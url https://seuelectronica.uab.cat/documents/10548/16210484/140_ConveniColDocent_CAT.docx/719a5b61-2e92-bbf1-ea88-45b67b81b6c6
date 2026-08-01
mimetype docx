--- v0 (2025-12-26)
+++ v1 (2026-08-01)
@@ -1,4646 +1,6983 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1D88C098" w14:textId="77777777" w:rsidR="002B74F7" w:rsidRPr="00EC02D0" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+    <w:p w14:paraId="225149D5" w14:textId="3DBA9EAB" w:rsidR="005C743D" w:rsidRPr="00431D7B" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="225149D5" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00EC02D0" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="00B0F0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CONVENI DE COL·LABORACIÓ DOCENT ENTRE LA UNIVERSITAT AUTÒNOMA DE BARCELONA I </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>XXXXXXXXXXX</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="238A3637" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00431D7B" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
-[...30 lines deleted...]
-    <w:p w14:paraId="238A3637" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00EC02D0" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="084E9A8D" w14:textId="54C315E6" w:rsidR="005C743D" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="084E9A8D" w14:textId="54C315E6" w:rsidR="005C743D" w:rsidRPr="00EC02D0" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A4C02D3" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00431D7B" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:pStyle w:val="Ttol2"/>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>REUNITS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51155E7A" w14:textId="41F5E7BB" w:rsidR="005C743D" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...30 lines deleted...]
-    <w:p w14:paraId="51155E7A" w14:textId="41F5E7BB" w:rsidR="005C743D" w:rsidRPr="00EC02D0" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11C7D20B" w14:textId="77777777" w:rsidR="00431D7B" w:rsidRPr="00431D7B" w:rsidRDefault="00431D7B" w:rsidP="00431D7B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="11C7D20B" w14:textId="77777777" w:rsidR="00431D7B" w:rsidRPr="00EC02D0" w:rsidRDefault="00431D7B" w:rsidP="00431D7B">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BD63D12" w14:textId="79BBB72E" w:rsidR="00742A98" w:rsidRPr="00431D7B" w:rsidRDefault="00BB3E62" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">D’una part, el senyor </w:t>
+      </w:r>
+      <w:r w:rsidR="00A43F96" w:rsidRPr="00A43F96">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Francisco Javier Lafuente Sancho, rector de la Universitat Autònoma de Barcelona (en endavant, UAB), que actua en nom i representació d’aquesta universitat, en virtut del nomenament del Decret de la Generalitat 453/2024, de 19 de novembre (DOGC núm. 9294 de 20 de novembre) i en virtut de les competències que li atorga l’article </w:t>
+      </w:r>
+      <w:r w:rsidR="4D521611" w:rsidRPr="00A43F96">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>61</w:t>
+      </w:r>
+      <w:r w:rsidR="00A43F96" w:rsidRPr="00A43F96">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, paràgraf </w:t>
+      </w:r>
+      <w:r w:rsidR="00A43F96" w:rsidRPr="00D61962">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="00A43F96" w:rsidRPr="00A43F96">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, dels Estatuts de la UAB, amb seu social al Campus Universitari, s/n, 08193 Bellaterra (Cerdanyola del Vallès) i </w:t>
+      </w:r>
+      <w:r w:rsidR="0076540F" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">número d’identificació fiscal </w:t>
+      </w:r>
+      <w:r w:rsidR="00A43F96" w:rsidRPr="00A43F96">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>Q-0818002-H.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24F1B1B5" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00431D7B" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...80 lines deleted...]
-    <w:p w14:paraId="24F1B1B5" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00EC02D0" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="673B423F" w14:textId="35CC010D" w:rsidR="005C743D" w:rsidRPr="00431D7B" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="673B423F" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00EC02D0" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I de l’altra, </w:t>
+      </w:r>
+      <w:r w:rsidR="00165244" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>[el senyor/</w:t>
+      </w:r>
+      <w:r w:rsidR="0076540F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la </w:t>
+      </w:r>
+      <w:r w:rsidR="00165244" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">senyora </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00165244" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>xxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00165244" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00621B87" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">que actua en nom i representació de </w:t>
+      </w:r>
+      <w:r w:rsidR="001346F0" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="001346F0" w:rsidRPr="00086DA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nom de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00086DA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>la institució/empresa</w:t>
+      </w:r>
+      <w:r w:rsidR="001346F0" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="0076540F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, amb </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">seu social a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0076540F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> número d’identificació fiscal </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>xxxxxxxxxxxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00165244" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67694E64" w14:textId="77777777" w:rsidR="00165244" w:rsidRPr="00431D7B" w:rsidRDefault="00165244" w:rsidP="00431D7B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...177 lines deleted...]
-    <w:p w14:paraId="67694E64" w14:textId="77777777" w:rsidR="00165244" w:rsidRPr="00EC02D0" w:rsidRDefault="00165244" w:rsidP="00431D7B">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DF1348F" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00431D7B" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="4DF1348F" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00EC02D0" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ambdues parts es reconeixen la capacitat legal necessària per a aquest acte, i </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="397A30CF" w14:textId="77777777" w:rsidR="00D50652" w:rsidRPr="00431D7B" w:rsidRDefault="00D50652" w:rsidP="00431D7B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...31 lines deleted...]
-    <w:p w14:paraId="1FAF4D64" w14:textId="00B74496" w:rsidR="005C743D" w:rsidRPr="00EC02D0" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FAF4D64" w14:textId="00B74496" w:rsidR="005C743D" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
       <w:pPr>
         <w:pStyle w:val="Ttol2"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2338C727" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00EC02D0" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+    <w:p w14:paraId="2338C727" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00431D7B" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
       <w:pPr>
         <w:pStyle w:val="Ttol2"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC02D0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>MANIFESTEN</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="543CE421" w14:textId="47E262BA" w:rsidR="005C743D" w:rsidRPr="00EC02D0" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
-[...45 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="543CE421" w14:textId="47E262BA" w:rsidR="005C743D" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52F24283" w14:textId="77777777" w:rsidR="000F3A79" w:rsidRPr="00431D7B" w:rsidRDefault="000F3A79" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F08B256" w14:textId="39BF2893" w:rsidR="005C743D" w:rsidRPr="00431D7B" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00745B1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00207811" w:rsidRPr="00207811">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Que, per acord de Consell de Govern de la Universitat Autònoma de Barcelona de 26 de gener de 2011 i de 30 de gener de 2020</w:t>
       </w:r>
-      <w:r w:rsidR="00FB6E75" w:rsidRPr="00EC02D0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00FB6E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00207811" w:rsidRPr="00EC02D0">
-[...21 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00207811" w:rsidRPr="00207811">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> es va modificar el redactat del Títol VI</w:t>
+      </w:r>
+      <w:r w:rsidR="00825F4A" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC02D0">
-[...10 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">del Reglament de </w:t>
+      </w:r>
+      <w:r w:rsidR="00B64A37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ersonal </w:t>
+      </w:r>
+      <w:r w:rsidR="00B64A37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>cadèmic de la UAB pel que fa als col·laboradors de docència</w:t>
+      </w:r>
+      <w:r w:rsidR="008579BC" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, i </w:t>
       </w:r>
-      <w:r w:rsidR="002836B4" w:rsidRPr="00EC02D0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="002836B4" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">que, </w:t>
       </w:r>
-      <w:r w:rsidR="008579BC" w:rsidRPr="00EC02D0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="008579BC" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>en data 27 de setembre de 2017</w:t>
       </w:r>
-      <w:r w:rsidR="00FA72CB" w:rsidRPr="00EC02D0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00FA72CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> i 30 de gener de 2020</w:t>
       </w:r>
-      <w:r w:rsidR="002836B4" w:rsidRPr="00EC02D0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="002836B4" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="008579BC" w:rsidRPr="00EC02D0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="008579BC" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> es va modificar la seva regulació per tal de simplificar el procés de nomenament</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC02D0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BAE59BE" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00EC02D0" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
-[...11 lines deleted...]
-    <w:p w14:paraId="7AB5B951" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00EC02D0" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+    <w:p w14:paraId="4BAE59BE" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00431D7B" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AB5B951" w14:textId="2F90915F" w:rsidR="005C743D" w:rsidRPr="00431D7B" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...16 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>II</w:t>
+      </w:r>
+      <w:r w:rsidR="00745B1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Que el títol VI </w:t>
+      </w:r>
+      <w:r w:rsidR="00E64845" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC02D0">
-[...12 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">l’esmentat Reglament té per objecte establir la regulació de l’activitat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61962">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>honor</w:t>
+      </w:r>
+      <w:r w:rsidR="00E64845" w:rsidRPr="00D61962">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>í</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC02D0">
-[...9 lines deleted...]
-    <w:p w14:paraId="28935CD3" w14:textId="77777777" w:rsidR="00BB3E62" w:rsidRPr="00EC02D0" w:rsidRDefault="00BB3E62" w:rsidP="00431D7B">
+      <w:r w:rsidRPr="00D61962">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>fica</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dels professionals que desenvolupen la seva activitat professional fora de l’àmbit acadèmic de la UAB i que col·laboren ocasionalment o permanentment amb la Universitat de </w:t>
+      </w:r>
+      <w:r w:rsidR="00B64A37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>manera</w:t>
+      </w:r>
+      <w:r w:rsidR="00B64A37" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D61962">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>desinteressada</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mitjançant la realització d’activitats docent</w:t>
+      </w:r>
+      <w:r w:rsidR="007849B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>, sense tenir vinculació laboral amb la Universitat, i que la UAB po</w:t>
+      </w:r>
+      <w:r w:rsidR="00B64A37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00217E1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>establir</w:t>
+      </w:r>
+      <w:r w:rsidR="00217E1A" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">convenis o acords amb entitats públiques o privades per a la realització de tasques docents dels col·laboradors en les seves diferents modalitats. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28935CD3" w14:textId="77777777" w:rsidR="00BB3E62" w:rsidRPr="00431D7B" w:rsidRDefault="00BB3E62" w:rsidP="00431D7B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="385CE2FE" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00EC02D0" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="385CE2FE" w14:textId="021342FD" w:rsidR="005C743D" w:rsidRPr="00431D7B" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="5E7D0A08" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00EC02D0" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>III</w:t>
+      </w:r>
+      <w:r w:rsidR="00745B1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Que pel que fa als col·laboradors de docència, el Reglament de </w:t>
+      </w:r>
+      <w:r w:rsidR="00B64A37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ersonal </w:t>
+      </w:r>
+      <w:r w:rsidR="00B64A37">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>cadèmic preveu la figura de professor</w:t>
+      </w:r>
+      <w:r w:rsidR="0087609F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>/a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vinculat</w:t>
+      </w:r>
+      <w:r w:rsidR="0087609F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>/da</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> com </w:t>
+      </w:r>
+      <w:r w:rsidR="0071425A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> professional que, sense relació contractual ni estatutària amb la UAB, col·labora de manera ordinària en assignatures impartides a les titulacions de la Universitat, ja sigui de </w:t>
+      </w:r>
+      <w:r w:rsidR="0071425A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>manera</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> presencial al campus o en el seu lloc de treball de la institució d’origen coordinant activitats de pràctiques externes dels alumnes assignats per la UAB. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E7D0A08" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00431D7B" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="7DF6B3FD" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00EC02D0" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DF6B3FD" w14:textId="37FD8FF8" w:rsidR="005C743D" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...17 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>IV</w:t>
+      </w:r>
+      <w:r w:rsidR="00745B1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Que </w:t>
+      </w:r>
+      <w:r w:rsidR="00D50652" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="00D50652" w:rsidRPr="00EC02D0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00D50652" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">nom de </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC02D0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>la institució/empresa</w:t>
       </w:r>
-      <w:r w:rsidR="00D50652" w:rsidRPr="00EC02D0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00D50652" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidR="004A56F7" w:rsidRPr="00EC02D0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="004A56F7" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC02D0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">compta entre el seu personal amb professionals de l’àmbit de </w:t>
       </w:r>
-      <w:r w:rsidR="001346F0" w:rsidRPr="00EC02D0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="001346F0" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="001346F0" w:rsidRPr="00EC02D0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="001346F0" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>xxxxxxxxx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="001346F0" w:rsidRPr="00EC02D0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="001346F0" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC02D0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="0071425A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> la col·laboració dels quals pot ser molt valuosa en l’activitat docent d’algunes àrees de coneixement de la Universitat Autònoma de Barcelona.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66CECB99" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00EC02D0" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+    <w:p w14:paraId="1E9D77FA" w14:textId="77777777" w:rsidR="00745B1C" w:rsidRPr="00431D7B" w:rsidRDefault="00745B1C" w:rsidP="00431D7B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="26659555" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00EC02D0" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66CECB99" w14:textId="15493D4A" w:rsidR="005C743D" w:rsidRPr="00431D7B" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="221EB52C" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00EC02D0" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Per </w:t>
+      </w:r>
+      <w:r w:rsidR="00745B1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tot </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">això les institucions sotasignades formalitzen el present conveni, que sotmeten a les següents </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26659555" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00431D7B" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="0F1923EA" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00EC02D0" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="221EB52C" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00431D7B" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
-[...19 lines deleted...]
-    <w:p w14:paraId="5283940F" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00EC02D0" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F1923EA" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00431D7B" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="1CD3EB4D" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00EC02D0" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>CLÀUSULES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5283940F" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00431D7B" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CD3EB4D" w14:textId="1588EF72" w:rsidR="005C743D" w:rsidRPr="00431D7B" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC02D0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Primera.- </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="08F6B960" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00EC02D0" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+        <w:t>Primera</w:t>
+      </w:r>
+      <w:r w:rsidR="00745B1C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08F6B960" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00431D7B" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="7C324787" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00EC02D0" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C324787" w14:textId="4156A46F" w:rsidR="005C743D" w:rsidRPr="00431D7B" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...14 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00745B1C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> L’objecte d’aquest conveni és establir el marc de col·laboració entre la Universitat Autònoma de Barcelona (UAB) i </w:t>
+      </w:r>
+      <w:r w:rsidR="00D50652" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="00D50652" w:rsidRPr="00EC02D0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00D50652" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">nom de </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC02D0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>la institució/empr</w:t>
       </w:r>
-      <w:r w:rsidR="00D50652" w:rsidRPr="00EC02D0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00D50652" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>esa</w:t>
       </w:r>
-      <w:r w:rsidR="00D50652" w:rsidRPr="00EC02D0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00D50652" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC02D0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> en aspectes de col·laboració docent.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FEEF3F7" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00EC02D0" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+    <w:p w14:paraId="2FEEF3F7" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00431D7B" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="7D121030" w14:textId="274CC80C" w:rsidR="008847A5" w:rsidRPr="00EC02D0" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D121030" w14:textId="4532C6C5" w:rsidR="008847A5" w:rsidRPr="00431D7B" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8198"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...25 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00745B1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="007936C9" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> L’objectiu específic del conveni és el foment de la col·laboració docent entre ambdues institucions a través de la figura del </w:t>
+      </w:r>
+      <w:r w:rsidR="0071425A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="007936C9" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rofessor </w:t>
+      </w:r>
+      <w:r w:rsidR="0071425A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidR="007936C9" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>inculat</w:t>
+      </w:r>
+      <w:r w:rsidR="0071425A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="007936C9" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> prevista als articles 138 i següents del Text </w:t>
+      </w:r>
+      <w:r w:rsidR="0071425A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="007936C9" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">efós que aprova el Reglament de </w:t>
+      </w:r>
+      <w:r w:rsidR="0071425A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="007936C9" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ersonal </w:t>
+      </w:r>
+      <w:r w:rsidR="0071425A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="007936C9" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>cadèmic de la Universitat Autònoma de Barcelona</w:t>
+      </w:r>
+      <w:r w:rsidR="0071425A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="007936C9" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aprovat pel Consell de Govern el 17 de novembre de 2010 </w:t>
+      </w:r>
+      <w:r w:rsidR="008B177E" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">i modificat per darrera vegada pel Consell de Govern de </w:t>
       </w:r>
-      <w:r w:rsidR="00964AE4" w:rsidRPr="00EC02D0">
-[...9 lines deleted...]
-    <w:p w14:paraId="3903E9E3" w14:textId="77777777" w:rsidR="008B177E" w:rsidRPr="00EC02D0" w:rsidRDefault="008B177E" w:rsidP="00431D7B">
+      <w:r w:rsidR="00964AE4" w:rsidRPr="00964AE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>25 de setembre de 2024</w:t>
+      </w:r>
+      <w:r w:rsidR="00964AE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3903E9E3" w14:textId="77777777" w:rsidR="008B177E" w:rsidRPr="00431D7B" w:rsidRDefault="008B177E" w:rsidP="00431D7B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8198"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="66308B65" w14:textId="77777777" w:rsidR="00582E5A" w:rsidRPr="00EC02D0" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66308B65" w14:textId="48005EA4" w:rsidR="00582E5A" w:rsidRPr="00431D7B" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="ca-ES" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC02D0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="ca-ES" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve">Segona.- </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6F608B0A" w14:textId="77777777" w:rsidR="00582E5A" w:rsidRPr="00EC02D0" w:rsidRDefault="00582E5A" w:rsidP="00431D7B">
+        <w:t>Segona</w:t>
+      </w:r>
+      <w:r w:rsidR="00745B1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ca-ES" w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ca-ES" w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F608B0A" w14:textId="77777777" w:rsidR="00582E5A" w:rsidRPr="00431D7B" w:rsidRDefault="00582E5A" w:rsidP="00431D7B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="65C2E74E" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00EC02D0" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65C2E74E" w14:textId="1D39D7A0" w:rsidR="005C743D" w:rsidRPr="00431D7B" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...16 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>El reconeixement de la condició de col·laborador de docència comporta automàticament, i de manera obligatòria, la incorporació de la seva activitat en els corresponents plans docents. Les tasques de cooperació previstes en aquest conveni no pod</w:t>
+      </w:r>
+      <w:r w:rsidR="0071425A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>n significar, en cap cas, l’assumpció de responsabilitat del col·labo</w:t>
+      </w:r>
+      <w:r w:rsidR="004B7773" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>rador de docència respecte de l’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC02D0">
-[...9 lines deleted...]
-    <w:p w14:paraId="0130921A" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00EC02D0" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">assignatura ni de la seva programació, de conformitat amb el que preveu l’article 139 del Reglament de </w:t>
+      </w:r>
+      <w:r w:rsidR="0071425A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ersonal </w:t>
+      </w:r>
+      <w:r w:rsidR="0071425A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>cadèmic.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0130921A" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00431D7B" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F619F1A" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00EC02D0" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+    <w:p w14:paraId="3F619F1A" w14:textId="4F11DA82" w:rsidR="005C743D" w:rsidRPr="00431D7B" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
-        <w:t>Tercera.-</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:t>Tercera</w:t>
+      </w:r>
+      <w:r w:rsidR="00745B1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F217001" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00EC02D0" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+    <w:p w14:paraId="1F217001" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00431D7B" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="60D2A736" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00EC02D0" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60D2A736" w14:textId="2C879BA8" w:rsidR="005C743D" w:rsidRPr="00431D7B" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="0C659C16" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00EC02D0" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. La Universitat Autònoma de Barcelona </w:t>
+      </w:r>
+      <w:r w:rsidR="0071425A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ha de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>garantir als col·laboradors docents l’accés a l’ús de les instal·lacions comunes i serveis de la UAB en les mateixes condicions que el personal propi de la UAB. Així mateix</w:t>
+      </w:r>
+      <w:r w:rsidR="0071425A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la UAB </w:t>
+      </w:r>
+      <w:r w:rsidR="0071425A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ha de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>garantir les eines telemàtiques</w:t>
+      </w:r>
+      <w:r w:rsidR="0071425A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> així com l’accés als serveis de suport a la docència que siguin necessaris per al desenvolupament de la seva activitat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C659C16" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00431D7B" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="3121A6D3" w14:textId="61916E61" w:rsidR="005C743D" w:rsidRPr="00EC02D0" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3121A6D3" w14:textId="55F81B9D" w:rsidR="005C743D" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="234463DE" w14:textId="11B81351" w:rsidR="00694987" w:rsidRPr="00EC02D0" w:rsidRDefault="00694987" w:rsidP="00431D7B">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>2. Pel que fa a l’ús dels serveis dels quals pot gaudir el personal de la UAB en virtut d’un acord de la Universitat amb altres entitats, els col·laboradors docents en pod</w:t>
+      </w:r>
+      <w:r w:rsidR="0071425A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>n fer ús sempre que així es</w:t>
+      </w:r>
+      <w:r w:rsidR="0071425A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>tigui previst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en el finançament acordat entre les parts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="234463DE" w14:textId="11B81351" w:rsidR="00694987" w:rsidRDefault="00694987" w:rsidP="00431D7B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="5DC9D1D5" w14:textId="035DED7A" w:rsidR="00694987" w:rsidRPr="00EC02D0" w:rsidRDefault="00694987" w:rsidP="00431D7B">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DC9D1D5" w14:textId="2A483A37" w:rsidR="00694987" w:rsidRDefault="00694987" w:rsidP="00431D7B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="456C1DF0" w14:textId="5FC55800" w:rsidR="00694987" w:rsidRPr="00EC02D0" w:rsidRDefault="00694987" w:rsidP="00431D7B">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694987">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. La Universitat Autònoma de Barcelona també </w:t>
+      </w:r>
+      <w:r w:rsidR="0071425A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ha de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694987">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>garantir que els col·laboradors docents rebin la informació prevista a l'article 13 del RGPD pel que fa al tractament de les seves dades personals per part de la UAB.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="456C1DF0" w14:textId="5FC55800" w:rsidR="00694987" w:rsidRDefault="00694987" w:rsidP="00431D7B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="30CDF3B5" w14:textId="77777777" w:rsidR="00694987" w:rsidRPr="00EC02D0" w:rsidRDefault="00694987" w:rsidP="00431D7B">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30CDF3B5" w14:textId="77777777" w:rsidR="00694987" w:rsidRPr="00431D7B" w:rsidRDefault="00694987" w:rsidP="00431D7B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="7309B448" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00EC02D0" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7309B448" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00431D7B" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="565620DF" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00EC02D0" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="565620DF" w14:textId="2FEE2434" w:rsidR="005C743D" w:rsidRPr="00431D7B" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8198"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC02D0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">Quarta.- </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4137E873" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00EC02D0" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+        <w:t>Quarta</w:t>
+      </w:r>
+      <w:r w:rsidR="00745B1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4137E873" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00431D7B" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8198"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="18DD4AAA" w14:textId="4EAF2208" w:rsidR="005C743D" w:rsidRPr="00EC02D0" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18DD4AAA" w14:textId="76B8D877" w:rsidR="005C743D" w:rsidRPr="00431D7B" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8198"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...36 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">1. Els </w:t>
+      </w:r>
+      <w:r w:rsidR="00745B1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rofessors </w:t>
+      </w:r>
+      <w:r w:rsidR="00745B1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>inculats no t</w:t>
+      </w:r>
+      <w:r w:rsidR="0071425A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>enen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cap relació contractual ni estatutària amb la UAB </w:t>
+      </w:r>
+      <w:r w:rsidR="00325F18">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0071425A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hi </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>col·labor</w:t>
+      </w:r>
+      <w:r w:rsidR="0071425A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n de manera desinteressada en la impartició de docència corresponent a titulacions de la UAB, d’acord amb les condicions establertes pels departaments que els hagin proposat, que consten </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB5B1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC02D0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> aquest conveni. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C8608C9" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00EC02D0" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+    <w:p w14:paraId="7C8608C9" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00431D7B" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8198"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="3D0C0D97" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00EC02D0" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D0C0D97" w14:textId="106F4E23" w:rsidR="005C743D" w:rsidRPr="00431D7B" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8198"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...25 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00745B1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Els </w:t>
+      </w:r>
+      <w:r w:rsidR="00745B1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rofessors </w:t>
+      </w:r>
+      <w:r w:rsidR="00745B1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">inculats han d’acreditar </w:t>
+      </w:r>
+      <w:r w:rsidR="0071425A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">que </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>esta</w:t>
+      </w:r>
+      <w:r w:rsidR="0071425A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en situació d’alta a la Seguretat Social, i en cas </w:t>
+      </w:r>
+      <w:r w:rsidR="0071425A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>que</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> proced</w:t>
+      </w:r>
+      <w:r w:rsidR="0071425A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>eixin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de l’estranger i </w:t>
+      </w:r>
+      <w:r w:rsidR="00E30BBA" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>no est</w:t>
+      </w:r>
+      <w:r w:rsidR="0071425A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>iguin en situació d’alta</w:t>
+      </w:r>
+      <w:r w:rsidR="00E30BBA" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>, han de tenir una</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> pòlissa d’assistència sanitària i d’accidents.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12723C64" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00EC02D0" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+    <w:p w14:paraId="12723C64" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00431D7B" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8198"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="43837656" w14:textId="77777777" w:rsidR="00582E5A" w:rsidRPr="00EC02D0" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BC42937" w14:textId="39548864" w:rsidR="0028230D" w:rsidRDefault="0028230D" w:rsidP="0028230D">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003870B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>ATENCIÓ: FINS A 3 COL·LABORADORS</w:t>
+      </w:r>
+      <w:r w:rsidR="00E2662F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> DOCENTS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003870B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, EL CONTINGUT </w:t>
+      </w:r>
+      <w:r w:rsidR="00F724DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DE LA </w:t>
+      </w:r>
+      <w:r w:rsidR="00B26382">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>CLÀUSULA CI</w:t>
+      </w:r>
+      <w:r w:rsidR="00745B1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidR="00B26382">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>QUENA HA DE QUEDAR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003870B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> INCLÒS EN </w:t>
+      </w:r>
+      <w:r w:rsidR="00B26382">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>AQUESTA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003870B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CLÀUSULA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F6E006B" w14:textId="19154EDD" w:rsidR="0028230D" w:rsidRPr="003870B1" w:rsidRDefault="0028230D" w:rsidP="0028230D">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003870B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>A PARTIR DE 4 COL·LABORADORS DOCENTS</w:t>
+      </w:r>
+      <w:r w:rsidR="0071425A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CAL</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> D’OMPLIR </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003870B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L’ANNEX </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>QUE APAREIX A CONTINUACIÓ DEL TEXT PRINCIPAL DEL CONVENI.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A12CFC2" w14:textId="617F25F6" w:rsidR="0028230D" w:rsidRPr="003870B1" w:rsidRDefault="0028230D" w:rsidP="0028230D">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="002319A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>quest text en vermell és de caràcter informatiu, no ha de quedar inclòs en la proposta de conveni)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11D11B29" w14:textId="77777777" w:rsidR="006D2440" w:rsidRDefault="006D2440" w:rsidP="00431D7B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8198"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
-        <w:t>Cinquena.-</w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="255F88F3" w14:textId="77777777" w:rsidR="00582E5A" w:rsidRPr="00EC02D0" w:rsidRDefault="00582E5A" w:rsidP="00431D7B">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43837656" w14:textId="65E0389D" w:rsidR="00582E5A" w:rsidRPr="00431D7B" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8198"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="5D15A599" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00EC02D0" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>Cinquena</w:t>
+      </w:r>
+      <w:r w:rsidR="00745B1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="255F88F3" w14:textId="77777777" w:rsidR="00582E5A" w:rsidRPr="00431D7B" w:rsidRDefault="00582E5A" w:rsidP="00431D7B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8198"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...149 lines deleted...]
-    <w:p w14:paraId="227EB7D3" w14:textId="77777777" w:rsidR="002F113C" w:rsidRPr="00EC02D0" w:rsidRDefault="002F113C" w:rsidP="00431D7B">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D15A599" w14:textId="5180DAB0" w:rsidR="005C743D" w:rsidRPr="00431D7B" w:rsidRDefault="008B43A1" w:rsidP="00431D7B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8198"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...49 lines deleted...]
-        <w:t xml:space="preserve">Sr./Sra. </w:t>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La persona o persones </w:t>
+      </w:r>
+      <w:r w:rsidR="005C743D" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>següents</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="005C743D" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> professionals de </w:t>
+      </w:r>
+      <w:r w:rsidR="00330614" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>[nom de la institució/empresa]</w:t>
+      </w:r>
+      <w:r w:rsidR="00830A13">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="005C743D" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0071425A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>rebran el</w:t>
+      </w:r>
+      <w:r w:rsidR="005C743D" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nomena</w:t>
+      </w:r>
+      <w:r w:rsidR="0071425A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>men</w:t>
+      </w:r>
+      <w:r w:rsidR="005C743D" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">t </w:t>
+      </w:r>
+      <w:r w:rsidR="0071425A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">com a </w:t>
+      </w:r>
+      <w:r w:rsidR="00745B1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="005C743D" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>rofess</w:t>
+      </w:r>
+      <w:r w:rsidR="001346F0" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidR="0071425A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:r w:rsidR="001346F0" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00745B1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidR="001346F0" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>inculat del D</w:t>
+      </w:r>
+      <w:r w:rsidR="005C743D" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">epartament de </w:t>
+      </w:r>
+      <w:r w:rsidR="001346F0" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>[</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00EC02D0">
-[...7 lines deleted...]
-        <w:t>Xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx</w:t>
+      <w:r w:rsidR="005C743D" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>xxxxxxxxxxxxxxxxxxxxxxxxxx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-    </w:p>
-[...506 lines deleted...]
-    <w:p w14:paraId="6CBCC28F" w14:textId="77777777" w:rsidR="00582E5A" w:rsidRPr="00EC02D0" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+      <w:r w:rsidR="001346F0" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="005C743D" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la Universitat Autònoma de Barcelona, d’acord amb el que preveu el Reglament de </w:t>
+      </w:r>
+      <w:r w:rsidR="0071425A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="005C743D" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ersonal </w:t>
+      </w:r>
+      <w:r w:rsidR="0071425A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="005C743D" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>cadèmic de la UAB:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="227EB7D3" w14:textId="77777777" w:rsidR="002F113C" w:rsidRPr="00431D7B" w:rsidRDefault="002F113C" w:rsidP="00431D7B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8198"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
-        <w:t>Sisena.-</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="725ED9F0" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00431D7B" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D8DC99A" w14:textId="57527E0F" w:rsidR="00C96601" w:rsidRPr="00431D7B" w:rsidRDefault="00C96601" w:rsidP="00C96601">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>Professor</w:t>
+      </w:r>
+      <w:r w:rsidR="00830A13">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o professor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a:  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>xxxxxxxxxxxxxxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="337BE0CD" w14:textId="12BAE36A" w:rsidR="00C96601" w:rsidRPr="00C96601" w:rsidRDefault="00C96601" w:rsidP="00C96601">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>DNI</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC316B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00830A13">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC316B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>assaport</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>xxxxxxxxxxxxxxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2080E621" w14:textId="77777777" w:rsidR="00DD3589" w:rsidRPr="00EC02D0" w:rsidRDefault="00DD3589" w:rsidP="00431D7B">
+    <w:p w14:paraId="3A903D7D" w14:textId="443D1981" w:rsidR="00A049FB" w:rsidRDefault="00A049FB" w:rsidP="00C96601">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>Nacionalitat:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="326BF9BB" w14:textId="26B30472" w:rsidR="00C96601" w:rsidRPr="00431D7B" w:rsidRDefault="00C96601" w:rsidP="00C96601">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Categoria </w:t>
+      </w:r>
+      <w:r w:rsidR="00745B1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rofessional: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>xxxxxxxxxxxxxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="73584BEE" w14:textId="3CBE3FF6" w:rsidR="00C96601" w:rsidRPr="00431D7B" w:rsidRDefault="00C96601" w:rsidP="00C96601">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>Núm. d’afiliació a la SS/</w:t>
+      </w:r>
+      <w:r w:rsidR="00180F33">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">úm. pòlissa assegurances: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>xxxxxxxxxxxxxxxxxxxxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="1D65D0DD" w14:textId="77777777" w:rsidR="00C96601" w:rsidRPr="00431D7B" w:rsidRDefault="00C96601" w:rsidP="00C96601">
+      <w:pPr>
+        <w:pStyle w:val="HTMLambformatprevi"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>Titulació:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="660A7B3C" w14:textId="0C9B645F" w:rsidR="00C96601" w:rsidRPr="00431D7B" w:rsidRDefault="00C96601" w:rsidP="00C96601">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>Programa en el qu</w:t>
+      </w:r>
+      <w:r w:rsidR="005423D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>al</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> impartirà el curs</w:t>
+      </w:r>
+      <w:r w:rsidR="00792E2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="3B269B8B" w14:textId="77777777" w:rsidR="00C96601" w:rsidRPr="00431D7B" w:rsidRDefault="00C96601" w:rsidP="00C96601">
+      <w:pPr>
+        <w:pStyle w:val="HTMLambformatprevi"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Assignatura: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="5329E8CE" w14:textId="77777777" w:rsidR="00C96601" w:rsidRPr="00431D7B" w:rsidRDefault="00C96601" w:rsidP="00C96601">
+      <w:pPr>
+        <w:pStyle w:val="HTMLambformatprevi"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>Durada:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09D5015A" w14:textId="77777777" w:rsidR="00C96601" w:rsidRPr="00431D7B" w:rsidRDefault="00C96601" w:rsidP="00C96601">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>Hores:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BA19D5B" w14:textId="77777777" w:rsidR="00C96601" w:rsidRDefault="00C96601" w:rsidP="00C96601">
+      <w:pPr>
+        <w:pStyle w:val="HTMLambformatprevi"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aquesta assignatura ha estat programada per [el/la professor/a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>xxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] en col·laboració amb [el/la professor/a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>xxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, catedràtic/titular/etc.] i especialista en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>xxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="537C1960" w14:textId="121E86BA" w:rsidR="00F851EA" w:rsidRPr="00431D7B" w:rsidRDefault="00F851EA" w:rsidP="00C96601">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AE65B4E" w14:textId="40663EF8" w:rsidR="001346F0" w:rsidRPr="00431D7B" w:rsidRDefault="001346F0" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00783C1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>tc.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52499A99" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00431D7B" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CBCC28F" w14:textId="2D8A7B40" w:rsidR="00582E5A" w:rsidRPr="00431D7B" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8198"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="0C095556" w14:textId="77777777" w:rsidR="00D50E7A" w:rsidRPr="00EC02D0" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>Sisena</w:t>
+      </w:r>
+      <w:r w:rsidR="00745B1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2080E621" w14:textId="77777777" w:rsidR="00DD3589" w:rsidRPr="00431D7B" w:rsidRDefault="00DD3589" w:rsidP="00431D7B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8198"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...158 lines deleted...]
-    <w:p w14:paraId="5D1B7372" w14:textId="77777777" w:rsidR="005443CB" w:rsidRPr="00EC02D0" w:rsidRDefault="00D50E7A" w:rsidP="00431D7B">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C095556" w14:textId="0FB49251" w:rsidR="00D50E7A" w:rsidRPr="00431D7B" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8198"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aquest conveni </w:t>
+      </w:r>
+      <w:r w:rsidR="00496D92">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>és</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vigent durant el curs</w:t>
+      </w:r>
+      <w:r w:rsidR="009254F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o curs</w:t>
+      </w:r>
+      <w:r w:rsidR="0015650A" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>os</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C82BFA" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>acadèmic</w:t>
+      </w:r>
+      <w:r w:rsidR="0015650A" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00C82BFA" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001346F0" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="009E0CB2" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="009B20E0" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>X</w:t>
+      </w:r>
+      <w:r w:rsidR="001346F0" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>-20</w:t>
+      </w:r>
+      <w:r w:rsidR="009E0CB2" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="009B20E0" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>X</w:t>
+      </w:r>
+      <w:r w:rsidR="00D50E7A" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3934CCBB" w14:textId="3CA94DB6" w:rsidR="002319A7" w:rsidRDefault="00D50E7A" w:rsidP="00457D49">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E52E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>(Art. 139.</w:t>
+      </w:r>
+      <w:r w:rsidR="005443CB" w:rsidRPr="00E52E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> RPA: </w:t>
+      </w:r>
+      <w:r w:rsidR="00997047">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a durada mínima del nomenament </w:t>
+      </w:r>
+      <w:r w:rsidR="00745B1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>és</w:t>
+      </w:r>
+      <w:r w:rsidR="00745B1C" w:rsidRPr="00E52E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>d’un semestre acadèmic i la màxima de tres anys</w:t>
+      </w:r>
+      <w:r w:rsidR="0015650A" w:rsidRPr="00E52E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0022798C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>—</w:t>
+      </w:r>
+      <w:r w:rsidR="0015650A" w:rsidRPr="00E52E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>3 cursos acadèmics</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk58857474"/>
+      <w:r w:rsidR="0022798C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>—</w:t>
+      </w:r>
+      <w:r w:rsidR="005443CB" w:rsidRPr="00E52E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>, excepte per convenis de durada inferior. En aquest cas la durada del nomenament no po</w:t>
+      </w:r>
+      <w:r w:rsidR="00745B1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="005443CB" w:rsidRPr="00E52E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> superar la del conveni).</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00E52E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2474A076" w14:textId="2FC1CF27" w:rsidR="00E52E6B" w:rsidRPr="003870B1" w:rsidRDefault="00E52E6B" w:rsidP="00457D49">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>(Aquest text en vermell és de caràcter informatiu, no ha de quedar inclòs en la proposta de conveni)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="293CA08A" w14:textId="77777777" w:rsidR="00E52E6B" w:rsidRDefault="00E52E6B" w:rsidP="00E52E6B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="8198"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D1B7372" w14:textId="15E7A786" w:rsidR="005443CB" w:rsidRPr="009E00A4" w:rsidRDefault="005443CB" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="8198"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC02D0">
-[...62 lines deleted...]
-    <w:p w14:paraId="0128C6E4" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00EC02D0" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+    </w:p>
+    <w:p w14:paraId="0128C6E4" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="009E00A4" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...19 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1462D094" w14:textId="46170660" w:rsidR="00582E5A" w:rsidRPr="00431D7B" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
-        <w:t>Setena.-</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:t>Setena</w:t>
+      </w:r>
+      <w:r w:rsidR="00745B1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DE876A4" w14:textId="77777777" w:rsidR="00DD3589" w:rsidRPr="00EC02D0" w:rsidRDefault="00DD3589" w:rsidP="00431D7B">
-[...42 lines deleted...]
-    <w:p w14:paraId="35B940D5" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00EC02D0" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+    <w:p w14:paraId="2DE876A4" w14:textId="77777777" w:rsidR="00DD3589" w:rsidRDefault="00DD3589" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51E0F8B9" w14:textId="7EF87159" w:rsidR="000B41BE" w:rsidRPr="000B41BE" w:rsidRDefault="000B41BE" w:rsidP="000B41BE">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B41BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>Aquest conveni es po</w:t>
+      </w:r>
+      <w:r w:rsidR="00745B1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B41BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> resoldre per les causes</w:t>
+      </w:r>
+      <w:r w:rsidR="00745B1C" w:rsidRPr="00745B1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00745B1C" w:rsidRPr="000B41BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>següents</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B41BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EB29FBB" w14:textId="77777777" w:rsidR="000B41BE" w:rsidRPr="000B41BE" w:rsidRDefault="000B41BE" w:rsidP="000B41BE">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B41BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65A6B08F" w14:textId="77777777" w:rsidR="000B41BE" w:rsidRPr="000B41BE" w:rsidRDefault="000B41BE" w:rsidP="000B41BE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B41BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>El transcurs del termini de vigència sense pròrroga acordada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46D03FCE" w14:textId="77777777" w:rsidR="000B41BE" w:rsidRPr="000B41BE" w:rsidRDefault="000B41BE" w:rsidP="000B41BE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B41BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>Mutu acord entre les parts que el subscriuen, manifestat per escrit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E2CA438" w14:textId="77777777" w:rsidR="000B41BE" w:rsidRPr="000B41BE" w:rsidRDefault="000B41BE" w:rsidP="000B41BE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B41BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>Impossibilitat legal o material sobrevinguda per complir l’objecte del conveni.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51A4BEC7" w14:textId="77777777" w:rsidR="000B41BE" w:rsidRPr="000B41BE" w:rsidRDefault="000B41BE" w:rsidP="000B41BE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B41BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>L’incompliment per una de les parts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3837A83E" w14:textId="77777777" w:rsidR="000B41BE" w:rsidRDefault="000B41BE" w:rsidP="000B41BE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B41BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>Qualsevol altra causa general establerta a la legislació vigent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="715642DE" w14:textId="77777777" w:rsidR="00A050A4" w:rsidRDefault="00A050A4" w:rsidP="00A050A4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0757B3DB" w14:textId="2DD074C9" w:rsidR="00A050A4" w:rsidRPr="00D70D5F" w:rsidRDefault="00A050A4" w:rsidP="00A050A4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D70D5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En el supòsit d’extinció del conveni, les accions concretes concertades a l’empara dels convenis específics </w:t>
+      </w:r>
+      <w:r w:rsidR="00745B1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00D70D5F" w:rsidRPr="00D70D5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D70D5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00745B1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>continuaran</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D70D5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> desenvolupant en la forma, condicions i terminis pactats fins al seu total compliment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71D8D044" w14:textId="77777777" w:rsidR="00CF36E2" w:rsidRPr="000B41BE" w:rsidRDefault="00CF36E2" w:rsidP="00CF36E2">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03D08B5D" w14:textId="311D1BF6" w:rsidR="000B41BE" w:rsidRDefault="000B41BE" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF36E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>Vuitena</w:t>
+      </w:r>
+      <w:r w:rsidR="00745B1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1967121D" w14:textId="77777777" w:rsidR="00CF36E2" w:rsidRPr="00CF36E2" w:rsidRDefault="00CF36E2" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A1C2B63" w14:textId="7C0AE976" w:rsidR="005C743D" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>Aquest conveni té naturalesa administrativa i en la seva interpretació i desenvolupament regeix l’ordenament jurídic administratiu. Les qüestions litigioses que sorgeixin durant la seva vigència i que no s’hagin pogut resoldre de mutu acord s</w:t>
+      </w:r>
+      <w:r w:rsidR="00745B1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>’han de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sotmetr</w:t>
+      </w:r>
+      <w:r w:rsidR="00745B1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a la jurisdicció contenciosa administrativa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F740ED0" w14:textId="77777777" w:rsidR="00A61461" w:rsidRDefault="00A61461" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17C573A4" w14:textId="77777777" w:rsidR="00A61461" w:rsidRPr="00431D7B" w:rsidRDefault="00A61461" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35B940D5" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00431D7B" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8198"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="54317CC1" w14:textId="75859B0E" w:rsidR="005C743D" w:rsidRPr="00EC02D0" w:rsidRDefault="000F3A79" w:rsidP="00431D7B">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54317CC1" w14:textId="49AB49E1" w:rsidR="005C743D" w:rsidRPr="00431D7B" w:rsidRDefault="000F3A79" w:rsidP="00431D7B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="098BC8AA" w14:textId="7A7D6E68" w:rsidR="005C743D" w:rsidRPr="00EC02D0" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F3A79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>I, en prova de conformitat i acceptació, les parts signen el present electrònicament</w:t>
+      </w:r>
+      <w:r w:rsidR="002319A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F3A79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> el qual tindrà efecte a partir de la darrera de les signatures dels representants </w:t>
+      </w:r>
+      <w:r w:rsidR="002319A7" w:rsidRPr="000F3A79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">legals </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F3A79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>de les parts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="098BC8AA" w14:textId="7A7D6E68" w:rsidR="005C743D" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="5EA91031" w14:textId="5A980693" w:rsidR="006D6D29" w:rsidRPr="00EC02D0" w:rsidRDefault="006D6D29" w:rsidP="00431D7B">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EA91031" w14:textId="5A980693" w:rsidR="006D6D29" w:rsidRDefault="006D6D29" w:rsidP="00431D7B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="15411C82" w14:textId="77777777" w:rsidR="006D6D29" w:rsidRPr="00EC02D0" w:rsidRDefault="006D6D29" w:rsidP="00431D7B">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15411C82" w14:textId="77777777" w:rsidR="006D6D29" w:rsidRDefault="006D6D29" w:rsidP="00431D7B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="03E746E9" w14:textId="77777777" w:rsidR="006D6D29" w:rsidRPr="00EC02D0" w:rsidRDefault="006D6D29" w:rsidP="00431D7B">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03E746E9" w14:textId="77777777" w:rsidR="006D6D29" w:rsidRPr="00431D7B" w:rsidRDefault="006D6D29" w:rsidP="00431D7B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="529DDF59" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00EC02D0" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="529DDF59" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00431D7B" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Per la Universitat Autònoma de Barcelona </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC02D0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00EC02D0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Per </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00EC02D0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>xxxxxxxxxxxxxxxxxxxxxxx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="0D8E3F03" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00EC02D0" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+    <w:p w14:paraId="0D8E3F03" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00431D7B" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="25141C3A" w14:textId="148F5337" w:rsidR="005C743D" w:rsidRPr="00EC02D0" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25141C3A" w14:textId="148F5337" w:rsidR="005C743D" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="59782F15" w14:textId="77777777" w:rsidR="00915A79" w:rsidRPr="00EC02D0" w:rsidRDefault="00915A79" w:rsidP="00431D7B">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59782F15" w14:textId="77777777" w:rsidR="00915A79" w:rsidRPr="00431D7B" w:rsidRDefault="00915A79" w:rsidP="00431D7B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="0F8B9126" w14:textId="621B8133" w:rsidR="005C743D" w:rsidRPr="00EC02D0" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F8B9126" w14:textId="621B8133" w:rsidR="005C743D" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="54386BDA" w14:textId="77777777" w:rsidR="006D6D29" w:rsidRPr="00EC02D0" w:rsidRDefault="006D6D29" w:rsidP="00431D7B">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54386BDA" w14:textId="77777777" w:rsidR="006D6D29" w:rsidRPr="00431D7B" w:rsidRDefault="006D6D29" w:rsidP="00431D7B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="784C1B7E" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00EC02D0" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="784C1B7E" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00431D7B" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8198"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="1AC7B5EC" w14:textId="4220B8A5" w:rsidR="005C743D" w:rsidRPr="00EC02D0" w:rsidRDefault="001B4172" w:rsidP="00431D7B">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AC7B5EC" w14:textId="4220B8A5" w:rsidR="005C743D" w:rsidRPr="00431D7B" w:rsidRDefault="001B4172" w:rsidP="00431D7B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8198"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Francisco Javier Lafuente Sancho</w:t>
       </w:r>
-      <w:r w:rsidR="005C743D" w:rsidRPr="00EC02D0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="005C743D" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="005C743D" w:rsidRPr="00EC02D0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="005C743D" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00335B0A" w:rsidRPr="00EC02D0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00335B0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">          </w:t>
       </w:r>
-      <w:r w:rsidR="005C743D" w:rsidRPr="00EC02D0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="005C743D" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="005C743D" w:rsidRPr="00EC02D0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="005C743D" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>xxxxxxxxxxxxxxxxxxxxxxxx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="7CF6E552" w14:textId="77777777" w:rsidR="00086DA2" w:rsidRPr="00EC02D0" w:rsidRDefault="00397B4F" w:rsidP="00431D7B">
+    <w:p w14:paraId="7CF6E552" w14:textId="77777777" w:rsidR="00086DA2" w:rsidRDefault="00397B4F" w:rsidP="00431D7B">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Rector</w:t>
       </w:r>
-      <w:r w:rsidR="001B4172" w:rsidRPr="00EC02D0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="001B4172" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00F851EA" w:rsidRPr="00EC02D0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00F851EA" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00F851EA" w:rsidRPr="00EC02D0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00F851EA" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00F851EA" w:rsidRPr="00EC02D0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00F851EA" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00F851EA" w:rsidRPr="00EC02D0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00F851EA" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00F851EA" w:rsidRPr="00EC02D0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00F851EA" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="001346F0" w:rsidRPr="00EC02D0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="001346F0" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="001346F0" w:rsidRPr="00EC02D0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="001346F0" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="00B0F0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00335B0A" w:rsidRPr="00EC02D0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00335B0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="00B0F0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="001346F0" w:rsidRPr="00EC02D0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="001346F0" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Càrrec</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="710CB782" w14:textId="77777777" w:rsidR="00086DA2" w:rsidRPr="00EC02D0" w:rsidRDefault="00086DA2" w:rsidP="00431D7B">
+    <w:p w14:paraId="7A9AF007" w14:textId="70C5BE43" w:rsidR="00621B87" w:rsidRPr="00431D7B" w:rsidRDefault="00621B87" w:rsidP="00431D7B">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...19 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="028F391F" w14:textId="77777777" w:rsidR="00621B87" w:rsidRPr="00EC02D0" w:rsidRDefault="00621B87" w:rsidP="00431D7B">
-[...10 lines deleted...]
-    <w:p w14:paraId="772BB91B" w14:textId="650A96F0" w:rsidR="00FB5B1F" w:rsidRPr="00EC02D0" w:rsidRDefault="00FB5B1F" w:rsidP="00431D7B">
+    <w:p w14:paraId="772BB91B" w14:textId="650A96F0" w:rsidR="00FB5B1F" w:rsidRPr="003870B1" w:rsidRDefault="00FB5B1F" w:rsidP="00431D7B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="OLE_LINK1"/>
       <w:bookmarkStart w:id="2" w:name="OLE_LINK2"/>
-      <w:r w:rsidRPr="00EC02D0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="003870B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>ATENCIÓ: L’ANNE</w:t>
       </w:r>
-      <w:r w:rsidR="00455790" w:rsidRPr="00EC02D0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00455790" w:rsidRPr="003870B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">X S’HA D’OMPLIR NOMÉS PER CONVENIS A PARTIR DE 4 COL·LABORADORS DOCENTS. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DF9CD64" w14:textId="12C830FE" w:rsidR="00455790" w:rsidRPr="00EC02D0" w:rsidRDefault="00455790" w:rsidP="00431D7B">
+    <w:p w14:paraId="4DF9CD64" w14:textId="1B2B9308" w:rsidR="00455790" w:rsidRDefault="00455790" w:rsidP="00431D7B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC02D0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="003870B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">FINS A </w:t>
       </w:r>
-      <w:r w:rsidR="003C1046" w:rsidRPr="00EC02D0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="003C1046" w:rsidRPr="003870B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>3 COL·LABORADORS, EL CONTINGUT D’AQUEST ANNEX HA DE QUEDAR INCLÒS EN LA CLÀUSULA CINQUENA</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="6E6080CA" w14:textId="7E0EE59D" w:rsidR="00E628FB" w:rsidRPr="00EC02D0" w:rsidRDefault="00E628FB" w:rsidP="00431D7B">
+      <w:r w:rsidR="00E402C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E6080CA" w14:textId="6D211569" w:rsidR="00E628FB" w:rsidRPr="003870B1" w:rsidRDefault="00E628FB" w:rsidP="00431D7B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC02D0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00FF598B" w:rsidRPr="00EC02D0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00656EDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">aquest text en vermell és de caràcter informatiu, no </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF598B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
+        <w:t xml:space="preserve">quest text en vermell és de caràcter informatiu, no </w:t>
+      </w:r>
+      <w:r w:rsidR="005005B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
         <w:t xml:space="preserve">ha de quedar inclòs </w:t>
       </w:r>
-      <w:r w:rsidR="00FF598B" w:rsidRPr="00EC02D0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00FF598B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>en la proposta de conveni)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5834DEBB" w14:textId="77777777" w:rsidR="00FB5B1F" w:rsidRPr="00EC02D0" w:rsidRDefault="00FB5B1F" w:rsidP="00431D7B">
+    <w:p w14:paraId="5834DEBB" w14:textId="77777777" w:rsidR="00FB5B1F" w:rsidRDefault="00FB5B1F" w:rsidP="00431D7B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="24F73FD2" w14:textId="636942CF" w:rsidR="00621B87" w:rsidRPr="00EC02D0" w:rsidRDefault="00621B87" w:rsidP="00431D7B">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24F73FD2" w14:textId="636942CF" w:rsidR="00621B87" w:rsidRPr="00431D7B" w:rsidRDefault="00621B87" w:rsidP="00431D7B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="00B0F0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC02D0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">ANNEX AL </w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
-      <w:r w:rsidRPr="00EC02D0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">CONVENI DE COL·LABORACIÓ DOCENT ENTRE LA UNIVERSITAT AUTÒNOMA DE BARCELONA I </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC02D0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>XXXXXXXXXXXXXXXXXXXXXXXX</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C5817C2" w14:textId="77777777" w:rsidR="00621B87" w:rsidRPr="00EC02D0" w:rsidRDefault="00621B87" w:rsidP="00431D7B">
+    <w:p w14:paraId="3C5817C2" w14:textId="77777777" w:rsidR="00621B87" w:rsidRPr="00431D7B" w:rsidRDefault="00621B87" w:rsidP="00431D7B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="1A94375C" w14:textId="77777777" w:rsidR="00621B87" w:rsidRPr="00EC02D0" w:rsidRDefault="00621B87" w:rsidP="00431D7B">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A94375C" w14:textId="77777777" w:rsidR="00621B87" w:rsidRPr="00431D7B" w:rsidRDefault="00621B87" w:rsidP="00431D7B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="431C7BA5" w14:textId="77777777" w:rsidR="00621B87" w:rsidRPr="00EC02D0" w:rsidRDefault="00621B87" w:rsidP="00431D7B">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="431C7BA5" w14:textId="77777777" w:rsidR="00621B87" w:rsidRPr="00431D7B" w:rsidRDefault="00621B87" w:rsidP="00431D7B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="36C03DC3" w14:textId="77777777" w:rsidR="00621B87" w:rsidRPr="00EC02D0" w:rsidRDefault="00621B87" w:rsidP="00431D7B">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36C03DC3" w14:textId="77777777" w:rsidR="00621B87" w:rsidRPr="00431D7B" w:rsidRDefault="00621B87" w:rsidP="00431D7B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="080E2CFF" w14:textId="77777777" w:rsidR="00621B87" w:rsidRPr="00EC02D0" w:rsidRDefault="00621B87" w:rsidP="00431D7B">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="080E2CFF" w14:textId="293F4DC3" w:rsidR="00621B87" w:rsidRPr="00431D7B" w:rsidRDefault="00621B87" w:rsidP="00431D7B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">Professor/a:  </w:t>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>Professor</w:t>
+      </w:r>
+      <w:r w:rsidR="00830A13">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o professor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a:  </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00EC02D0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>xxxxxxxxxxxxxxxxxx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="22E0ED3C" w14:textId="77777777" w:rsidR="00621B87" w:rsidRPr="00EC02D0" w:rsidRDefault="00621B87" w:rsidP="00431D7B">
+    <w:p w14:paraId="22E0ED3C" w14:textId="72B84274" w:rsidR="00621B87" w:rsidRPr="00431D7B" w:rsidRDefault="00621B87" w:rsidP="00431D7B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">DNI: </w:t>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>DNI</w:t>
+      </w:r>
+      <w:r w:rsidR="00830A13">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>/passaport</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00EC02D0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>xxxxxxxxxxxxxxxxxx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00EC02D0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29F9CBEC" w14:textId="77777777" w:rsidR="00621B87" w:rsidRPr="00EC02D0" w:rsidRDefault="00621B87" w:rsidP="00431D7B">
+    <w:p w14:paraId="29F9CBEC" w14:textId="77777777" w:rsidR="00621B87" w:rsidRPr="00431D7B" w:rsidRDefault="00621B87" w:rsidP="00431D7B">
       <w:pPr>
         <w:pStyle w:val="HTMLambformatprevi"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Titulació:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC02D0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00EC02D0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="6F10EE41" w14:textId="77777777" w:rsidR="00621B87" w:rsidRPr="00EC02D0" w:rsidRDefault="00DB6D30" w:rsidP="00431D7B">
+    <w:p w14:paraId="6F10EE41" w14:textId="7C970BFA" w:rsidR="00621B87" w:rsidRPr="00431D7B" w:rsidRDefault="00DB6D30" w:rsidP="00431D7B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...20 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>Programa en el qu</w:t>
+      </w:r>
+      <w:r w:rsidR="000E22C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>al</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> impartirà el curs</w:t>
+      </w:r>
+      <w:r w:rsidR="00621B87" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> “</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00621B87" w:rsidRPr="00EC02D0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00621B87" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00621B87" w:rsidRPr="00EC02D0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00621B87" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">” </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7791256D" w14:textId="77777777" w:rsidR="00621B87" w:rsidRPr="00EC02D0" w:rsidRDefault="00621B87" w:rsidP="00431D7B">
+    <w:p w14:paraId="7791256D" w14:textId="77777777" w:rsidR="00621B87" w:rsidRPr="00431D7B" w:rsidRDefault="00621B87" w:rsidP="00431D7B">
       <w:pPr>
         <w:pStyle w:val="HTMLambformatprevi"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Assignatura: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00EC02D0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="1655C382" w14:textId="77777777" w:rsidR="00621B87" w:rsidRPr="00EC02D0" w:rsidRDefault="004713BF" w:rsidP="00431D7B">
+    <w:p w14:paraId="1655C382" w14:textId="77777777" w:rsidR="00621B87" w:rsidRPr="00431D7B" w:rsidRDefault="004713BF" w:rsidP="00431D7B">
       <w:pPr>
         <w:pStyle w:val="HTMLambformatprevi"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Durada:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7339FDE8" w14:textId="77777777" w:rsidR="00621B87" w:rsidRPr="00EC02D0" w:rsidRDefault="004713BF" w:rsidP="00431D7B">
-[...13 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="7339FDE8" w14:textId="77777777" w:rsidR="00621B87" w:rsidRPr="00431D7B" w:rsidRDefault="004713BF" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>H</w:t>
       </w:r>
-      <w:r w:rsidR="00D24413" w:rsidRPr="00EC02D0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00D24413" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>ores</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC02D0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12CEA984" w14:textId="77777777" w:rsidR="00621B87" w:rsidRPr="00EC02D0" w:rsidRDefault="00621B87" w:rsidP="00431D7B">
+    <w:p w14:paraId="12CEA984" w14:textId="77777777" w:rsidR="00621B87" w:rsidRPr="00431D7B" w:rsidRDefault="00621B87" w:rsidP="00431D7B">
       <w:pPr>
         <w:pStyle w:val="HTMLambformatprevi"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="1D49E6BA" w14:textId="77777777" w:rsidR="004713BF" w:rsidRPr="00EC02D0" w:rsidRDefault="004713BF" w:rsidP="00431D7B">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D49E6BA" w14:textId="77777777" w:rsidR="004713BF" w:rsidRPr="00431D7B" w:rsidRDefault="004713BF" w:rsidP="00431D7B">
       <w:pPr>
         <w:pStyle w:val="HTMLambformatprevi"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Aquesta assignatura ha estat programada per [el/la professor/a </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00EC02D0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>xxxxx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00EC02D0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">] en col·laboració amb [el/la professor/a </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00EC02D0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>xxxx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00EC02D0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, catedràtic/titular/etc.] i especialista en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00EC02D0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>xxxxx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00EC02D0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="372522C5" w14:textId="77777777" w:rsidR="00621B87" w:rsidRPr="00EC02D0" w:rsidRDefault="00621B87" w:rsidP="00431D7B">
+    <w:p w14:paraId="372522C5" w14:textId="77777777" w:rsidR="00621B87" w:rsidRPr="00431D7B" w:rsidRDefault="00621B87" w:rsidP="00431D7B">
       <w:pPr>
         <w:pStyle w:val="HTMLambformatprevi"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="26B3B80F" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00EC02D0" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26B3B80F" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00431D7B" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8198"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="57A8DEC8" w14:textId="77777777" w:rsidR="004713BF" w:rsidRPr="00EC02D0" w:rsidRDefault="004713BF" w:rsidP="00431D7B">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57A8DEC8" w14:textId="77777777" w:rsidR="004713BF" w:rsidRPr="00431D7B" w:rsidRDefault="004713BF" w:rsidP="00431D7B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="04777581" w14:textId="77777777" w:rsidR="004713BF" w:rsidRPr="00EC02D0" w:rsidRDefault="004713BF" w:rsidP="00431D7B">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04777581" w14:textId="77777777" w:rsidR="004713BF" w:rsidRPr="00431D7B" w:rsidRDefault="004713BF" w:rsidP="00431D7B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Professor/a:  </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00EC02D0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>xxxxxxxxxxxxxxxxxx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="75E376FB" w14:textId="77777777" w:rsidR="004713BF" w:rsidRPr="00EC02D0" w:rsidRDefault="004713BF" w:rsidP="00431D7B">
+    <w:p w14:paraId="75E376FB" w14:textId="77777777" w:rsidR="004713BF" w:rsidRPr="00431D7B" w:rsidRDefault="004713BF" w:rsidP="00431D7B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">DNI: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00EC02D0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>xxxxxxxxxxxxxxxxxx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00EC02D0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32585FF7" w14:textId="77777777" w:rsidR="004713BF" w:rsidRPr="00EC02D0" w:rsidRDefault="004713BF" w:rsidP="00431D7B">
+    <w:p w14:paraId="32585FF7" w14:textId="77777777" w:rsidR="004713BF" w:rsidRPr="00431D7B" w:rsidRDefault="004713BF" w:rsidP="00431D7B">
       <w:pPr>
         <w:pStyle w:val="HTMLambformatprevi"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Titulació:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC02D0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00EC02D0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="0366460D" w14:textId="77777777" w:rsidR="004713BF" w:rsidRPr="00EC02D0" w:rsidRDefault="004713BF" w:rsidP="00431D7B">
+    <w:p w14:paraId="0366460D" w14:textId="49B3635D" w:rsidR="004713BF" w:rsidRPr="00431D7B" w:rsidRDefault="004713BF" w:rsidP="00431D7B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...16 lines deleted...]
-        <w:t>Programa en el que impartirà el curs “</w:t>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>Programa en el qu</w:t>
+      </w:r>
+      <w:r w:rsidR="000E22C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>al</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> impartirà el curs “</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00EC02D0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00EC02D0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">” </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="059A007F" w14:textId="77777777" w:rsidR="004713BF" w:rsidRPr="00EC02D0" w:rsidRDefault="004713BF" w:rsidP="00431D7B">
+    <w:p w14:paraId="059A007F" w14:textId="77777777" w:rsidR="004713BF" w:rsidRPr="00431D7B" w:rsidRDefault="004713BF" w:rsidP="00431D7B">
       <w:pPr>
         <w:pStyle w:val="HTMLambformatprevi"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Assignatura: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00EC02D0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="0011BC37" w14:textId="77777777" w:rsidR="004713BF" w:rsidRPr="00EC02D0" w:rsidRDefault="004713BF" w:rsidP="00431D7B">
+    <w:p w14:paraId="0011BC37" w14:textId="77777777" w:rsidR="004713BF" w:rsidRPr="00431D7B" w:rsidRDefault="004713BF" w:rsidP="00431D7B">
       <w:pPr>
         <w:pStyle w:val="HTMLambformatprevi"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Durada:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="436E46AC" w14:textId="77777777" w:rsidR="004713BF" w:rsidRPr="00EC02D0" w:rsidRDefault="004713BF" w:rsidP="00431D7B">
-[...13 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="436E46AC" w14:textId="77777777" w:rsidR="004713BF" w:rsidRPr="00431D7B" w:rsidRDefault="004713BF" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Hores:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="789A1344" w14:textId="77777777" w:rsidR="004713BF" w:rsidRPr="00EC02D0" w:rsidRDefault="004713BF" w:rsidP="00431D7B">
+    <w:p w14:paraId="789A1344" w14:textId="77777777" w:rsidR="004713BF" w:rsidRPr="00431D7B" w:rsidRDefault="004713BF" w:rsidP="00431D7B">
       <w:pPr>
         <w:pStyle w:val="HTMLambformatprevi"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="49E21CED" w14:textId="77777777" w:rsidR="004713BF" w:rsidRPr="00EC02D0" w:rsidRDefault="004713BF" w:rsidP="00431D7B">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49E21CED" w14:textId="77777777" w:rsidR="004713BF" w:rsidRPr="00431D7B" w:rsidRDefault="004713BF" w:rsidP="00431D7B">
       <w:pPr>
         <w:pStyle w:val="HTMLambformatprevi"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Aquesta assignatura ha estat programada per [el/la professor/a </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00EC02D0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>xxxxx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00EC02D0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">] en col·laboració amb [el/la professor/a </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00EC02D0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>xxxx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00EC02D0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, catedràtic/titular/etc.] i especialista en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00EC02D0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>xxxxx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00EC02D0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="027C8871" w14:textId="77777777" w:rsidR="00680F70" w:rsidRPr="00EC02D0" w:rsidRDefault="00680F70" w:rsidP="00431D7B">
+    <w:p w14:paraId="027C8871" w14:textId="77777777" w:rsidR="00680F70" w:rsidRPr="00431D7B" w:rsidRDefault="00680F70" w:rsidP="00431D7B">
       <w:pPr>
         <w:pStyle w:val="HTMLambformatprevi"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="7E8B1071" w14:textId="77777777" w:rsidR="004713BF" w:rsidRPr="00EC02D0" w:rsidRDefault="004713BF" w:rsidP="00431D7B">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E8B1071" w14:textId="77777777" w:rsidR="004713BF" w:rsidRPr="00431D7B" w:rsidRDefault="004713BF" w:rsidP="00431D7B">
       <w:pPr>
         <w:pStyle w:val="HTMLambformatprevi"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="3802C480" w14:textId="4B8F1860" w:rsidR="00170F56" w:rsidRPr="00EC02D0" w:rsidRDefault="00170F56" w:rsidP="00431D7B">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3802C480" w14:textId="0914E22E" w:rsidR="00170F56" w:rsidRPr="00431D7B" w:rsidRDefault="0059578C" w:rsidP="00431D7B">
       <w:pPr>
         <w:pStyle w:val="HTMLambformatprevi"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...24 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId11"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00170F56" w:rsidRPr="00431D7B" w:rsidSect="00EA67B3">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5BE094E1" w14:textId="77777777" w:rsidR="00BE03EC" w:rsidRDefault="00BE03EC" w:rsidP="005C743D">
+    <w:p w14:paraId="7CD3F793" w14:textId="77777777" w:rsidR="00E32157" w:rsidRDefault="00E32157" w:rsidP="005C743D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="45986D7C" w14:textId="77777777" w:rsidR="00BE03EC" w:rsidRDefault="00BE03EC" w:rsidP="005C743D">
+    <w:p w14:paraId="6FDB26A5" w14:textId="77777777" w:rsidR="00E32157" w:rsidRDefault="00E32157" w:rsidP="005C743D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
@@ -4728,302 +7065,496 @@
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r w:rsidRPr="001346F0">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="0AA565B4" w14:textId="77777777" w:rsidR="001346F0" w:rsidRDefault="001346F0">
     <w:pPr>
       <w:pStyle w:val="Peu"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2F3D3D1F" w14:textId="77777777" w:rsidR="00BE03EC" w:rsidRDefault="00BE03EC" w:rsidP="005C743D">
+    <w:p w14:paraId="35DE91A0" w14:textId="77777777" w:rsidR="00E32157" w:rsidRDefault="00E32157" w:rsidP="005C743D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="57A91308" w14:textId="77777777" w:rsidR="00BE03EC" w:rsidRDefault="00BE03EC" w:rsidP="005C743D">
+    <w:p w14:paraId="38DFAA5B" w14:textId="77777777" w:rsidR="00E32157" w:rsidRDefault="00E32157" w:rsidP="005C743D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="06C0595F" w14:textId="77777777" w:rsidR="00DB6D30" w:rsidRDefault="00EC02D0">
+  <w:p w14:paraId="06C0595F" w14:textId="77777777" w:rsidR="00DB6D30" w:rsidRDefault="00E32157">
     <w:pPr>
       <w:pStyle w:val="Capalera"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="70AB3EB4">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
         <v:shape id="PowerPlusWaterMarkObject10717844" o:spid="_x0000_s1026" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:490.5pt;height:109pt;rotation:315;z-index:-251654144;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f">
           <v:fill opacity=".5"/>
           <v:textpath style="font-family:&quot;Times New Roman&quot;;font-size:1pt" string="esborrany"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2E0E6503" w14:textId="77777777" w:rsidR="00DB6D30" w:rsidRDefault="00EC02D0">
+  <w:p w14:paraId="2E0E6503" w14:textId="77777777" w:rsidR="00DB6D30" w:rsidRDefault="00E32157">
     <w:pPr>
       <w:pStyle w:val="Capalera"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="749163A4">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
         <v:shape id="PowerPlusWaterMarkObject10717843" o:spid="_x0000_s1025" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:490.5pt;height:109pt;rotation:315;z-index:-251656192;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f">
           <v:fill opacity=".5"/>
           <v:textpath style="font-family:&quot;Times New Roman&quot;;font-size:1pt" string="esborrany"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="02D27365"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6D92F092"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1740446801">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="140"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005C743D"/>
-    <w:rsid w:val="000454DD"/>
+    <w:rsid w:val="00003690"/>
+    <w:rsid w:val="00077FCE"/>
     <w:rsid w:val="00086DA2"/>
     <w:rsid w:val="00094217"/>
     <w:rsid w:val="00095D0C"/>
+    <w:rsid w:val="000B41BE"/>
     <w:rsid w:val="000B6A4C"/>
+    <w:rsid w:val="000E22C3"/>
     <w:rsid w:val="000E49F1"/>
     <w:rsid w:val="000F10A1"/>
     <w:rsid w:val="000F3A79"/>
     <w:rsid w:val="00126DDC"/>
     <w:rsid w:val="001346F0"/>
+    <w:rsid w:val="00140236"/>
     <w:rsid w:val="001527D2"/>
     <w:rsid w:val="0015650A"/>
     <w:rsid w:val="00165244"/>
     <w:rsid w:val="00170F56"/>
+    <w:rsid w:val="00180F33"/>
     <w:rsid w:val="001B4172"/>
     <w:rsid w:val="001C4BBF"/>
     <w:rsid w:val="00207811"/>
     <w:rsid w:val="00217001"/>
+    <w:rsid w:val="00217E1A"/>
     <w:rsid w:val="002203A0"/>
+    <w:rsid w:val="0022798C"/>
+    <w:rsid w:val="002319A7"/>
     <w:rsid w:val="00261E44"/>
+    <w:rsid w:val="002660DD"/>
+    <w:rsid w:val="0028230D"/>
     <w:rsid w:val="002836B4"/>
+    <w:rsid w:val="0029072D"/>
     <w:rsid w:val="00291155"/>
+    <w:rsid w:val="0029669D"/>
     <w:rsid w:val="002A4ED2"/>
     <w:rsid w:val="002A663B"/>
     <w:rsid w:val="002B74F7"/>
+    <w:rsid w:val="002E2378"/>
     <w:rsid w:val="002F113C"/>
+    <w:rsid w:val="00325F18"/>
     <w:rsid w:val="00330614"/>
     <w:rsid w:val="00335B0A"/>
+    <w:rsid w:val="00335DAE"/>
     <w:rsid w:val="0034174E"/>
     <w:rsid w:val="003568CC"/>
+    <w:rsid w:val="00364B6C"/>
+    <w:rsid w:val="00370F10"/>
     <w:rsid w:val="003870B1"/>
+    <w:rsid w:val="0039659E"/>
     <w:rsid w:val="00397B4F"/>
     <w:rsid w:val="003C1046"/>
+    <w:rsid w:val="003C3B75"/>
     <w:rsid w:val="00411DD4"/>
     <w:rsid w:val="00417456"/>
     <w:rsid w:val="00431D7B"/>
     <w:rsid w:val="00455790"/>
     <w:rsid w:val="00457206"/>
+    <w:rsid w:val="00457D49"/>
+    <w:rsid w:val="00462E51"/>
     <w:rsid w:val="004713BF"/>
+    <w:rsid w:val="00495CA2"/>
+    <w:rsid w:val="00496D92"/>
     <w:rsid w:val="004A56F7"/>
     <w:rsid w:val="004B68CD"/>
     <w:rsid w:val="004B7773"/>
     <w:rsid w:val="004E223D"/>
     <w:rsid w:val="004E519F"/>
     <w:rsid w:val="005005B6"/>
+    <w:rsid w:val="0051337B"/>
+    <w:rsid w:val="005423D4"/>
     <w:rsid w:val="005443CB"/>
+    <w:rsid w:val="005601E6"/>
     <w:rsid w:val="00582E5A"/>
     <w:rsid w:val="0059578C"/>
     <w:rsid w:val="005C066E"/>
     <w:rsid w:val="005C743D"/>
     <w:rsid w:val="00621B87"/>
+    <w:rsid w:val="00656EDE"/>
     <w:rsid w:val="006602D0"/>
     <w:rsid w:val="00680F70"/>
     <w:rsid w:val="00694987"/>
     <w:rsid w:val="006A6069"/>
     <w:rsid w:val="006C298D"/>
+    <w:rsid w:val="006D2440"/>
     <w:rsid w:val="006D6D29"/>
     <w:rsid w:val="006E5344"/>
     <w:rsid w:val="00711FD1"/>
+    <w:rsid w:val="0071425A"/>
     <w:rsid w:val="00742A98"/>
+    <w:rsid w:val="0074549F"/>
+    <w:rsid w:val="00745B1C"/>
+    <w:rsid w:val="0076540F"/>
+    <w:rsid w:val="00783C1A"/>
+    <w:rsid w:val="007849B6"/>
+    <w:rsid w:val="00792E2B"/>
     <w:rsid w:val="007936C9"/>
     <w:rsid w:val="007B68D5"/>
     <w:rsid w:val="00815819"/>
     <w:rsid w:val="0082262A"/>
     <w:rsid w:val="00825F4A"/>
+    <w:rsid w:val="00830A13"/>
+    <w:rsid w:val="00854CF3"/>
     <w:rsid w:val="008579BC"/>
+    <w:rsid w:val="00874F70"/>
+    <w:rsid w:val="0087609F"/>
     <w:rsid w:val="008847A5"/>
     <w:rsid w:val="00893176"/>
     <w:rsid w:val="008B177E"/>
+    <w:rsid w:val="008B43A1"/>
+    <w:rsid w:val="008B4F4B"/>
     <w:rsid w:val="009022E7"/>
     <w:rsid w:val="00915A79"/>
+    <w:rsid w:val="00917DC6"/>
+    <w:rsid w:val="009254F7"/>
     <w:rsid w:val="00926855"/>
     <w:rsid w:val="00964AE4"/>
+    <w:rsid w:val="00997047"/>
     <w:rsid w:val="009B20E0"/>
     <w:rsid w:val="009E00A4"/>
     <w:rsid w:val="009E0CB2"/>
+    <w:rsid w:val="00A049FB"/>
+    <w:rsid w:val="00A050A4"/>
     <w:rsid w:val="00A42FFD"/>
     <w:rsid w:val="00A43F96"/>
+    <w:rsid w:val="00A61461"/>
+    <w:rsid w:val="00A65B14"/>
     <w:rsid w:val="00A73CF2"/>
     <w:rsid w:val="00A93B0C"/>
     <w:rsid w:val="00AA0D84"/>
+    <w:rsid w:val="00B12E4E"/>
     <w:rsid w:val="00B15BA8"/>
+    <w:rsid w:val="00B26382"/>
+    <w:rsid w:val="00B4025D"/>
+    <w:rsid w:val="00B54389"/>
+    <w:rsid w:val="00B5630F"/>
+    <w:rsid w:val="00B64A37"/>
     <w:rsid w:val="00B74166"/>
     <w:rsid w:val="00BB3E62"/>
+    <w:rsid w:val="00BC316B"/>
     <w:rsid w:val="00BE03EC"/>
     <w:rsid w:val="00C016E2"/>
     <w:rsid w:val="00C27FC3"/>
     <w:rsid w:val="00C35077"/>
     <w:rsid w:val="00C82BFA"/>
+    <w:rsid w:val="00C96601"/>
+    <w:rsid w:val="00CA7F00"/>
     <w:rsid w:val="00CD6E24"/>
+    <w:rsid w:val="00CE4789"/>
+    <w:rsid w:val="00CF36E2"/>
     <w:rsid w:val="00D018D0"/>
+    <w:rsid w:val="00D22312"/>
     <w:rsid w:val="00D24413"/>
     <w:rsid w:val="00D328ED"/>
     <w:rsid w:val="00D50652"/>
     <w:rsid w:val="00D50E7A"/>
+    <w:rsid w:val="00D61962"/>
+    <w:rsid w:val="00D70D5F"/>
     <w:rsid w:val="00D95EE0"/>
     <w:rsid w:val="00DB40FF"/>
     <w:rsid w:val="00DB6D30"/>
     <w:rsid w:val="00DD3589"/>
     <w:rsid w:val="00DF067F"/>
+    <w:rsid w:val="00DF7C70"/>
+    <w:rsid w:val="00E02608"/>
+    <w:rsid w:val="00E21879"/>
+    <w:rsid w:val="00E2662F"/>
     <w:rsid w:val="00E30BBA"/>
+    <w:rsid w:val="00E32157"/>
+    <w:rsid w:val="00E402C6"/>
     <w:rsid w:val="00E504C2"/>
+    <w:rsid w:val="00E50B2F"/>
+    <w:rsid w:val="00E52E6B"/>
     <w:rsid w:val="00E556DD"/>
     <w:rsid w:val="00E628FB"/>
     <w:rsid w:val="00E64845"/>
     <w:rsid w:val="00E94DAB"/>
     <w:rsid w:val="00EA67B3"/>
-    <w:rsid w:val="00EC02D0"/>
+    <w:rsid w:val="00F30F5D"/>
+    <w:rsid w:val="00F724DA"/>
     <w:rsid w:val="00F83F64"/>
     <w:rsid w:val="00F851EA"/>
     <w:rsid w:val="00FA72CB"/>
     <w:rsid w:val="00FB5B1F"/>
     <w:rsid w:val="00FB6E75"/>
+    <w:rsid w:val="00FD4588"/>
+    <w:rsid w:val="00FE0261"/>
     <w:rsid w:val="00FF18D8"/>
     <w:rsid w:val="00FF598B"/>
     <w:rsid w:val="3CD72925"/>
     <w:rsid w:val="4D521611"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ca-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
@@ -5642,61 +8173,77 @@
         <w:tab w:val="left" w:pos="10992"/>
         <w:tab w:val="left" w:pos="11908"/>
         <w:tab w:val="left" w:pos="12824"/>
         <w:tab w:val="left" w:pos="13740"/>
         <w:tab w:val="left" w:pos="14656"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HTMLambformatpreviCar">
     <w:name w:val="HTML amb format previ Car"/>
     <w:basedOn w:val="Lletraperdefectedelpargraf"/>
     <w:link w:val="HTMLambformatprevi"/>
     <w:rsid w:val="00621B87"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revisi">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00745B1C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -5951,63 +8498,52 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...11 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a2952b7a-5c1d-4df0-851d-68ab61ff9ae3" xmlns:ns3="10ab2096-9044-4b7c-8bae-276a051b0a02" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9f2baf96608e1a38b220a864ed0c8916" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004557CA99FD6264459D783B236E6A70BD" ma:contentTypeVersion="15" ma:contentTypeDescription="Crea un document nou" ma:contentTypeScope="" ma:versionID="e519c157f0a9bff3870e5c6b6da90041">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a2952b7a-5c1d-4df0-851d-68ab61ff9ae3" xmlns:ns3="10ab2096-9044-4b7c-8bae-276a051b0a02" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="78e1d89968cb235a6e62bd82955db779" ns2:_="" ns3:_="">
     <xsd:import namespace="a2952b7a-5c1d-4df0-851d-68ab61ff9ae3"/>
     <xsd:import namespace="10ab2096-9044-4b7c-8bae-276a051b0a02"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -6198,112 +8734,138 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="a2952b7a-5c1d-4df0-851d-68ab61ff9ae3">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="10ab2096-9044-4b7c-8bae-276a051b0a02" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D090FB69-BE88-47D8-9A2C-D146BA6AA08F}">
-[...10 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6BEC8A55-F578-48A3-A392-40519652B005}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CF4CE293-DAC5-481C-A4DC-10C58AA0A231}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="a2952b7a-5c1d-4df0-851d-68ab61ff9ae3"/>
     <ds:schemaRef ds:uri="10ab2096-9044-4b7c-8bae-276a051b0a02"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{63F1D9B7-F7A8-4585-9DA3-368124FA0F99}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="a2952b7a-5c1d-4df0-851d-68ab61ff9ae3"/>
+    <ds:schemaRef ds:uri="10ab2096-9044-4b7c-8bae-276a051b0a02"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ED74822F-0491-4C41-823E-306CFAC240FC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1221</Words>
-  <Characters>6966</Characters>
+  <Words>1413</Words>
+  <Characters>8057</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>58</Lines>
-  <Paragraphs>16</Paragraphs>
+  <Lines>67</Lines>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Títol</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company>UAB</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8171</CharactersWithSpaces>
+  <CharactersWithSpaces>9452</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Usuari UAB</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101004557CA99FD6264459D783B236E6A70BD</vt:lpwstr>