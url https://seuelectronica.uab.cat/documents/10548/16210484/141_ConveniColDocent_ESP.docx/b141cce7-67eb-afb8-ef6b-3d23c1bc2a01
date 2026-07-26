--- v0 (2025-12-26)
+++ v1 (2026-07-26)
@@ -1,4769 +1,6806 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6C1B194D" w14:textId="77777777" w:rsidR="00E91D9E" w:rsidRPr="00B25D35" w:rsidRDefault="00E91D9E" w:rsidP="00922D57">
-      <w:pPr>
+    <w:p w14:paraId="225149D5" w14:textId="67AB20F1" w:rsidR="005C743D" w:rsidRPr="00605DDA" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:b/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="00B0F0"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...55 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>CONVENIO DE COLABORACIÓN DOCENTE ENTRE LA UNIVERSI</w:t>
+      </w:r>
+      <w:r w:rsidR="001213FF" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>TAT</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> AUT</w:t>
+      </w:r>
+      <w:r w:rsidR="001213FF" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Ò</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NOMA DE BARCELONA </w:t>
+      </w:r>
+      <w:r w:rsidR="004C5E8F" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>XXXXXXXXXXX</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="238A3637" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00605DDA" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="084E9A8D" w14:textId="54C315E6" w:rsidR="005C743D" w:rsidRPr="00605DDA" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A4C02D3" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00605DDA" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:pStyle w:val="Ttol2"/>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>REUNIDOS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="642E7429" w14:textId="77777777" w:rsidR="00D24F2B" w:rsidRPr="00B25D35" w:rsidRDefault="00D24F2B" w:rsidP="00922D57">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="51155E7A" w14:textId="41F5E7BB" w:rsidR="005C743D" w:rsidRPr="00605DDA" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11C7D20B" w14:textId="77777777" w:rsidR="00431D7B" w:rsidRPr="00605DDA" w:rsidRDefault="00431D7B" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BD63D12" w14:textId="18F1AFD4" w:rsidR="00742A98" w:rsidRPr="00605DDA" w:rsidRDefault="00BB3E62" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De una parte, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C64916" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>el señor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Francisco Javier Lafuente Sancho, rector de la Universi</w:t>
+      </w:r>
+      <w:r w:rsidR="00C64916" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>tat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Aut</w:t>
+      </w:r>
+      <w:r w:rsidR="00C64916" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>ò</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>noma de Barcelona (en adelante, UAB), que actúa en nombre y representación de esta universidad, en virtud del nombramiento del Decreto de la Generali</w:t>
+      </w:r>
+      <w:r w:rsidR="00C64916" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>tat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 453/2024, de 19 de noviembre (DOGC núm. 9294 de 20 de noviembre) y en virtud de las competencias que le otorga el artículo 61, párrafo </w:t>
+      </w:r>
+      <w:r w:rsidR="00A43F96" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="00A43F96" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, de los Estatutos de la UAB, con sede social en el Campus Universitario, s/n, 08193 </w:t>
+      </w:r>
+      <w:r w:rsidR="00C64916" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Bellaterra</w:t>
+      </w:r>
+      <w:r w:rsidR="00A43F96" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Cerdanyola del Vallès) </w:t>
+      </w:r>
+      <w:r w:rsidR="00A43F96" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y </w:t>
+      </w:r>
+      <w:r w:rsidR="0076540F" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">número de identificación fiscal </w:t>
+      </w:r>
+      <w:r w:rsidR="00A43F96" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Q-0818002</w:t>
+      </w:r>
+      <w:r w:rsidR="00A43F96" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>-H.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24F1B1B5" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00605DDA" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="673B423F" w14:textId="05FFC543" w:rsidR="005C743D" w:rsidRPr="00605DDA" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Y por otro, [el señor/</w:t>
+      </w:r>
+      <w:r w:rsidR="0076540F" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la </w:t>
+      </w:r>
+      <w:r w:rsidR="00165244" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>señora xxxxxx], que actúa en nombre y representación de [</w:t>
+      </w:r>
+      <w:r w:rsidR="001346F0" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>nombre de la institución/empresa</w:t>
+      </w:r>
+      <w:r w:rsidR="001346F0" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="0076540F" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, con </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sede social en xxxxxxxxxx. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67694E64" w14:textId="77777777" w:rsidR="00165244" w:rsidRPr="00605DDA" w:rsidRDefault="00165244" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DF1348F" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00605DDA" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ambas partes se reconocen la capacidad legal necesaria para este acto, y </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="397A30CF" w14:textId="77777777" w:rsidR="00D50652" w:rsidRPr="00605DDA" w:rsidRDefault="00D50652" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FAF4D64" w14:textId="00B74496" w:rsidR="005C743D" w:rsidRPr="00605DDA" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:pStyle w:val="Ttol2"/>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="76CEDFA6" w14:textId="54292742" w:rsidR="00912007" w:rsidRPr="00B25D35" w:rsidRDefault="00912007" w:rsidP="4D000016">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2338C727" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00605DDA" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:pStyle w:val="Ttol2"/>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>MANIFIESTAN</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="543CE421" w14:textId="47E262BA" w:rsidR="005C743D" w:rsidRPr="00605DDA" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52F24283" w14:textId="77777777" w:rsidR="000F3A79" w:rsidRPr="00605DDA" w:rsidRDefault="000F3A79" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F08B256" w14:textId="6C3C0616" w:rsidR="005C743D" w:rsidRPr="00605DDA" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00745B1C" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Que, por acuerdo de Consejo de Gobierno de la </w:t>
+      </w:r>
+      <w:r w:rsidR="007D31F0" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Universitat Autònoma </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de Barcelona de 26 de enero de 2011 y de 30 de enero de 2020, se modificó el redactado del Título VI del Reglamento de </w:t>
+      </w:r>
+      <w:r w:rsidR="00B64A37" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ersonal </w:t>
+      </w:r>
+      <w:r w:rsidR="00B64A37" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cadémico de la UAB con respecto a los colaboradores de docencia, y que, en fecha 27 de septiembre de 2017 y 30 de enero de 2020, se modificó su regulación con el fin de simplificar el proceso de nombramiento. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BAE59BE" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00605DDA" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AB5B951" w14:textId="12F3D399" w:rsidR="005C743D" w:rsidRPr="00605DDA" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>II</w:t>
+      </w:r>
+      <w:r w:rsidR="00745B1C" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Que el título VI del citado Reglamento tiene por objeto establecer la regulación de la actividad honorífica de los profesionales que desarrollan su actividad profesional fuera del ámbito académico de la UAB y que colaboran ocasional o permanentemente con la Universidad de </w:t>
+      </w:r>
+      <w:r w:rsidR="00B64A37" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">manera </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>desinteresada mediante la realización de actividades docente</w:t>
+      </w:r>
+      <w:r w:rsidR="007D31F0" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>, sin tener vinculación laboral con la Universidad, y que la UAB</w:t>
+      </w:r>
+      <w:r w:rsidR="007D31F0" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> puede </w:t>
+      </w:r>
+      <w:r w:rsidR="00B87897" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>establecer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> convenios o acuerdos con entidades públicas o privadas para la realización de tareas docentes de los colaboradores en sus diferentes modalidades. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28935CD3" w14:textId="77777777" w:rsidR="00BB3E62" w:rsidRPr="00605DDA" w:rsidRDefault="00BB3E62" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="385CE2FE" w14:textId="4DCC7651" w:rsidR="005C743D" w:rsidRPr="00605DDA" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>III</w:t>
+      </w:r>
+      <w:r w:rsidR="00745B1C" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Que en cuanto a los colaboradores de docencia, el Reglamento de </w:t>
+      </w:r>
+      <w:r w:rsidR="00B64A37" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ersonal </w:t>
+      </w:r>
+      <w:r w:rsidR="00B64A37" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>cadémico prevé la figura de profesor</w:t>
+      </w:r>
+      <w:r w:rsidR="0087609F" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>/a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vinculado</w:t>
+      </w:r>
+      <w:r w:rsidR="0087609F" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="0071425A" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00605DDA" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>como profesional</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que, sin relación contractual ni estatutaria con la UAB, colabora de manera ordinaria en asignaturas impartidas en las titulaciones de la Universidad, ya sea de </w:t>
+      </w:r>
+      <w:r w:rsidR="0071425A" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>manera</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> presencial en el campus o en su puesto de trabajo de la institución de origen coordinando actividades de prácticas externas de los alumnos asignados por la UAB. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E7D0A08" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00605DDA" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DF6B3FD" w14:textId="17E677C6" w:rsidR="005C743D" w:rsidRPr="00605DDA" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>IV</w:t>
+      </w:r>
+      <w:r w:rsidR="00745B1C" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Que [</w:t>
+      </w:r>
+      <w:r w:rsidR="00D50652" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>nombre de la institución/empresa</w:t>
+      </w:r>
+      <w:r w:rsidR="00D50652" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>] cuenta entre su personal con profesionales del ámbito de [</w:t>
+      </w:r>
+      <w:r w:rsidR="001346F0" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>xxxxxxxxx</w:t>
+      </w:r>
+      <w:r w:rsidR="001346F0" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="0071425A" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cuya colaboración puede ser muy valiosa en la actividad docente de algunas áreas de conocimiento de la </w:t>
+      </w:r>
+      <w:r w:rsidR="007D31F0" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Universitat Autònoma </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>de Barcelona.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E9D77FA" w14:textId="77777777" w:rsidR="00745B1C" w:rsidRPr="00605DDA" w:rsidRDefault="00745B1C" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66CECB99" w14:textId="15493D4A" w:rsidR="005C743D" w:rsidRPr="00605DDA" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Por </w:t>
+      </w:r>
+      <w:r w:rsidR="00745B1C" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">todo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ello las instituciones abajo firmantes formalizan el presente convenio, que someten a las siguientes </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26659555" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00605DDA" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="221EB52C" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00605DDA" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F1923EA" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00605DDA" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>CLÁUSULAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5283940F" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00605DDA" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CD3EB4D" w14:textId="731F190C" w:rsidR="005C743D" w:rsidRPr="00605DDA" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...391 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Primera</w:t>
+      </w:r>
+      <w:r w:rsidR="00745B1C" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...108 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CD2B9D" w:rsidRPr="00B25D35">
-[...658 lines deleted...]
-          <w:sz w:val="22"/>
+    </w:p>
+    <w:p w14:paraId="08F6B960" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00605DDA" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C324787" w14:textId="756AF4E5" w:rsidR="005C743D" w:rsidRPr="00605DDA" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00745B1C" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-    <w:p w14:paraId="62F18AD9" w14:textId="2AF7BF05" w:rsidR="00CF47E6" w:rsidRPr="00B25D35" w:rsidRDefault="00E91D9E" w:rsidP="00922D57">
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> El objeto de este convenio es establecer el marco de colaboración entre la </w:t>
+      </w:r>
+      <w:r w:rsidR="007D31F0" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Universitat Autònoma </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>de Barcelona (UAB) y [</w:t>
+      </w:r>
+      <w:r w:rsidR="00D50652" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>nombre de la institución/empresa</w:t>
+      </w:r>
+      <w:r w:rsidR="00D50652" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>] en aspectos de colaboración docente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FEEF3F7" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00605DDA" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D121030" w14:textId="39C4A8B0" w:rsidR="008847A5" w:rsidRPr="00605DDA" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8198"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...308 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00745B1C" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="007936C9" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> El objetivo específico del convenio es el fomento de la colaboración docente entre ambas instituciones a través de la figura del </w:t>
+      </w:r>
+      <w:r w:rsidR="0071425A" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="007936C9" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rofesor </w:t>
+      </w:r>
+      <w:r w:rsidR="0071425A" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidR="007936C9" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>inculado</w:t>
+      </w:r>
+      <w:r w:rsidR="0071425A" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="007936C9" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> prevista en los artículos 138 y siguientes del Texto </w:t>
+      </w:r>
+      <w:r w:rsidR="0071425A" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="007936C9" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>ef</w:t>
+      </w:r>
+      <w:r w:rsidR="00B87897" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>undido</w:t>
+      </w:r>
+      <w:r w:rsidR="007936C9" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que aprueba el Reglamento de </w:t>
+      </w:r>
+      <w:r w:rsidR="0071425A" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="007936C9" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ersonal </w:t>
+      </w:r>
+      <w:r w:rsidR="0071425A" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25D35">
-[...962 lines deleted...]
-    <w:p w14:paraId="2FE684F5" w14:textId="77777777" w:rsidR="00B80324" w:rsidRPr="00B25D35" w:rsidRDefault="00B80324" w:rsidP="00922D57">
+      <w:r w:rsidR="007936C9" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cadémico de la </w:t>
+      </w:r>
+      <w:r w:rsidR="007D31F0" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Universitat Autònoma </w:t>
+      </w:r>
+      <w:r w:rsidR="007936C9" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>de Barcelona</w:t>
+      </w:r>
+      <w:r w:rsidR="0071425A" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="007936C9" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aprobado por el Consejo de Gobierno el 17 de noviembre de 2010 y modificado por última vez por el Consejo de Gobierno de 25 de septiembre de 2024.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3903E9E3" w14:textId="77777777" w:rsidR="008B177E" w:rsidRPr="00605DDA" w:rsidRDefault="008B177E" w:rsidP="00431D7B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8198"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...16 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66308B65" w14:textId="5C661D24" w:rsidR="00582E5A" w:rsidRPr="00605DDA" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Segunda</w:t>
+      </w:r>
+      <w:r w:rsidR="00745B1C" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F608B0A" w14:textId="77777777" w:rsidR="00582E5A" w:rsidRPr="00605DDA" w:rsidRDefault="00582E5A" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65C2E74E" w14:textId="5F74AD60" w:rsidR="005C743D" w:rsidRPr="00605DDA" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>El reconocimiento de la condición de colaborador de docencia comporta automáticamente, y de manera obligatoria, la incorporación de su actividad en los correspondientes planes docentes. Las tareas de cooperación previstas en este convenio no p</w:t>
+      </w:r>
+      <w:r w:rsidR="00B87897" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>ue</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="0071425A" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n significar, en ningún caso, la asunción de responsabilidad del colaborador de docencia respecto de la asignatura ni de su programación, de conformidad con lo previsto en el artículo 139 del Reglamento de </w:t>
+      </w:r>
+      <w:r w:rsidR="0071425A" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ersonal </w:t>
+      </w:r>
+      <w:r w:rsidR="0071425A" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>cadémico.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0130921A" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00605DDA" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F619F1A" w14:textId="789ABDCB" w:rsidR="005C743D" w:rsidRPr="00605DDA" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Tercera</w:t>
+      </w:r>
+      <w:r w:rsidR="00745B1C" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F217001" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00605DDA" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60D2A736" w14:textId="741AB80E" w:rsidR="005C743D" w:rsidRPr="00605DDA" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. La </w:t>
+      </w:r>
+      <w:r w:rsidR="007D31F0" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Universitat Autònoma </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de Barcelona </w:t>
+      </w:r>
+      <w:r w:rsidR="0071425A" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">debe </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>garantizar a los colaboradores docentes el acceso al uso de las instalaciones comunes y servicios de la UAB en las mismas condiciones que el personal propio de la UAB. Asimismo</w:t>
+      </w:r>
+      <w:r w:rsidR="0071425A" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la UAB </w:t>
+      </w:r>
+      <w:r w:rsidR="0071425A" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">debe </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>garantizar las herramientas telemáticas</w:t>
+      </w:r>
+      <w:r w:rsidR="0071425A" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> así como el acceso a los servicios de apoyo a la docencia que sean necesarios para el desarrollo de su actividad. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C659C16" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00605DDA" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3121A6D3" w14:textId="1E2FFE04" w:rsidR="005C743D" w:rsidRPr="00605DDA" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>2. En cuanto al uso de los servicios de los que puede disfrutar el personal de la UAB en virtud de un acuerdo de la Universidad con otras entidades, los colaboradores docentes p</w:t>
+      </w:r>
+      <w:r w:rsidR="00E92323" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>ue</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="0071425A" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n hacer uso </w:t>
+      </w:r>
+      <w:r w:rsidR="00E92323" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de ellos </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">siempre que así </w:t>
+      </w:r>
+      <w:r w:rsidR="00B87897" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">esté </w:t>
+      </w:r>
+      <w:r w:rsidR="0071425A" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>previsto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en la financiación acordada entre las partes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="234463DE" w14:textId="11B81351" w:rsidR="00694987" w:rsidRPr="00605DDA" w:rsidRDefault="00694987" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DC9D1D5" w14:textId="571CA137" w:rsidR="00694987" w:rsidRPr="00605DDA" w:rsidRDefault="00694987" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. La </w:t>
+      </w:r>
+      <w:r w:rsidR="007D31F0" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Universitat Autònoma </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de Barcelona también </w:t>
+      </w:r>
+      <w:r w:rsidR="0071425A" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">debe </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>garantizar que los colaboradores docentes reciban la información prevista en el artículo 13 del RGPD con respecto al tratamiento de sus datos personales por parte de la UAB.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="456C1DF0" w14:textId="5FC55800" w:rsidR="00694987" w:rsidRPr="00605DDA" w:rsidRDefault="00694987" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30CDF3B5" w14:textId="77777777" w:rsidR="00694987" w:rsidRPr="00605DDA" w:rsidRDefault="00694987" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7309B448" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00605DDA" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="565620DF" w14:textId="61964E7E" w:rsidR="005C743D" w:rsidRPr="00605DDA" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="8198"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Cuarta</w:t>
+      </w:r>
+      <w:r w:rsidR="00745B1C" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4137E873" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00605DDA" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="8198"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18DD4AAA" w14:textId="30796373" w:rsidR="005C743D" w:rsidRPr="00605DDA" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="8198"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Los </w:t>
+      </w:r>
+      <w:r w:rsidR="00745B1C" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rofesores </w:t>
+      </w:r>
+      <w:r w:rsidR="00745B1C" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>inculados no t</w:t>
+      </w:r>
+      <w:r w:rsidR="00851838" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="0071425A" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>enen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ninguna relación contractual ni estatutaria con la UAB y colaboran </w:t>
+      </w:r>
+      <w:r w:rsidR="00587A74" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">con esta </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de manera desinteresada en la impartición de docencia correspondiente a titulaciones de la UAB, de acuerdo con las condiciones establecidas por los departamentos que los hayan propuesto, que constan en este convenio. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C8608C9" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00605DDA" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="8198"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D0C0D97" w14:textId="29BD1E35" w:rsidR="005C743D" w:rsidRPr="00605DDA" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="8198"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25D35">
-[...93 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="00745B1C" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...20 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Los </w:t>
+      </w:r>
+      <w:r w:rsidR="00745B1C" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="00587A74" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>rofesores</w:t>
+      </w:r>
+      <w:r w:rsidR="00745B1C" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vinculados deben acreditar </w:t>
+      </w:r>
+      <w:r w:rsidR="0071425A" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">que </w:t>
+      </w:r>
+      <w:r w:rsidR="00851838" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>están</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en situación de alta en la Seguridad Social, y en caso </w:t>
+      </w:r>
+      <w:r w:rsidR="0071425A" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>de que</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> procedan del extranjero y no est</w:t>
+      </w:r>
+      <w:r w:rsidR="00587A74" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>én</w:t>
+      </w:r>
+      <w:r w:rsidR="0071425A" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en situación de alta</w:t>
+      </w:r>
+      <w:r w:rsidR="00E30BBA" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>, deben tener una póliza de asistencia sanitaria y de accidentes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12723C64" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00605DDA" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="8198"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BC42937" w14:textId="52759198" w:rsidR="0028230D" w:rsidRPr="00605DDA" w:rsidRDefault="0028230D" w:rsidP="0028230D">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>ATENCIÓN: HASTA 3 COLABORADORES</w:t>
+      </w:r>
+      <w:r w:rsidR="00606C0A" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> DOCENTES</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, EL CONTENIDO DE LA CLÁUSULA </w:t>
+      </w:r>
+      <w:r w:rsidR="00606C0A" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>QUINTA</w:t>
+      </w:r>
+      <w:r w:rsidR="00B26382" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> DEBE QUEDAR INCLUIDO EN </w:t>
+      </w:r>
+      <w:r w:rsidR="00606C0A" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>DICHA</w:t>
+      </w:r>
+      <w:r w:rsidR="00B26382" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CLÁUSULA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F6E006B" w14:textId="47942880" w:rsidR="0028230D" w:rsidRPr="00605DDA" w:rsidRDefault="0028230D" w:rsidP="0028230D">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>A PARTIR DE 4 COLABORADORES DOCENTES</w:t>
+      </w:r>
+      <w:r w:rsidR="0071425A" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005813D0" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>SE DEBE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> RELLENAR EL ANEXO QUE APARECE A CONTINUACIÓN DEL TEXTO PRINCIPAL DEL CONVENIO.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A12CFC2" w14:textId="33F363FD" w:rsidR="0028230D" w:rsidRPr="00605DDA" w:rsidRDefault="0028230D" w:rsidP="0028230D">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="004709CE" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Este </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>texto en rojo es de carácter informativo, no debe quedar incluido en la propuesta de convenio)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11D11B29" w14:textId="77777777" w:rsidR="006D2440" w:rsidRPr="00605DDA" w:rsidRDefault="006D2440" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="8198"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43837656" w14:textId="10072656" w:rsidR="00582E5A" w:rsidRPr="00605DDA" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="8198"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Quinta</w:t>
+      </w:r>
+      <w:r w:rsidR="00745B1C" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="255F88F3" w14:textId="77777777" w:rsidR="00582E5A" w:rsidRPr="00605DDA" w:rsidRDefault="00582E5A" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="8198"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D15A599" w14:textId="04D6D9D3" w:rsidR="005C743D" w:rsidRPr="00605DDA" w:rsidRDefault="008B43A1" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="8198"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La persona o personas </w:t>
+      </w:r>
+      <w:r w:rsidR="005C743D" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>siguientes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="005C743D" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> profesionales de [nombre de la institución/empresa]</w:t>
+      </w:r>
+      <w:r w:rsidR="00830A13" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="0071425A" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>recibirán el</w:t>
+      </w:r>
+      <w:r w:rsidR="005C743D" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005813D0" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>nombramiento</w:t>
+      </w:r>
+      <w:r w:rsidR="005C743D" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0071425A" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">como </w:t>
+      </w:r>
+      <w:r w:rsidR="00745B1C" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="005C743D" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>rofe</w:t>
+      </w:r>
+      <w:r w:rsidR="005813D0" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="005C743D" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidR="0071425A" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="005813D0" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r w:rsidR="001346F0" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00745B1C" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidR="001346F0" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>inculado del Departamento de [xxxxxxx]</w:t>
+      </w:r>
+      <w:r w:rsidR="005C743D" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la </w:t>
+      </w:r>
+      <w:r w:rsidR="007D31F0" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Universitat Autònoma </w:t>
+      </w:r>
+      <w:r w:rsidR="005C743D" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de Barcelona, de acuerdo con lo previsto en el Reglamento de </w:t>
+      </w:r>
+      <w:r w:rsidR="0071425A" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="005C743D" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ersonal </w:t>
+      </w:r>
+      <w:r w:rsidR="0071425A" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="005C743D" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>cadémico de la UAB:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="227EB7D3" w14:textId="77777777" w:rsidR="002F113C" w:rsidRPr="00605DDA" w:rsidRDefault="002F113C" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="8198"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="725ED9F0" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00605DDA" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D8DC99A" w14:textId="4188BD8E" w:rsidR="00C96601" w:rsidRPr="00605DDA" w:rsidRDefault="00C96601" w:rsidP="00C96601">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Profesor</w:t>
+      </w:r>
+      <w:r w:rsidR="00830A13" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o profesor</w:t>
+      </w:r>
+      <w:r w:rsidR="00E73F6F" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>: xxxxxxxxxxxxxxxxx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="337BE0CD" w14:textId="51936DC7" w:rsidR="00C96601" w:rsidRPr="00605DDA" w:rsidRDefault="00C96601" w:rsidP="00C96601">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>DNI/</w:t>
+      </w:r>
+      <w:r w:rsidR="00830A13" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="00127C9B" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC316B" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">saporte: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">xxxxxxxxxxxxxxxxx </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A903D7D" w14:textId="443D1981" w:rsidR="00A049FB" w:rsidRPr="00605DDA" w:rsidRDefault="00A049FB" w:rsidP="00C96601">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Nacionalidad:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="326BF9BB" w14:textId="0A7A2DC2" w:rsidR="00C96601" w:rsidRPr="00605DDA" w:rsidRDefault="00C96601" w:rsidP="00C96601">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Categoría </w:t>
+      </w:r>
+      <w:r w:rsidR="00745B1C" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>rofesional: xxxxxxxxxxxxxxxxx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73584BEE" w14:textId="08DD9DCD" w:rsidR="00C96601" w:rsidRPr="00605DDA" w:rsidRDefault="00C96601" w:rsidP="00C96601">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Núm. de afiliación a la SS/</w:t>
+      </w:r>
+      <w:r w:rsidR="00127C9B" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>úm. póliza seguros: xxxxxxxxxxxxxxxxxxxxxxx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D65D0DD" w14:textId="77777777" w:rsidR="00C96601" w:rsidRPr="00605DDA" w:rsidRDefault="00C96601" w:rsidP="00C96601">
+      <w:pPr>
+        <w:pStyle w:val="HTMLambformatprevi"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Titulación: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="660A7B3C" w14:textId="0B839ED3" w:rsidR="00C96601" w:rsidRPr="00605DDA" w:rsidRDefault="00C96601" w:rsidP="00C96601">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Programa en el </w:t>
+      </w:r>
+      <w:r w:rsidR="00127C9B" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>cual</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> impartirá el curso</w:t>
+      </w:r>
+      <w:r w:rsidR="00127C9B" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> xxxxxxxxxxxxxxxxxxxxxxxxx </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B269B8B" w14:textId="77777777" w:rsidR="00C96601" w:rsidRPr="00605DDA" w:rsidRDefault="00C96601" w:rsidP="00C96601">
+      <w:pPr>
+        <w:pStyle w:val="HTMLambformatprevi"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Asignatura: xxxxxxxxxxxxxxxxxxxx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5329E8CE" w14:textId="77777777" w:rsidR="00C96601" w:rsidRPr="00605DDA" w:rsidRDefault="00C96601" w:rsidP="00C96601">
+      <w:pPr>
+        <w:pStyle w:val="HTMLambformatprevi"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Duración:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09D5015A" w14:textId="77777777" w:rsidR="00C96601" w:rsidRPr="00605DDA" w:rsidRDefault="00C96601" w:rsidP="00C96601">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Horas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BA19D5B" w14:textId="77777777" w:rsidR="00C96601" w:rsidRPr="00605DDA" w:rsidRDefault="00C96601" w:rsidP="00C96601">
+      <w:pPr>
+        <w:pStyle w:val="HTMLambformatprevi"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Esta asignatura ha sido programada por [el/la profesor/a xxxxx] en colaboración con [el/la profesor/a xxxx, catedrático/titular/etc.] y especialista en xxxxx.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="537C1960" w14:textId="121E86BA" w:rsidR="00F851EA" w:rsidRPr="00605DDA" w:rsidRDefault="00F851EA" w:rsidP="00C96601">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AE65B4E" w14:textId="2F8E081D" w:rsidR="001346F0" w:rsidRPr="00605DDA" w:rsidRDefault="001346F0" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00783C1A" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>tc.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52499A99" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00605DDA" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CBCC28F" w14:textId="76D9FD39" w:rsidR="00582E5A" w:rsidRPr="00605DDA" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="8198"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Sexta</w:t>
+      </w:r>
+      <w:r w:rsidR="00745B1C" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2080E621" w14:textId="77777777" w:rsidR="00DD3589" w:rsidRPr="00605DDA" w:rsidRDefault="00DD3589" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="8198"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C095556" w14:textId="351FA140" w:rsidR="00D50E7A" w:rsidRPr="00605DDA" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="8198"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Este convenio </w:t>
+      </w:r>
+      <w:r w:rsidR="00496D92" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>es</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vigente durante el curso</w:t>
+      </w:r>
+      <w:r w:rsidR="002E56FA" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o los cursos </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">académicos </w:t>
+      </w:r>
+      <w:r w:rsidR="001346F0" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>202X-202X.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A478CE5" w14:textId="77777777" w:rsidR="004709CE" w:rsidRPr="00605DDA" w:rsidRDefault="00D50E7A" w:rsidP="00457D49">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Art. 139.2 RPA: </w:t>
+      </w:r>
+      <w:r w:rsidR="004709CE" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a duración mínima del nombramiento </w:t>
+      </w:r>
+      <w:r w:rsidR="00745B1C" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">es </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de un semestre académico y la máxima de tres años </w:t>
+      </w:r>
+      <w:r w:rsidR="0022798C" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>—</w:t>
+      </w:r>
+      <w:r w:rsidR="0015650A" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>3 cursos académicos</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk58857474"/>
+      <w:r w:rsidR="0022798C" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>—</w:t>
+      </w:r>
+      <w:r w:rsidR="005443CB" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>, excepto p</w:t>
+      </w:r>
+      <w:r w:rsidR="004709CE" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="005443CB" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="004709CE" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="005443CB" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> convenios de duración inferior. En este caso la duración del nombramiento no p</w:t>
+      </w:r>
+      <w:r w:rsidR="004709CE" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>uede</w:t>
+      </w:r>
+      <w:r w:rsidR="005443CB" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> superar la del convenio). </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="2474A076" w14:textId="1DC1AE47" w:rsidR="00E52E6B" w:rsidRPr="00605DDA" w:rsidRDefault="00E52E6B" w:rsidP="00457D49">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Y, en prueba de conformidad y aceptación, las partes firman el presente electrónicamente, el cual tendrá efecto a partir de la última de las firmas de los legales representantes de las partes.</w:t>
-[...76 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:t>(Este texto en rojo es de carácter informativo, no debe quedar incluido en la propuesta de convenio)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="293CA08A" w14:textId="77777777" w:rsidR="00E52E6B" w:rsidRPr="00605DDA" w:rsidRDefault="00E52E6B" w:rsidP="00E52E6B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="8198"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D1B7372" w14:textId="15E7A786" w:rsidR="005443CB" w:rsidRPr="00605DDA" w:rsidRDefault="005443CB" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="8198"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0128C6E4" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00605DDA" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1462D094" w14:textId="308676E8" w:rsidR="00582E5A" w:rsidRPr="00605DDA" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Séptima</w:t>
+      </w:r>
+      <w:r w:rsidR="00745B1C" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DE876A4" w14:textId="77777777" w:rsidR="00DD3589" w:rsidRPr="00605DDA" w:rsidRDefault="00DD3589" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51E0F8B9" w14:textId="74C1EB98" w:rsidR="000B41BE" w:rsidRPr="00605DDA" w:rsidRDefault="000B41BE" w:rsidP="000B41BE">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Este convenio se puede resolver por las causas</w:t>
+      </w:r>
+      <w:r w:rsidR="00745B1C" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> siguientes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EB29FBB" w14:textId="77777777" w:rsidR="000B41BE" w:rsidRPr="00605DDA" w:rsidRDefault="000B41BE" w:rsidP="000B41BE">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65A6B08F" w14:textId="77777777" w:rsidR="000B41BE" w:rsidRPr="00605DDA" w:rsidRDefault="000B41BE" w:rsidP="000B41BE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>El transcurso del plazo de vigencia sin prórroga acordada.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46D03FCE" w14:textId="77777777" w:rsidR="000B41BE" w:rsidRPr="00605DDA" w:rsidRDefault="000B41BE" w:rsidP="000B41BE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Mutuo acuerdo entre las partes que lo suscriben, manifestado por escrito.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E2CA438" w14:textId="77777777" w:rsidR="000B41BE" w:rsidRPr="00605DDA" w:rsidRDefault="000B41BE" w:rsidP="000B41BE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Imposibilidad legal o material sobrevenida para cumplir el objeto del convenio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51A4BEC7" w14:textId="77777777" w:rsidR="000B41BE" w:rsidRPr="00605DDA" w:rsidRDefault="000B41BE" w:rsidP="000B41BE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>El incumplimiento por una de las partes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3837A83E" w14:textId="77777777" w:rsidR="000B41BE" w:rsidRPr="00605DDA" w:rsidRDefault="000B41BE" w:rsidP="000B41BE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Cualquier otra causa general establecida en la legislación vigente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="715642DE" w14:textId="77777777" w:rsidR="00A050A4" w:rsidRPr="00605DDA" w:rsidRDefault="00A050A4" w:rsidP="00A050A4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0757B3DB" w14:textId="528FD698" w:rsidR="00A050A4" w:rsidRPr="00605DDA" w:rsidRDefault="00A050A4" w:rsidP="00A050A4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En el supuesto de extinción del convenio, las acciones concretas concertadas al amparo de los convenios específicos </w:t>
+      </w:r>
+      <w:r w:rsidR="00D70D5F" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00636E55" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00D70D5F" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00745B1C" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>continuarán</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> desarrollando en la forma, condiciones y plazos pactados hasta su total cumplimiento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71D8D044" w14:textId="77777777" w:rsidR="00CF36E2" w:rsidRPr="00605DDA" w:rsidRDefault="00CF36E2" w:rsidP="00CF36E2">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03D08B5D" w14:textId="0D6CF2E8" w:rsidR="000B41BE" w:rsidRPr="00605DDA" w:rsidRDefault="000B41BE" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Octava</w:t>
+      </w:r>
+      <w:r w:rsidR="00745B1C" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1967121D" w14:textId="77777777" w:rsidR="00CF36E2" w:rsidRPr="00605DDA" w:rsidRDefault="00CF36E2" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A1C2B63" w14:textId="0FF82DA0" w:rsidR="005C743D" w:rsidRPr="00605DDA" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Este convenio tiene naturaleza administrativa y en su interpretación y desarrollo rige el ordenamiento jurídico administrativo. Las cuestiones litigiosas que surjan durante su vigencia y que no se hayan podido resolver de mutuo acuerdo deben someterse a la jurisdicción contencioso-administrativa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F740ED0" w14:textId="77777777" w:rsidR="00A61461" w:rsidRPr="00605DDA" w:rsidRDefault="00A61461" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17C573A4" w14:textId="77777777" w:rsidR="00A61461" w:rsidRPr="00605DDA" w:rsidRDefault="00A61461" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35B940D5" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00605DDA" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8198"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54317CC1" w14:textId="0E405116" w:rsidR="005C743D" w:rsidRPr="00605DDA" w:rsidRDefault="000F3A79" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Y, en prueba de conformidad y aceptación, las partes firman el presente electrónicamente</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC0E5F" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> el cual tendrá efecto a partir de la última de las firmas de los representantes </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC0E5F" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">legales </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>de las partes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="098BC8AA" w14:textId="7A7D6E68" w:rsidR="005C743D" w:rsidRPr="00605DDA" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EA91031" w14:textId="5A980693" w:rsidR="006D6D29" w:rsidRPr="00605DDA" w:rsidRDefault="006D6D29" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15411C82" w14:textId="77777777" w:rsidR="006D6D29" w:rsidRPr="00605DDA" w:rsidRDefault="006D6D29" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03E746E9" w14:textId="77777777" w:rsidR="006D6D29" w:rsidRPr="00605DDA" w:rsidRDefault="006D6D29" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="529DDF59" w14:textId="010528F8" w:rsidR="005C743D" w:rsidRPr="00605DDA" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">Por la </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...25 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="007D31F0" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Universitat Autònoma </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de Barcelona </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00D17A29" w:rsidRPr="00B25D35">
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Por</w:t>
-[...79 lines deleted...]
-    <w:p w14:paraId="11D25992" w14:textId="77777777" w:rsidR="00F272D4" w:rsidRPr="00B25D35" w:rsidRDefault="00F272D4" w:rsidP="00922D57">
+        <w:t xml:space="preserve">Por </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>xxxxxxxxxxxxxxxxxxxxxx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D8E3F03" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00605DDA" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25141C3A" w14:textId="148F5337" w:rsidR="005C743D" w:rsidRPr="00605DDA" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59782F15" w14:textId="77777777" w:rsidR="00915A79" w:rsidRPr="00605DDA" w:rsidRDefault="00915A79" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F8B9126" w14:textId="621B8133" w:rsidR="005C743D" w:rsidRPr="00605DDA" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54386BDA" w14:textId="77777777" w:rsidR="006D6D29" w:rsidRPr="00605DDA" w:rsidRDefault="006D6D29" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="784C1B7E" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00605DDA" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8198"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...46 lines deleted...]
-    <w:p w14:paraId="4DC2FEDE" w14:textId="4D36B8C7" w:rsidR="00F272D4" w:rsidRPr="00B25D35" w:rsidRDefault="00F272D4" w:rsidP="00922D57">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AC7B5EC" w14:textId="4220B8A5" w:rsidR="005C743D" w:rsidRPr="00605DDA" w:rsidRDefault="001B4172" w:rsidP="00431D7B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8198"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...10 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Francisco Javier Lafuente Sancho</w:t>
+      </w:r>
+      <w:r w:rsidR="005C743D" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005C743D" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00335B0A" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r w:rsidR="005C743D" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>xxxxxxxxxxxxxxxxxxxxxxx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CF6E552" w14:textId="77777777" w:rsidR="00086DA2" w:rsidRPr="00605DDA" w:rsidRDefault="00397B4F" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Rector</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B25D35">
-[...3 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="001B4172" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B25D35">
-[...3 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="00F851EA" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B25D35">
-[...3 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="00F851EA" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B25D35">
-[...3 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="00F851EA" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00B25D35">
-[...4 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="00F851EA" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F851EA" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001346F0" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00335B0A" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="00B0F0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001346F0" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Cargo</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="475B8BD9" w14:textId="1E10F0B5" w:rsidR="00B07C19" w:rsidRPr="00B25D35" w:rsidRDefault="00B07C19" w:rsidP="00922D57">
+    <w:p w14:paraId="710CB782" w14:textId="77777777" w:rsidR="00086DA2" w:rsidRPr="00605DDA" w:rsidRDefault="00086DA2" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A9AF007" w14:textId="168ACA43" w:rsidR="00621B87" w:rsidRPr="00605DDA" w:rsidRDefault="00621B87" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="772BB91B" w14:textId="7B9218F0" w:rsidR="00FB5B1F" w:rsidRPr="00605DDA" w:rsidRDefault="00FB5B1F" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="OLE_LINK1"/>
+      <w:bookmarkStart w:id="2" w:name="OLE_LINK2"/>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">ATENCIÓN: EL ANEXO SE </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC0E5F" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>DEBE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> RELLENAR S</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC0E5F" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>LO P</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC0E5F" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC0E5F" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CONVENIOS A PARTIR DE 4 COLABORADORES DOCENTES. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DF9CD64" w14:textId="358DC782" w:rsidR="00455790" w:rsidRPr="00605DDA" w:rsidRDefault="00455790" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>HASTA 3 COLABORADORES, EL CONTENIDO DE ESTE ANEXO DEBE QUEDAR INCLUIDO EN LA CLÁUSULA QUINTA</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC0E5F" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E6080CA" w14:textId="0812E576" w:rsidR="00E628FB" w:rsidRPr="00605DDA" w:rsidRDefault="00E628FB" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC0E5F" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Este </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>texto en rojo es de carácter informativo, no debe quedar incluido en la propuesta de convenio)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5834DEBB" w14:textId="77777777" w:rsidR="00FB5B1F" w:rsidRPr="00605DDA" w:rsidRDefault="00FB5B1F" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24F73FD2" w14:textId="57F99AC2" w:rsidR="00621B87" w:rsidRPr="00605DDA" w:rsidRDefault="00621B87" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="00B0F0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ANEXO AL </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CONVENIO DE COLABORACIÓN DOCENTE ENTRE LA </w:t>
+      </w:r>
+      <w:r w:rsidR="007D31F0" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNIVERSITAT AUTÒNOMA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DE BARCELONA Y </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>XXXXXXXXXXXXXXXXXXXXXXXXX</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C5817C2" w14:textId="77777777" w:rsidR="00621B87" w:rsidRPr="00605DDA" w:rsidRDefault="00621B87" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A94375C" w14:textId="77777777" w:rsidR="00621B87" w:rsidRPr="00605DDA" w:rsidRDefault="00621B87" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="431C7BA5" w14:textId="77777777" w:rsidR="00621B87" w:rsidRPr="00605DDA" w:rsidRDefault="00621B87" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36C03DC3" w14:textId="77777777" w:rsidR="00621B87" w:rsidRPr="00605DDA" w:rsidRDefault="00621B87" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="080E2CFF" w14:textId="6134E064" w:rsidR="00621B87" w:rsidRPr="00605DDA" w:rsidRDefault="00621B87" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Profesor</w:t>
+      </w:r>
+      <w:r w:rsidR="00830A13" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o profesor</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC0E5F" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>: xxxxxxxxxxxxxxxxx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22E0ED3C" w14:textId="72B84274" w:rsidR="00621B87" w:rsidRPr="00605DDA" w:rsidRDefault="00621B87" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>DNI</w:t>
+      </w:r>
+      <w:r w:rsidR="00830A13" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>/pasaporte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">xxxxxxxxxxxxxxxxx </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29F9CBEC" w14:textId="77777777" w:rsidR="00621B87" w:rsidRPr="00605DDA" w:rsidRDefault="00621B87" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:pStyle w:val="HTMLambformatprevi"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Titulación: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F10EE41" w14:textId="2A786420" w:rsidR="00621B87" w:rsidRPr="00605DDA" w:rsidRDefault="00DB6D30" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Programa en el </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC0E5F" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>cual</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> impartirá el curso</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC0E5F" w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> xxxxxxxxxxxxxxxxxxxxxxxxx </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7791256D" w14:textId="77777777" w:rsidR="00621B87" w:rsidRPr="00605DDA" w:rsidRDefault="00621B87" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:pStyle w:val="HTMLambformatprevi"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Asignatura: xxxxxxxxxxxxxxxxxxxx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1655C382" w14:textId="77777777" w:rsidR="00621B87" w:rsidRPr="00605DDA" w:rsidRDefault="004713BF" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:pStyle w:val="HTMLambformatprevi"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Duración:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7339FDE8" w14:textId="77777777" w:rsidR="00621B87" w:rsidRPr="00605DDA" w:rsidRDefault="004713BF" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Horas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12CEA984" w14:textId="77777777" w:rsidR="00621B87" w:rsidRPr="00605DDA" w:rsidRDefault="00621B87" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:pStyle w:val="HTMLambformatprevi"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D49E6BA" w14:textId="77777777" w:rsidR="004713BF" w:rsidRPr="00605DDA" w:rsidRDefault="004713BF" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:pStyle w:val="HTMLambformatprevi"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Esta asignatura ha sido programada por [el/la profesor/a xxxxx] en colaboración con [el/la profesor/a xxxx, catedrático/titular/etc.] y especialista en xxxxx.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="372522C5" w14:textId="77777777" w:rsidR="00621B87" w:rsidRPr="00605DDA" w:rsidRDefault="00621B87" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:pStyle w:val="HTMLambformatprevi"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26B3B80F" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00605DDA" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8198"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...90 lines deleted...]
-    <w:p w14:paraId="25B1967E" w14:textId="51CDC5F9" w:rsidR="009F0D2B" w:rsidRPr="00B25D35" w:rsidRDefault="009F0D2B" w:rsidP="009F0D2B">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57A8DEC8" w14:textId="77777777" w:rsidR="004713BF" w:rsidRPr="00605DDA" w:rsidRDefault="004713BF" w:rsidP="00431D7B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
-[...22 lines deleted...]
-    <w:p w14:paraId="28E730C6" w14:textId="6CEA0C3A" w:rsidR="009F0D2B" w:rsidRPr="00B25D35" w:rsidRDefault="009F0D2B" w:rsidP="009F0D2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67B3B18A" w14:textId="77777777" w:rsidR="00AC0E5F" w:rsidRPr="00605DDA" w:rsidRDefault="00AC0E5F" w:rsidP="00AC0E5F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
-[...21 lines deleted...]
-    <w:p w14:paraId="4846DCF8" w14:textId="13D82062" w:rsidR="009F0D2B" w:rsidRPr="00B25D35" w:rsidRDefault="009F0D2B" w:rsidP="009F0D2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Profesor o profesora: xxxxxxxxxxxxxxxxx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73AEEB73" w14:textId="77777777" w:rsidR="00AC0E5F" w:rsidRPr="00605DDA" w:rsidRDefault="00AC0E5F" w:rsidP="00AC0E5F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
-[...143 lines deleted...]
-    <w:p w14:paraId="5C4F5D9F" w14:textId="77777777" w:rsidR="00284DC3" w:rsidRPr="00B25D35" w:rsidRDefault="00284DC3" w:rsidP="00922D57">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DNI/pasaporte: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">xxxxxxxxxxxxxxxxx </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="188B7F55" w14:textId="77777777" w:rsidR="00AC0E5F" w:rsidRPr="00605DDA" w:rsidRDefault="00AC0E5F" w:rsidP="00AC0E5F">
+      <w:pPr>
+        <w:pStyle w:val="HTMLambformatprevi"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Titulación: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AA0B0BA" w14:textId="77777777" w:rsidR="00AC0E5F" w:rsidRPr="00605DDA" w:rsidRDefault="00AC0E5F" w:rsidP="00AC0E5F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...64 lines deleted...]
-    <w:p w14:paraId="5DD5E6D9" w14:textId="77777777" w:rsidR="00284DC3" w:rsidRPr="00B25D35" w:rsidRDefault="00284DC3" w:rsidP="00922D57">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Programa en el cual impartirá el curso: xxxxxxxxxxxxxxxxxxxxxxxxx </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41A8A909" w14:textId="77777777" w:rsidR="00AC0E5F" w:rsidRPr="00605DDA" w:rsidRDefault="00AC0E5F" w:rsidP="00AC0E5F">
       <w:pPr>
         <w:pStyle w:val="HTMLambformatprevi"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...72 lines deleted...]
-    <w:p w14:paraId="6C37E768" w14:textId="77777777" w:rsidR="00284DC3" w:rsidRPr="00B25D35" w:rsidRDefault="00284DC3" w:rsidP="00922D57">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Asignatura: xxxxxxxxxxxxxxxxxxxx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E699376" w14:textId="77777777" w:rsidR="00AC0E5F" w:rsidRPr="00605DDA" w:rsidRDefault="00AC0E5F" w:rsidP="00AC0E5F">
       <w:pPr>
         <w:pStyle w:val="HTMLambformatprevi"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...23 lines deleted...]
-    <w:p w14:paraId="37B57A17" w14:textId="77777777" w:rsidR="00284DC3" w:rsidRPr="00B25D35" w:rsidRDefault="00284DC3" w:rsidP="00922D57">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Duración:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="334B03DD" w14:textId="77777777" w:rsidR="00AC0E5F" w:rsidRPr="00605DDA" w:rsidRDefault="00AC0E5F" w:rsidP="00AC0E5F">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Horas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="789A1344" w14:textId="77777777" w:rsidR="004713BF" w:rsidRPr="00605DDA" w:rsidRDefault="004713BF" w:rsidP="00431D7B">
       <w:pPr>
         <w:pStyle w:val="HTMLambformatprevi"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...45 lines deleted...]
-    <w:p w14:paraId="180B37C3" w14:textId="77777777" w:rsidR="00284DC3" w:rsidRPr="00B25D35" w:rsidRDefault="00284DC3" w:rsidP="00922D57">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49E21CED" w14:textId="77777777" w:rsidR="004713BF" w:rsidRPr="00605DDA" w:rsidRDefault="004713BF" w:rsidP="00431D7B">
       <w:pPr>
         <w:pStyle w:val="HTMLambformatprevi"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...202 lines deleted...]
-    <w:p w14:paraId="27A262CC" w14:textId="77777777" w:rsidR="00284DC3" w:rsidRPr="00B25D35" w:rsidRDefault="00284DC3" w:rsidP="00922D57">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Esta asignatura ha sido programada por [el/la profesor/a xxxxx] en colaboración con [el/la profesor/a xxxx, catedrático/titular/etc.] y especialista en xxxxx.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="027C8871" w14:textId="77777777" w:rsidR="00680F70" w:rsidRPr="00605DDA" w:rsidRDefault="00680F70" w:rsidP="00431D7B">
       <w:pPr>
         <w:pStyle w:val="HTMLambformatprevi"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...72 lines deleted...]
-    <w:p w14:paraId="08BDFA75" w14:textId="77777777" w:rsidR="00284DC3" w:rsidRPr="00B25D35" w:rsidRDefault="00284DC3" w:rsidP="00922D57">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E8B1071" w14:textId="77777777" w:rsidR="004713BF" w:rsidRPr="00605DDA" w:rsidRDefault="004713BF" w:rsidP="00431D7B">
       <w:pPr>
         <w:pStyle w:val="HTMLambformatprevi"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...23 lines deleted...]
-    <w:p w14:paraId="7B3E1EFC" w14:textId="77777777" w:rsidR="00284DC3" w:rsidRPr="00B25D35" w:rsidRDefault="00284DC3" w:rsidP="00922D57">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3802C480" w14:textId="272CC3EB" w:rsidR="00170F56" w:rsidRPr="00605DDA" w:rsidRDefault="0059578C" w:rsidP="00431D7B">
       <w:pPr>
         <w:pStyle w:val="HTMLambformatprevi"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...292 lines deleted...]
-      <w:headerReference w:type="default" r:id="rId10"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605DDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00170F56" w:rsidRPr="00605DDA" w:rsidSect="00EA67B3">
+      <w:headerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="313485B9" w14:textId="77777777" w:rsidR="0018310A" w:rsidRDefault="0018310A" w:rsidP="00D12E55">
+    <w:p w14:paraId="1A8187CA" w14:textId="77777777" w:rsidR="00680795" w:rsidRDefault="00680795" w:rsidP="005C743D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1D822648" w14:textId="77777777" w:rsidR="0018310A" w:rsidRDefault="0018310A" w:rsidP="00D12E55">
+    <w:p w14:paraId="03346964" w14:textId="77777777" w:rsidR="00680795" w:rsidRDefault="00680795" w:rsidP="005C743D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2A6057ED" w14:textId="77777777" w:rsidR="00DC4BEC" w:rsidRPr="00DC4BEC" w:rsidRDefault="00DC4BEC">
-[...2 lines deleted...]
-      <w:jc w:val="center"/>
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="-813791010"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-    </w:pPr>
-[...42 lines deleted...]
-  <w:p w14:paraId="4D19E0BC" w14:textId="77777777" w:rsidR="00DC4BEC" w:rsidRDefault="00DC4BEC">
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="2BBCF23A" w14:textId="12B221C9" w:rsidR="001346F0" w:rsidRPr="001346F0" w:rsidRDefault="001346F0">
+        <w:pPr>
+          <w:pStyle w:val="Peu"/>
+          <w:jc w:val="center"/>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r w:rsidRPr="001346F0">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="001346F0">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="001346F0">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="0059578C">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:noProof/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r w:rsidRPr="001346F0">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="0AA565B4" w14:textId="77777777" w:rsidR="001346F0" w:rsidRDefault="001346F0">
     <w:pPr>
       <w:pStyle w:val="Peu"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="057682EC" w14:textId="77777777" w:rsidR="0018310A" w:rsidRDefault="0018310A" w:rsidP="00D12E55">
+    <w:p w14:paraId="09B52544" w14:textId="77777777" w:rsidR="00680795" w:rsidRDefault="00680795" w:rsidP="005C743D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="65FA128F" w14:textId="77777777" w:rsidR="0018310A" w:rsidRDefault="0018310A" w:rsidP="00D12E55">
+    <w:p w14:paraId="5190774F" w14:textId="77777777" w:rsidR="00680795" w:rsidRDefault="00680795" w:rsidP="005C743D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2B1CE313" w14:textId="77777777" w:rsidR="00DA00CE" w:rsidRDefault="00DA00CE">
-[...5 lines deleted...]
-  <w:p w14:paraId="0E401F8E" w14:textId="77777777" w:rsidR="00DA00CE" w:rsidRDefault="00DA00CE">
+  <w:p w14:paraId="06C0595F" w14:textId="77777777" w:rsidR="00DB6D30" w:rsidRDefault="00680795">
     <w:pPr>
       <w:pStyle w:val="Capalera"/>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict w14:anchorId="70AB3EB4">
+        <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
+          <v:formulas>
+            <v:f eqn="sum #0 0 10800"/>
+            <v:f eqn="prod #0 2 1"/>
+            <v:f eqn="sum 21600 0 @1"/>
+            <v:f eqn="sum 0 0 @2"/>
+            <v:f eqn="sum 21600 0 @3"/>
+            <v:f eqn="if @0 @3 0"/>
+            <v:f eqn="if @0 21600 @1"/>
+            <v:f eqn="if @0 0 @2"/>
+            <v:f eqn="if @0 @4 21600"/>
+            <v:f eqn="mid @5 @6"/>
+            <v:f eqn="mid @8 @5"/>
+            <v:f eqn="mid @7 @8"/>
+            <v:f eqn="mid @6 @7"/>
+            <v:f eqn="sum @6 0 @5"/>
+          </v:formulas>
+          <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
+          <v:textpath on="t" fitshape="t"/>
+          <v:handles>
+            <v:h position="#0,bottomRight" xrange="6629,14971"/>
+          </v:handles>
+          <o:lock v:ext="edit" text="t" shapetype="t"/>
+        </v:shapetype>
+        <v:shape id="PowerPlusWaterMarkObject10717844" o:spid="_x0000_s1026" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:490.5pt;height:109pt;rotation:315;z-index:-251654144;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f">
+          <v:fill opacity=".5"/>
+          <v:textpath style="font-family:&quot;Times New Roman&quot;;font-size:1pt" string="esborrany"/>
+          <w10:wrap anchorx="margin" anchory="margin"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2E0E6503" w14:textId="77777777" w:rsidR="00DB6D30" w:rsidRDefault="00680795">
+    <w:pPr>
+      <w:pStyle w:val="Capalera"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict w14:anchorId="749163A4">
+        <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
+          <v:formulas>
+            <v:f eqn="sum #0 0 10800"/>
+            <v:f eqn="prod #0 2 1"/>
+            <v:f eqn="sum 21600 0 @1"/>
+            <v:f eqn="sum 0 0 @2"/>
+            <v:f eqn="sum 21600 0 @3"/>
+            <v:f eqn="if @0 @3 0"/>
+            <v:f eqn="if @0 21600 @1"/>
+            <v:f eqn="if @0 0 @2"/>
+            <v:f eqn="if @0 @4 21600"/>
+            <v:f eqn="mid @5 @6"/>
+            <v:f eqn="mid @8 @5"/>
+            <v:f eqn="mid @7 @8"/>
+            <v:f eqn="mid @6 @7"/>
+            <v:f eqn="sum @6 0 @5"/>
+          </v:formulas>
+          <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
+          <v:textpath on="t" fitshape="t"/>
+          <v:handles>
+            <v:h position="#0,bottomRight" xrange="6629,14971"/>
+          </v:handles>
+          <o:lock v:ext="edit" text="t" shapetype="t"/>
+        </v:shapetype>
+        <v:shape id="PowerPlusWaterMarkObject10717843" o:spid="_x0000_s1025" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:490.5pt;height:109pt;rotation:315;z-index:-251656192;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f">
+          <v:fill opacity=".5"/>
+          <v:textpath style="font-family:&quot;Times New Roman&quot;;font-size:1pt" string="esborrany"/>
+          <w10:wrap anchorx="margin" anchory="margin"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="258A6831"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="0B18128E">
+    <w:nsid w:val="02D27365"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6D92F092"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="upperRoman"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="720"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
-      <w:lvlJc w:val="right"/>
-[...1 lines deleted...]
-        <w:ind w:left="2160" w:hanging="180"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0C0A000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0C0A0019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0C0A001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%6."/>
-      <w:lvlJc w:val="right"/>
-[...1 lines deleted...]
-        <w:ind w:left="4320" w:hanging="180"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0C0A000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
-      <w:lvlJc w:val="right"/>
-[...1 lines deleted...]
-        <w:ind w:left="6480" w:hanging="180"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="333267421">
+  <w:num w:numId="1" w16cid:durableId="1740446801">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="120"/>
-[...1 lines deleted...]
-  <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00D12E55"/>
-[...133 lines deleted...]
-    <w:rsid w:val="00DB3245"/>
+    <w:rsidRoot w:val="005C743D"/>
+    <w:rsid w:val="00003690"/>
+    <w:rsid w:val="00077FCE"/>
+    <w:rsid w:val="00086DA2"/>
+    <w:rsid w:val="00094217"/>
+    <w:rsid w:val="00095D0C"/>
+    <w:rsid w:val="000B41BE"/>
+    <w:rsid w:val="000B6A4C"/>
+    <w:rsid w:val="000E22C3"/>
+    <w:rsid w:val="000E49F1"/>
+    <w:rsid w:val="000F10A1"/>
+    <w:rsid w:val="000F3A79"/>
+    <w:rsid w:val="001213FF"/>
+    <w:rsid w:val="00126DDC"/>
+    <w:rsid w:val="00127C9B"/>
+    <w:rsid w:val="001346F0"/>
+    <w:rsid w:val="00140236"/>
+    <w:rsid w:val="001527D2"/>
+    <w:rsid w:val="0015650A"/>
+    <w:rsid w:val="00165244"/>
+    <w:rsid w:val="00170F56"/>
+    <w:rsid w:val="001B4172"/>
+    <w:rsid w:val="001C4BBF"/>
+    <w:rsid w:val="00207811"/>
+    <w:rsid w:val="00217001"/>
+    <w:rsid w:val="002203A0"/>
+    <w:rsid w:val="0022798C"/>
+    <w:rsid w:val="00261E44"/>
+    <w:rsid w:val="002660DD"/>
+    <w:rsid w:val="0028230D"/>
+    <w:rsid w:val="002836B4"/>
+    <w:rsid w:val="00291155"/>
+    <w:rsid w:val="0029669D"/>
+    <w:rsid w:val="002A4ED2"/>
+    <w:rsid w:val="002A663B"/>
+    <w:rsid w:val="002B74F7"/>
+    <w:rsid w:val="002E2378"/>
+    <w:rsid w:val="002E56FA"/>
+    <w:rsid w:val="002F113C"/>
+    <w:rsid w:val="00325F18"/>
+    <w:rsid w:val="00330614"/>
+    <w:rsid w:val="00335B0A"/>
+    <w:rsid w:val="00335DAE"/>
+    <w:rsid w:val="0034174E"/>
+    <w:rsid w:val="003568CC"/>
+    <w:rsid w:val="00370F10"/>
+    <w:rsid w:val="003870B1"/>
+    <w:rsid w:val="0039659E"/>
+    <w:rsid w:val="00397B4F"/>
+    <w:rsid w:val="003C1046"/>
+    <w:rsid w:val="003C3B75"/>
+    <w:rsid w:val="00411DD4"/>
+    <w:rsid w:val="00417456"/>
+    <w:rsid w:val="00431D7B"/>
+    <w:rsid w:val="00455790"/>
+    <w:rsid w:val="00457206"/>
+    <w:rsid w:val="00457D49"/>
+    <w:rsid w:val="00462E51"/>
+    <w:rsid w:val="004709CE"/>
+    <w:rsid w:val="004713BF"/>
+    <w:rsid w:val="00496D92"/>
+    <w:rsid w:val="004A56F7"/>
+    <w:rsid w:val="004B68CD"/>
+    <w:rsid w:val="004B7773"/>
+    <w:rsid w:val="004C5E8F"/>
+    <w:rsid w:val="004E223D"/>
+    <w:rsid w:val="004E519F"/>
+    <w:rsid w:val="005005B6"/>
+    <w:rsid w:val="0051337B"/>
+    <w:rsid w:val="005423D4"/>
+    <w:rsid w:val="005443CB"/>
+    <w:rsid w:val="005601E6"/>
+    <w:rsid w:val="0057563A"/>
+    <w:rsid w:val="005813D0"/>
+    <w:rsid w:val="00582E5A"/>
+    <w:rsid w:val="00587A74"/>
+    <w:rsid w:val="0059578C"/>
+    <w:rsid w:val="005C066E"/>
+    <w:rsid w:val="005C743D"/>
+    <w:rsid w:val="00605DDA"/>
+    <w:rsid w:val="00606C0A"/>
+    <w:rsid w:val="00621B87"/>
+    <w:rsid w:val="00636E55"/>
+    <w:rsid w:val="006602D0"/>
+    <w:rsid w:val="00680795"/>
+    <w:rsid w:val="00680F70"/>
+    <w:rsid w:val="00694987"/>
+    <w:rsid w:val="006A6069"/>
+    <w:rsid w:val="006C298D"/>
+    <w:rsid w:val="006D04B3"/>
+    <w:rsid w:val="006D2440"/>
+    <w:rsid w:val="006D6D29"/>
+    <w:rsid w:val="006E5344"/>
+    <w:rsid w:val="00711FD1"/>
+    <w:rsid w:val="0071425A"/>
+    <w:rsid w:val="00742A98"/>
+    <w:rsid w:val="0074549F"/>
+    <w:rsid w:val="00745B1C"/>
+    <w:rsid w:val="0076540F"/>
+    <w:rsid w:val="00783C1A"/>
+    <w:rsid w:val="007936C9"/>
+    <w:rsid w:val="007B68D5"/>
+    <w:rsid w:val="007C6C38"/>
+    <w:rsid w:val="007D31F0"/>
+    <w:rsid w:val="00815819"/>
+    <w:rsid w:val="0082262A"/>
+    <w:rsid w:val="00825F4A"/>
+    <w:rsid w:val="00830A13"/>
+    <w:rsid w:val="00831461"/>
+    <w:rsid w:val="00851838"/>
+    <w:rsid w:val="00854CF3"/>
+    <w:rsid w:val="008579BC"/>
+    <w:rsid w:val="00874F70"/>
+    <w:rsid w:val="0087609F"/>
+    <w:rsid w:val="008847A5"/>
+    <w:rsid w:val="00893176"/>
+    <w:rsid w:val="008B177E"/>
+    <w:rsid w:val="008B43A1"/>
+    <w:rsid w:val="008B4F4B"/>
+    <w:rsid w:val="009022E7"/>
+    <w:rsid w:val="00915A79"/>
+    <w:rsid w:val="00926855"/>
+    <w:rsid w:val="00964AE4"/>
+    <w:rsid w:val="009B20E0"/>
+    <w:rsid w:val="009E00A4"/>
+    <w:rsid w:val="009E0CB2"/>
+    <w:rsid w:val="00A049FB"/>
+    <w:rsid w:val="00A050A4"/>
+    <w:rsid w:val="00A42FFD"/>
+    <w:rsid w:val="00A43F96"/>
+    <w:rsid w:val="00A61461"/>
+    <w:rsid w:val="00A65B14"/>
+    <w:rsid w:val="00A73CF2"/>
+    <w:rsid w:val="00A93B0C"/>
+    <w:rsid w:val="00AA0D84"/>
+    <w:rsid w:val="00AC0E5F"/>
+    <w:rsid w:val="00B12E4E"/>
+    <w:rsid w:val="00B15BA8"/>
+    <w:rsid w:val="00B26382"/>
+    <w:rsid w:val="00B4025D"/>
+    <w:rsid w:val="00B54389"/>
+    <w:rsid w:val="00B5630F"/>
+    <w:rsid w:val="00B64A37"/>
+    <w:rsid w:val="00B74166"/>
+    <w:rsid w:val="00B87897"/>
+    <w:rsid w:val="00BB3E62"/>
+    <w:rsid w:val="00BC316B"/>
+    <w:rsid w:val="00BE03EC"/>
+    <w:rsid w:val="00C016E2"/>
+    <w:rsid w:val="00C27FC3"/>
+    <w:rsid w:val="00C35077"/>
+    <w:rsid w:val="00C64916"/>
+    <w:rsid w:val="00C82BFA"/>
+    <w:rsid w:val="00C96601"/>
+    <w:rsid w:val="00CD6E24"/>
+    <w:rsid w:val="00CE4789"/>
+    <w:rsid w:val="00CF36E2"/>
+    <w:rsid w:val="00D018D0"/>
+    <w:rsid w:val="00D22312"/>
+    <w:rsid w:val="00D24413"/>
+    <w:rsid w:val="00D328ED"/>
+    <w:rsid w:val="00D50652"/>
+    <w:rsid w:val="00D50E7A"/>
+    <w:rsid w:val="00D70D5F"/>
+    <w:rsid w:val="00D87C08"/>
+    <w:rsid w:val="00D95EE0"/>
     <w:rsid w:val="00DB40FF"/>
-    <w:rsid w:val="00DC4BEC"/>
-[...20 lines deleted...]
-    <w:rsid w:val="636DF057"/>
+    <w:rsid w:val="00DB6D30"/>
+    <w:rsid w:val="00DD3589"/>
+    <w:rsid w:val="00DF067F"/>
+    <w:rsid w:val="00DF7C70"/>
+    <w:rsid w:val="00E21879"/>
+    <w:rsid w:val="00E30BBA"/>
+    <w:rsid w:val="00E504C2"/>
+    <w:rsid w:val="00E50B2F"/>
+    <w:rsid w:val="00E52E6B"/>
+    <w:rsid w:val="00E556DD"/>
+    <w:rsid w:val="00E628FB"/>
+    <w:rsid w:val="00E64845"/>
+    <w:rsid w:val="00E73F6F"/>
+    <w:rsid w:val="00E92323"/>
+    <w:rsid w:val="00E94DAB"/>
+    <w:rsid w:val="00EA67B3"/>
+    <w:rsid w:val="00F30F5D"/>
+    <w:rsid w:val="00F724DA"/>
+    <w:rsid w:val="00F83F64"/>
+    <w:rsid w:val="00F851EA"/>
+    <w:rsid w:val="00F94434"/>
+    <w:rsid w:val="00FA72CB"/>
+    <w:rsid w:val="00FB5B1F"/>
+    <w:rsid w:val="00FB6E75"/>
+    <w:rsid w:val="00FE0261"/>
+    <w:rsid w:val="00FF18D8"/>
+    <w:rsid w:val="00FF598B"/>
+    <w:rsid w:val="3CD72925"/>
+    <w:rsid w:val="4D521611"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ca-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="3EC71E31"/>
-  <w15:docId w15:val="{A7D966C8-D3E7-46E1-B4B3-75B061CE62A0}"/>
+  <w14:docId w14:val="451A69D1"/>
+  <w15:docId w15:val="{E9812CFF-6E02-4D21-8FE4-98F6A19DDC42}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-        <w:lang w:val="ca-ES" w:eastAsia="ca-ES" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="ca-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4811,51 +6848,51 @@
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5097,654 +7134,318 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00590015"/>
+    <w:rsid w:val="005C743D"/>
     <w:pPr>
-      <w:jc w:val="both"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
-      <w:szCs w:val="22"/>
-      <w:lang w:val="es-ES" w:eastAsia="en-US"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttol1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttol1Car"/>
+    <w:qFormat/>
+    <w:rsid w:val="005C743D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ca-ES" w:eastAsia="es-ES_tradnl"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttol2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttol2Car"/>
+    <w:qFormat/>
+    <w:rsid w:val="005C743D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Lletraperdefectedelpargraf">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Taulanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sensellista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Cita">
-    <w:name w:val="Quote"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttol1Car">
+    <w:name w:val="Títol 1 Car"/>
+    <w:basedOn w:val="Lletraperdefectedelpargraf"/>
+    <w:link w:val="Ttol1"/>
+    <w:rsid w:val="005C743D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="es-ES_tradnl"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttol2Car">
+    <w:name w:val="Títol 2 Car"/>
+    <w:basedOn w:val="Lletraperdefectedelpargraf"/>
+    <w:link w:val="Ttol2"/>
+    <w:rsid w:val="005C743D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textindependent">
+    <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
-[...4 lines deleted...]
-    <w:rsid w:val="005C53ED"/>
+    <w:link w:val="TextindependentCar"/>
+    <w:rsid w:val="005C743D"/>
     <w:pPr>
-      <w:suppressAutoHyphens/>
+      <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...5 lines deleted...]
-      <w:lang w:eastAsia="ar-SA"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ca-ES" w:eastAsia="es-ES_tradnl"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CitaCar">
-[...3 lines deleted...]
-    <w:rsid w:val="005C53ED"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextindependentCar">
+    <w:name w:val="Text independent Car"/>
+    <w:basedOn w:val="Lletraperdefectedelpargraf"/>
+    <w:link w:val="Textindependent"/>
+    <w:rsid w:val="005C743D"/>
     <w:rPr>
-      <w:iCs/>
-[...4 lines deleted...]
-      <w:lang w:eastAsia="ar-SA"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="es-ES_tradnl"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Capalera">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CapaleraCar"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D12E55"/>
+    <w:rsid w:val="005C743D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
     </w:pPr>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CapaleraCar">
     <w:name w:val="Capçalera Car"/>
+    <w:basedOn w:val="Lletraperdefectedelpargraf"/>
     <w:link w:val="Capalera"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00D12E55"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005C743D"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Peu">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PeuCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D12E55"/>
+    <w:rsid w:val="005C743D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
     </w:pPr>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PeuCar">
     <w:name w:val="Peu Car"/>
+    <w:basedOn w:val="Lletraperdefectedelpargraf"/>
     <w:link w:val="Peu"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00D12E55"/>
+    <w:rsid w:val="005C743D"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
-    </w:rPr>
-[...80 lines deleted...]
-      <w:sz w:val="22"/>
+      <w:szCs w:val="24"/>
       <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="HTMLambformatprevi">
     <w:name w:val="HTML Preformatted"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HTMLambformatpreviCar"/>
-    <w:rsid w:val="00284DC3"/>
+    <w:rsid w:val="00621B87"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="916"/>
         <w:tab w:val="left" w:pos="1832"/>
         <w:tab w:val="left" w:pos="2748"/>
         <w:tab w:val="left" w:pos="3664"/>
         <w:tab w:val="left" w:pos="4580"/>
         <w:tab w:val="left" w:pos="5496"/>
         <w:tab w:val="left" w:pos="6412"/>
         <w:tab w:val="left" w:pos="7328"/>
         <w:tab w:val="left" w:pos="8244"/>
         <w:tab w:val="left" w:pos="9160"/>
         <w:tab w:val="left" w:pos="10076"/>
         <w:tab w:val="left" w:pos="10992"/>
         <w:tab w:val="left" w:pos="11908"/>
         <w:tab w:val="left" w:pos="12824"/>
         <w:tab w:val="left" w:pos="13740"/>
         <w:tab w:val="left" w:pos="14656"/>
       </w:tabs>
-      <w:jc w:val="left"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HTMLambformatpreviCar">
+    <w:name w:val="HTML amb format previ Car"/>
+    <w:basedOn w:val="Lletraperdefectedelpargraf"/>
+    <w:link w:val="HTMLambformatprevi"/>
+    <w:rsid w:val="00621B87"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="es-ES"/>
-[...7 lines deleted...]
-      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Pargrafdellista">
-[...4 lines deleted...]
-    <w:rsid w:val="00892AC2"/>
+  <w:style w:type="paragraph" w:styleId="Revisi">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00745B1C"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Textdelcontenidor">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="Lletraperdefectedelpargraf"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007C6C38"/>
+    <w:rPr>
+      <w:color w:val="666666"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...327 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -5999,52 +7700,72 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004557CA99FD6264459D783B236E6A70BD" ma:contentTypeVersion="15" ma:contentTypeDescription="Crea un document nou" ma:contentTypeScope="" ma:versionID="1875247dfcb413f9894f38000c158bc2">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a2952b7a-5c1d-4df0-851d-68ab61ff9ae3" xmlns:ns3="10ab2096-9044-4b7c-8bae-276a051b0a02" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9f2baf96608e1a38b220a864ed0c8916" ns2:_="" ns3:_="">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="a2952b7a-5c1d-4df0-851d-68ab61ff9ae3">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="10ab2096-9044-4b7c-8bae-276a051b0a02" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004557CA99FD6264459D783B236E6A70BD" ma:contentTypeVersion="15" ma:contentTypeDescription="Crea un document nou" ma:contentTypeScope="" ma:versionID="e519c157f0a9bff3870e5c6b6da90041">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a2952b7a-5c1d-4df0-851d-68ab61ff9ae3" xmlns:ns3="10ab2096-9044-4b7c-8bae-276a051b0a02" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="78e1d89968cb235a6e62bd82955db779" ns2:_="" ns3:_="">
     <xsd:import namespace="a2952b7a-5c1d-4df0-851d-68ab61ff9ae3"/>
     <xsd:import namespace="10ab2096-9044-4b7c-8bae-276a051b0a02"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -6235,128 +7956,121 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{63F1D9B7-F7A8-4585-9DA3-368124FA0F99}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="a2952b7a-5c1d-4df0-851d-68ab61ff9ae3"/>
+    <ds:schemaRef ds:uri="10ab2096-9044-4b7c-8bae-276a051b0a02"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ED74822F-0491-4C41-823E-306CFAC240FC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{25013CD3-83F6-4638-9150-BFAC62DBF3CF}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CF4CE293-DAC5-481C-A4DC-10C58AA0A231}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="a2952b7a-5c1d-4df0-851d-68ab61ff9ae3"/>
     <ds:schemaRef ds:uri="10ab2096-9044-4b7c-8bae-276a051b0a02"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1214</Words>
-  <Characters>6926</Characters>
+  <Words>1457</Words>
+  <Characters>8014</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>57</Lines>
-  <Paragraphs>16</Paragraphs>
+  <Lines>66</Lines>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <Company>Universitat Autonòma de Barcelona</Company>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Títol</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company>UAB</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8124</CharactersWithSpaces>
+  <CharactersWithSpaces>9453</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Sara Martín Alegre</dc:creator>
+  <dc:creator>Usuari UAB</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101004557CA99FD6264459D783B236E6A70BD</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
-[...1 lines deleted...]
-  </property>
 </Properties>
 </file>