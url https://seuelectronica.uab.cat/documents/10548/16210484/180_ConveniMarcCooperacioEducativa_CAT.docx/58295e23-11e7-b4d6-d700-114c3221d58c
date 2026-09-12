--- v0 (2025-12-28)
+++ v1 (2026-09-12)
@@ -1,17322 +1,16265 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0E883D5F" w14:textId="0349BEFA" w:rsidR="00F012C0" w:rsidRPr="006F6610" w:rsidRDefault="209A0C78" w:rsidP="370641DA">
+    <w:p w14:paraId="0E883D5F" w14:textId="0349BEFA" w:rsidR="00F012C0" w:rsidRPr="00AB06A3" w:rsidRDefault="209A0C78" w:rsidP="370641DA">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00334448" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00334448" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">CONVENI </w:t>
       </w:r>
-      <w:r w:rsidR="008C6039" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="008C6039" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">MARC </w:t>
       </w:r>
-      <w:r w:rsidR="00334448" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00334448" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">DE COOPERACIÓ EDUCATIVA PER A LA REALITZACIÓ DE PRÀCTIQUES ACADÈMIQUES EXTERNES </w:t>
       </w:r>
-      <w:r w:rsidR="00F012C0" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00F012C0" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">ENTRE LA UNIVERSITAT AUTÒNOMA DE BARCELONA </w:t>
       </w:r>
-      <w:r w:rsidR="6BF846EC" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="6BF846EC" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidR="00F012C0" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00F012C0" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F012C0" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00F012C0" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="lightGray"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>XXXXXXXXXXXXXXXXX</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73290295" w14:textId="77777777" w:rsidR="00F012C0" w:rsidRPr="006F6610" w:rsidRDefault="00F012C0" w:rsidP="00712D1B">
+    <w:p w14:paraId="73290295" w14:textId="77777777" w:rsidR="00F012C0" w:rsidRPr="00AB06A3" w:rsidRDefault="00F012C0" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="6629FF99" w14:textId="77777777" w:rsidR="00334448" w:rsidRPr="006F6610" w:rsidRDefault="00334448" w:rsidP="00712D1B">
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6629FF99" w14:textId="77777777" w:rsidR="00334448" w:rsidRPr="00AB06A3" w:rsidRDefault="00334448" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="1F55A986" w14:textId="77777777" w:rsidR="007C4BA0" w:rsidRPr="006F6610" w:rsidRDefault="007C4BA0" w:rsidP="00712D1B">
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F55A986" w14:textId="77777777" w:rsidR="007C4BA0" w:rsidRPr="00AB06A3" w:rsidRDefault="007C4BA0" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="6629FF9A" w14:textId="638C7AF3" w:rsidR="00334448" w:rsidRPr="006F6610" w:rsidRDefault="00334448" w:rsidP="00712D1B">
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6629FF9A" w14:textId="638C7AF3" w:rsidR="00334448" w:rsidRPr="00AB06A3" w:rsidRDefault="00334448" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>REUNITS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6629FF9B" w14:textId="77777777" w:rsidR="00334448" w:rsidRPr="006F6610" w:rsidRDefault="00334448" w:rsidP="00712D1B">
+    <w:p w14:paraId="6629FF9B" w14:textId="77777777" w:rsidR="00334448" w:rsidRPr="00AB06A3" w:rsidRDefault="00334448" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="3D78BB50" w14:textId="4A20B354" w:rsidR="00FB5730" w:rsidRPr="006F6610" w:rsidRDefault="00FB5730" w:rsidP="00712D1B">
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D78BB50" w14:textId="4A20B354" w:rsidR="00FB5730" w:rsidRPr="00AB06A3" w:rsidRDefault="00FB5730" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">A)- en el cas de convenis de pràctiques </w:t>
       </w:r>
-      <w:r w:rsidR="007C4BA0" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="007C4BA0" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>CURRICULARS I/O EXTRACURRICULARS</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007C4BA0" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="007C4BA0" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>d’a</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>lumnat de TOTA LA UAB -</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A96DF91" w14:textId="203FF603" w:rsidR="004C0763" w:rsidRPr="006F6610" w:rsidRDefault="004C0763" w:rsidP="00712D1B">
+    <w:p w14:paraId="3A96DF91" w14:textId="203FF603" w:rsidR="004C0763" w:rsidRPr="00AB06A3" w:rsidRDefault="004C0763" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="50CD9E57" w14:textId="4C679981" w:rsidR="00FB5730" w:rsidRPr="006F6610" w:rsidRDefault="00FB5730" w:rsidP="00712D1B">
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50CD9E57" w14:textId="4C679981" w:rsidR="00FB5730" w:rsidRPr="00AB06A3" w:rsidRDefault="00FB5730" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="028B3B02" w14:textId="56BB6402" w:rsidR="003E520B" w:rsidRPr="006F6610" w:rsidRDefault="00972AB0" w:rsidP="00712D1B">
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="028B3B02" w14:textId="56BB6402" w:rsidR="003E520B" w:rsidRPr="00AB06A3" w:rsidRDefault="00972AB0" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972AB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>D’una part, el senyor Francisco Javier Lafuente Sancho, Rector Magnífic de la Universitat Autònoma de Barcelona (en endavant, “UAB”), segons Decret 453/2024, de 19 de novembre (DOGC núm. 9294, de 20 de novembre), que actua en nom i representació d’aquesta institució que té la seu social a l’Edifici Rectorat, Plaça Acadèmica s/n, Campus de la UAB, 08193 Bellaterra (Cerdanyola del Vallès) i número d’identificació fiscal Q0818002H, en virtut de les competències que li atorga l’article 61, paràgraf m) dels Estatuts de la Universitat Autònoma de Barcelona aprovats per l’Acord GOV/62/2025, d’11 de març (DOGC núm. 9370, de 13 de març).</w:t>
       </w:r>
-      <w:r w:rsidR="004C0763" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="004C0763" w:rsidRPr="00AB06A3">
+        <w:rPr>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B96F09A" w14:textId="77777777" w:rsidR="003E520B" w:rsidRPr="006F6610" w:rsidRDefault="003E520B" w:rsidP="00712D1B">
+    <w:p w14:paraId="2B96F09A" w14:textId="77777777" w:rsidR="003E520B" w:rsidRPr="00AB06A3" w:rsidRDefault="003E520B" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="23110595" w14:textId="5D0F5516" w:rsidR="00A20B84" w:rsidRPr="006F6610" w:rsidRDefault="00FB5730" w:rsidP="00712D1B">
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23110595" w14:textId="5D0F5516" w:rsidR="00A20B84" w:rsidRPr="00AB06A3" w:rsidRDefault="00FB5730" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">B) </w:t>
       </w:r>
-      <w:r w:rsidR="005D0AF2" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="005D0AF2" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">o </w:t>
       </w:r>
-      <w:r w:rsidR="003E520B" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="003E520B" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">- en el cas de convenis de pràctiques </w:t>
       </w:r>
-      <w:r w:rsidR="007C4BA0" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="007C4BA0" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">CURRICULARS </w:t>
       </w:r>
-      <w:r w:rsidR="003E520B" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="003E520B" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidR="007C4BA0" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="007C4BA0" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">’alumnat d’UNA SOLA FACULTAT </w:t>
       </w:r>
-      <w:r w:rsidR="003E520B" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="003E520B" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidR="003E520B" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="003E520B" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2633BC5C" w14:textId="77777777" w:rsidR="003E520B" w:rsidRPr="006F6610" w:rsidRDefault="003E520B" w:rsidP="00712D1B">
+    <w:p w14:paraId="2633BC5C" w14:textId="77777777" w:rsidR="003E520B" w:rsidRPr="00AB06A3" w:rsidRDefault="003E520B" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="552D5D75" w14:textId="5190010C" w:rsidR="0032457A" w:rsidRPr="006F6610" w:rsidRDefault="0032457A" w:rsidP="00712D1B">
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="552D5D75" w14:textId="5190010C" w:rsidR="0032457A" w:rsidRPr="00AB06A3" w:rsidRDefault="0032457A" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">D’una part, en </w:t>
       </w:r>
-      <w:r w:rsidR="000E18C4" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="000E18C4" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>(......)</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>-càrrec</w:t>
       </w:r>
-      <w:r w:rsidR="004D22AB" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="004D22AB" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> que ostenta la persona signant</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> de la Universitat Autònoma de Barcelona (</w:t>
       </w:r>
-      <w:r w:rsidR="11547AD3" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="11547AD3" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>a partir d’ara “</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>UAB</w:t>
       </w:r>
-      <w:r w:rsidR="350FF25B" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="350FF25B" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidR="73709FA7" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="73709FA7" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>),</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000E18C4" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="000E18C4" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">amb número d’identificació fiscal </w:t>
       </w:r>
-      <w:r w:rsidR="000E18C4" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="000E18C4" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>(......)</w:t>
       </w:r>
-      <w:r w:rsidR="000E18C4" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="000E18C4" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">que actua en nom i representació d’aquesta universitat, segons </w:t>
       </w:r>
-      <w:r w:rsidR="00C406AE" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00C406AE" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Resolució</w:t>
       </w:r>
-      <w:r w:rsidR="00FA45CE" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00FA45CE" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> del Rector de la UAB </w:t>
       </w:r>
-      <w:r w:rsidR="00C406AE" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00C406AE" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A20B84" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00A20B84" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>de Delegació de signatures de  7 d’abril de 2022</w:t>
       </w:r>
-      <w:r w:rsidR="000E18C4" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="000E18C4" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, Resolc </w:t>
       </w:r>
-      <w:r w:rsidR="00FA45CE" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00FA45CE" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>setè</w:t>
       </w:r>
-      <w:r w:rsidR="000E18C4" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="000E18C4" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, punt </w:t>
       </w:r>
-      <w:r w:rsidR="002622E6" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="002622E6" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">10, </w:t>
       </w:r>
-      <w:r w:rsidR="003E520B" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="003E520B" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">amb </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">seu social </w:t>
       </w:r>
-      <w:r w:rsidR="00C96936" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00C96936" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>a l’Edifici Rectorat, Plaça Acadèmica s/n, Campus de la UAB, 08193 Bellaterra</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Cerdanyola del Vallès</w:t>
       </w:r>
-      <w:r w:rsidR="73709FA7" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="73709FA7" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="36DA296A" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="36DA296A" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="490BA1DB" w14:textId="48673FB9" w:rsidR="004C0763" w:rsidRPr="006F6610" w:rsidRDefault="004C0763" w:rsidP="00712D1B">
+    <w:p w14:paraId="490BA1DB" w14:textId="48673FB9" w:rsidR="004C0763" w:rsidRPr="00AB06A3" w:rsidRDefault="004C0763" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="6629FF9D" w14:textId="77777777" w:rsidR="00C5006E" w:rsidRPr="006F6610" w:rsidRDefault="00C5006E" w:rsidP="00712D1B">
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6629FF9D" w14:textId="77777777" w:rsidR="00C5006E" w:rsidRPr="00AB06A3" w:rsidRDefault="00C5006E" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="6629FF9E" w14:textId="4E54D9F4" w:rsidR="00334448" w:rsidRPr="006F6610" w:rsidRDefault="00334448" w:rsidP="63D94C51">
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6629FF9E" w14:textId="4E54D9F4" w:rsidR="00334448" w:rsidRPr="00AB06A3" w:rsidRDefault="00334448" w:rsidP="105895CA">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">D’altra part, el/la senyor/a </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>(......)</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, com a </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>(......)</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, en nom i representació de l’entitat col·laboradora </w:t>
       </w:r>
-      <w:r w:rsidR="3AE3B73A" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="3AE3B73A" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="4C82E12C" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="4C82E12C" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
-      <w:r w:rsidR="25CD9BB7" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="25CD9BB7" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>om entitat col·laboradora</w:t>
       </w:r>
-      <w:r w:rsidR="3AE3B73A" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="3AE3B73A" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>.....)</w:t>
       </w:r>
-      <w:r w:rsidR="3612A703" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="3612A703" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> (a partir d’ara </w:t>
       </w:r>
-      <w:r w:rsidR="6CD3267E" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="6CD3267E" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>“entitat col·laboradora”</w:t>
       </w:r>
-      <w:r w:rsidR="678A1305" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="678A1305" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="32EFFB8D" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="32EFFB8D" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="005B0DB4" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="005B0DB4" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> segons apoderament/nomenament/ protocol notarial </w:t>
       </w:r>
-      <w:r w:rsidR="005B0DB4" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="005B0DB4" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>(.........)</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, domiciliada a </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>(.......)</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>(.....) (.......)</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, amb NIF </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>(.....)</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6629FF9F" w14:textId="77777777" w:rsidR="00334448" w:rsidRPr="006F6610" w:rsidRDefault="00334448" w:rsidP="00712D1B">
+    <w:p w14:paraId="6629FF9F" w14:textId="77777777" w:rsidR="00334448" w:rsidRPr="00AB06A3" w:rsidRDefault="00334448" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="6629FFA0" w14:textId="77777777" w:rsidR="00334448" w:rsidRPr="006F6610" w:rsidRDefault="00334448" w:rsidP="00712D1B">
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6629FFA0" w14:textId="77777777" w:rsidR="00334448" w:rsidRPr="00AB06A3" w:rsidRDefault="00334448" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Les parts es reconeixen la capacitat legal necessària per a formalitzar aquest conveni i</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6629FFA1" w14:textId="77777777" w:rsidR="00334448" w:rsidRPr="006F6610" w:rsidRDefault="00334448" w:rsidP="00712D1B">
+    <w:p w14:paraId="6629FFA1" w14:textId="77777777" w:rsidR="00334448" w:rsidRPr="00AB06A3" w:rsidRDefault="00334448" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="6629FFA2" w14:textId="77777777" w:rsidR="00334448" w:rsidRPr="006F6610" w:rsidRDefault="00334448" w:rsidP="00712D1B">
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6629FFA2" w14:textId="77777777" w:rsidR="00334448" w:rsidRPr="00AB06A3" w:rsidRDefault="00334448" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>MANIFESTEN</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6629FFA3" w14:textId="77777777" w:rsidR="00334448" w:rsidRPr="006F6610" w:rsidRDefault="00334448" w:rsidP="00712D1B">
+    <w:p w14:paraId="6629FFA3" w14:textId="77777777" w:rsidR="00334448" w:rsidRPr="00AB06A3" w:rsidRDefault="00334448" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="6DAC0422" w14:textId="77777777" w:rsidR="001D5BAC" w:rsidRPr="006F6610" w:rsidRDefault="001D5BAC" w:rsidP="00712D1B">
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DAC0422" w14:textId="77777777" w:rsidR="001D5BAC" w:rsidRPr="00AB06A3" w:rsidRDefault="001D5BAC" w:rsidP="00712D1B">
       <w:pPr>
         <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Que la Universitat Autònoma de Barcelona imparteix en l’actualitat diferents disciplines universitàries, els plans d’estudis de les quals preveuen la possibilitat que els estudiants realitzin un període de pràctiques a les institucions i empreses, amb caràcter curricular.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B278309" w14:textId="77777777" w:rsidR="001D5BAC" w:rsidRPr="006F6610" w:rsidRDefault="001D5BAC" w:rsidP="00712D1B">
+    <w:p w14:paraId="7B278309" w14:textId="77777777" w:rsidR="001D5BAC" w:rsidRPr="00AB06A3" w:rsidRDefault="001D5BAC" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="35DAE5AF" w14:textId="357AD112" w:rsidR="001D5BAC" w:rsidRPr="006F6610" w:rsidRDefault="001D5BAC" w:rsidP="00712D1B">
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35DAE5AF" w14:textId="357AD112" w:rsidR="001D5BAC" w:rsidRPr="00AB06A3" w:rsidRDefault="001D5BAC" w:rsidP="00712D1B">
       <w:pPr>
         <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Que </w:t>
       </w:r>
-      <w:r w:rsidR="00BD094B" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00BD094B" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>l’entitat col·laboradora</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> està interessa</w:t>
       </w:r>
-      <w:r w:rsidR="00DD6938" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00DD6938" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>da</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> a col·laborar amb la Universitat Autònoma de Barcelona, mitjançant la participació activa en la formació pràctica dels seus estudiants.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29AA3654" w14:textId="77777777" w:rsidR="001D5BAC" w:rsidRPr="006F6610" w:rsidRDefault="001D5BAC" w:rsidP="00712D1B">
+    <w:p w14:paraId="29AA3654" w14:textId="77777777" w:rsidR="001D5BAC" w:rsidRPr="00AB06A3" w:rsidRDefault="001D5BAC" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="01F3007F" w14:textId="7AEEE8D5" w:rsidR="001D5BAC" w:rsidRPr="006F6610" w:rsidRDefault="001D5BAC" w:rsidP="00712D1B">
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01F3007F" w14:textId="7AEEE8D5" w:rsidR="001D5BAC" w:rsidRPr="00AB06A3" w:rsidRDefault="001D5BAC" w:rsidP="00712D1B">
       <w:pPr>
         <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Que, amb la finalitat d’establir els termes d’aquesta col·laboració, ambdues parts estan interessades a subscriure el present conveni de cooperació educativa, de conformitat amb el que disposa el Reial Decret 592/2014, d’11 de juliol, pel qual es regulen les pràctiques acadèmiques externes dels estudiants universitaris, i que es regirà </w:t>
       </w:r>
-      <w:r w:rsidR="00122A99" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00122A99" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>pels pactes següents.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6266C2A7" w14:textId="77777777" w:rsidR="001D5BAC" w:rsidRPr="006F6610" w:rsidRDefault="001D5BAC" w:rsidP="00712D1B">
+    <w:p w14:paraId="6266C2A7" w14:textId="77777777" w:rsidR="001D5BAC" w:rsidRPr="00AB06A3" w:rsidRDefault="001D5BAC" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="5A84E8CD" w14:textId="77777777" w:rsidR="00334448" w:rsidRPr="006F6610" w:rsidRDefault="00334448" w:rsidP="00712D1B">
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A84E8CD" w14:textId="77777777" w:rsidR="00334448" w:rsidRPr="00AB06A3" w:rsidRDefault="00334448" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>ACORDEN</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37E3D598" w14:textId="77777777" w:rsidR="00334448" w:rsidRPr="006F6610" w:rsidRDefault="00334448" w:rsidP="00712D1B">
+    <w:p w14:paraId="37E3D598" w14:textId="77777777" w:rsidR="00334448" w:rsidRPr="00AB06A3" w:rsidRDefault="00334448" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="14978883" w14:textId="695BCEB3" w:rsidR="0070735C" w:rsidRPr="006F6610" w:rsidRDefault="00334448" w:rsidP="00EF6E92">
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14978883" w14:textId="695BCEB3" w:rsidR="0070735C" w:rsidRPr="00AB06A3" w:rsidRDefault="00334448" w:rsidP="00EF6E92">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:right="1134"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Primer. </w:t>
       </w:r>
-      <w:r w:rsidR="004D1F9F" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="004D1F9F" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Objecte</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43E53153" w14:textId="77777777" w:rsidR="0070735C" w:rsidRPr="006F6610" w:rsidRDefault="0070735C" w:rsidP="00712D1B">
+    <w:p w14:paraId="43E53153" w14:textId="77777777" w:rsidR="0070735C" w:rsidRPr="00AB06A3" w:rsidRDefault="0070735C" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="6629FFA8" w14:textId="3B707D8F" w:rsidR="00334448" w:rsidRPr="006F6610" w:rsidRDefault="00334448" w:rsidP="00712D1B">
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6629FFA8" w14:textId="3B707D8F" w:rsidR="00334448" w:rsidRPr="00AB06A3" w:rsidRDefault="00334448" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">L'objecte d'aquest conveni és establir les condicions sobre les quals </w:t>
       </w:r>
-      <w:r w:rsidR="00AB5016" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00AB5016" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>s’han</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> de desenvolupar les pràctiques acadèmiques externes que </w:t>
       </w:r>
-      <w:r w:rsidR="00AB5016" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00AB5016" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">estudiants </w:t>
       </w:r>
-      <w:r w:rsidR="00E16296" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00E16296" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">de la UAB </w:t>
       </w:r>
-      <w:r w:rsidR="00AC20B8" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00AC20B8" w:rsidRPr="00AC20B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">[si opció </w:t>
       </w:r>
-      <w:r w:rsidR="00AC20B8" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00AC20B8" w:rsidRPr="00AC20B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="EE0000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">B) </w:t>
       </w:r>
-      <w:r w:rsidR="00AC20B8" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00AC20B8" w:rsidRPr="00AC20B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>canviar per “desenvolupar les pràctiques acadèmiques externes curriculars que estudiants de la Facultat de ........ de la UAB”]</w:t>
       </w:r>
-      <w:r w:rsidR="00AC20B8" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00AC20B8" w:rsidRPr="00AC20B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FA5E8D" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00FA5E8D" w:rsidRPr="00AC20B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">han de </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00AC20B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>dur a terme per a la seva formació</w:t>
       </w:r>
-      <w:r w:rsidR="00E16296" w:rsidRPr="006F6610">
-[...12 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00E16296" w:rsidRPr="00AC20B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en</w:t>
+      </w:r>
+      <w:r w:rsidR="00E16296" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> l’entitat col·laboradora</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">. Les pràctiques </w:t>
       </w:r>
-      <w:r w:rsidR="00AB5016" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00AB5016" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">han </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">d’anar encaminades a completar l’aprenentatge teòric i pràctic de l’estudiant per tal de proporcionar-li una formació completa i integral. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6629FFA9" w14:textId="77777777" w:rsidR="00334448" w:rsidRPr="006F6610" w:rsidRDefault="00334448" w:rsidP="00712D1B">
+    <w:p w14:paraId="6629FFA9" w14:textId="77777777" w:rsidR="00334448" w:rsidRPr="00AB06A3" w:rsidRDefault="00334448" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="6629FFAA" w14:textId="77CDE5D2" w:rsidR="00E16296" w:rsidRPr="006F6610" w:rsidRDefault="00E16296" w:rsidP="00712D1B">
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6629FFAA" w14:textId="77CDE5D2" w:rsidR="00E16296" w:rsidRPr="00AB06A3" w:rsidRDefault="00E16296" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>L’estudiant ha de desenvolupar aquestes pràctiques externes de conformitat amb el projecte formatiu que es detall</w:t>
       </w:r>
-      <w:r w:rsidR="00FA5E8D" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00FA5E8D" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> en el conveni específic que se sign</w:t>
       </w:r>
-      <w:r w:rsidR="00FA5E8D" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00FA5E8D" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> amb l’estudiant, en el qual s’inclou</w:t>
       </w:r>
-      <w:r w:rsidR="00FA5E8D" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00FA5E8D" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>n els objectius educatius i les activitats que cal desenvolupar</w:t>
       </w:r>
-      <w:r w:rsidR="00C24E2B" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00C24E2B" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6629FFAB" w14:textId="77777777" w:rsidR="00E16296" w:rsidRPr="006F6610" w:rsidRDefault="00E16296" w:rsidP="00712D1B">
+    <w:p w14:paraId="6629FFAB" w14:textId="77777777" w:rsidR="00E16296" w:rsidRPr="00AB06A3" w:rsidRDefault="00E16296" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="6629FFAC" w14:textId="77777777" w:rsidR="00AB5016" w:rsidRPr="006F6610" w:rsidRDefault="00AB5016" w:rsidP="00712D1B">
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6629FFAC" w14:textId="77777777" w:rsidR="00AB5016" w:rsidRPr="00AB06A3" w:rsidRDefault="00AB5016" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Les parts, juntament amb l’estudiant, </w:t>
       </w:r>
-      <w:r w:rsidR="00FA5E8D" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00FA5E8D" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">han de </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">signar un conveni específic que forma part inseparable d’aquest conveni marc, pel qual es regula el projecte formatiu de les pràctiques, </w:t>
       </w:r>
-      <w:r w:rsidR="00FA5E8D" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00FA5E8D" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">així com </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">la durada i </w:t>
       </w:r>
-      <w:r w:rsidR="00AD2777" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00AD2777" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">el </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>règim de realització.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44083F37" w14:textId="77777777" w:rsidR="004D1F9F" w:rsidRPr="006F6610" w:rsidRDefault="004D1F9F" w:rsidP="00712D1B">
+    <w:p w14:paraId="44083F37" w14:textId="77777777" w:rsidR="004D1F9F" w:rsidRPr="00AB06A3" w:rsidRDefault="004D1F9F" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="0B6DEF49" w14:textId="34EFAA0F" w:rsidR="004D1F9F" w:rsidRPr="006F6610" w:rsidRDefault="004D1F9F" w:rsidP="00EF6E92">
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B6DEF49" w14:textId="34EFAA0F" w:rsidR="004D1F9F" w:rsidRPr="00AB06A3" w:rsidRDefault="004D1F9F" w:rsidP="00EF6E92">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:right="1134"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Segon. Normativa aplicable</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13816FE1" w14:textId="77777777" w:rsidR="004D1F9F" w:rsidRPr="006F6610" w:rsidRDefault="004D1F9F" w:rsidP="00712D1B">
+    <w:p w14:paraId="13816FE1" w14:textId="77777777" w:rsidR="004D1F9F" w:rsidRPr="00AB06A3" w:rsidRDefault="004D1F9F" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="67ADD298" w14:textId="77777777" w:rsidR="004D1F9F" w:rsidRPr="006F6610" w:rsidRDefault="004D1F9F" w:rsidP="00712D1B">
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67ADD298" w14:textId="77777777" w:rsidR="004D1F9F" w:rsidRPr="00AB06A3" w:rsidRDefault="004D1F9F" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Aquest conveni està reglamentat pel RD 592/2014, d’11 de juliol, pel qual es regulen les pràctiques acadèmiques externes dels estudiants universitaris; pel RD 1493/2011, de 24 d’octubre, pel qual es regulen els termes i les condicions d’inclusió en el Règim General de la Seguretat Social de les persones que participen en programes de formació; pel RD-Llei 8/2014, de 4 de juliol, d’aprovació de mesures urgents per al creixement, la competitivitat i l’eficiència, i per la Normativa de pràctiques acadèmiques externes d’estudiants de la Universitat Autònoma de Barcelona. En caràcter supletori, s’apliquen les normes que regulen els convenis de col·laboració de la Llei 26/2010, de 3 d’agost, i de la Llei 40/2015, d’1 d’octubre, de règim jurídic del sector públic.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15110C96" w14:textId="1274F27B" w:rsidR="004D1F9F" w:rsidRPr="006F6610" w:rsidRDefault="004D1F9F" w:rsidP="00712D1B">
+    <w:p w14:paraId="15110C96" w14:textId="1274F27B" w:rsidR="004D1F9F" w:rsidRPr="00AB06A3" w:rsidRDefault="004D1F9F" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="2E28D485" w14:textId="1194CF06" w:rsidR="00E357A1" w:rsidRPr="006F6610" w:rsidRDefault="00E16296" w:rsidP="00EF6E92">
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E28D485" w14:textId="1194CF06" w:rsidR="00E357A1" w:rsidRPr="00AB06A3" w:rsidRDefault="00E16296" w:rsidP="00EF6E92">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:right="1134"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Tercer. </w:t>
       </w:r>
-      <w:r w:rsidR="00E357A1" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00E357A1" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Condicions generals de la realització de les pràctiques</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61F32F90" w14:textId="77777777" w:rsidR="00E357A1" w:rsidRPr="006F6610" w:rsidRDefault="00E357A1" w:rsidP="00712D1B">
+    <w:p w14:paraId="61F32F90" w14:textId="77777777" w:rsidR="00E357A1" w:rsidRPr="00AB06A3" w:rsidRDefault="00E357A1" w:rsidP="00712D1B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4704112C" w14:textId="797C4CFD" w:rsidR="00855E84" w:rsidRPr="00AB06A3" w:rsidRDefault="00855E84" w:rsidP="00712D1B">
+      <w:pPr>
+        <w:ind w:right="1133"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>3.1 Les pràctiques acadèmiques externes constitueixen una activitat de naturalesa formativa que ha de permetre aplicar i complementar els coneixements adquirits en la formació acadèmica, afavorint l’adquisició de competències que  preparin per a l’exercici d’activitats professionals, facilitin l’ocupació i fomentin la capacitat d’emprenedoria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0213B24F" w14:textId="77777777" w:rsidR="00855E84" w:rsidRPr="00AB06A3" w:rsidRDefault="00855E84" w:rsidP="00712D1B">
+      <w:pPr>
+        <w:ind w:right="1133"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48AC34B3" w14:textId="7A6B1B44" w:rsidR="00855E84" w:rsidRPr="00AB06A3" w:rsidRDefault="00855E84" w:rsidP="00712D1B">
+      <w:pPr>
+        <w:ind w:right="1133"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.2 Durant l’estada en pràctiques a </w:t>
+      </w:r>
+      <w:r w:rsidR="00215B97" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>l’entitat col·laboradora</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="643176F1" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>s’h</w:t>
+      </w:r>
+      <w:r w:rsidR="222DC8B0" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de fer tasques pròpies de l’àmbit professional amb l’objectiu de completar l’aprenentatge teòric i pràctic adquirit en la formació acadèmica, aconseguir experiència professional i investigadora, i obtenir </w:t>
+      </w:r>
+      <w:r w:rsidR="00310D27" w:rsidRPr="001D20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">coneixements, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">competències i habilitats en els nivells als quals </w:t>
+      </w:r>
+      <w:r w:rsidR="0E96FD84" w:rsidRPr="001D20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>es pugui</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> accedir per raó dels estudis universitaris matriculats</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="116E931F" w14:textId="77777777" w:rsidR="00855E84" w:rsidRPr="00AB06A3" w:rsidRDefault="00855E84" w:rsidP="00712D1B">
+      <w:pPr>
+        <w:ind w:right="1133"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4704112C" w14:textId="797C4CFD" w:rsidR="00855E84" w:rsidRPr="006F6610" w:rsidRDefault="00855E84" w:rsidP="00712D1B">
+    <w:p w14:paraId="744D16C8" w14:textId="46EADA1F" w:rsidR="0057700C" w:rsidRPr="00AB06A3" w:rsidRDefault="00855E84" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="0213B24F" w14:textId="77777777" w:rsidR="00855E84" w:rsidRPr="006F6610" w:rsidRDefault="00855E84" w:rsidP="00712D1B">
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.3 </w:t>
+      </w:r>
+      <w:r w:rsidR="02E77CAB" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>L’e</w:t>
+      </w:r>
+      <w:r w:rsidR="222DC8B0" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>studiant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ha d’estar subjecte a l’horari i les normes fixades pe</w:t>
+      </w:r>
+      <w:r w:rsidR="00D95D0F" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">r </w:t>
+      </w:r>
+      <w:r w:rsidR="00215B97" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>l’entitat col·laboradora</w:t>
+      </w:r>
+      <w:r w:rsidR="222DC8B0" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0057700C" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El calendari i l’horari previstos per a la realització de les pràctiques han de ser compatibles amb l’activitat acadèmica, formativa i de representació i participació de l’estudiant a la universitat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C6FF835" w14:textId="77777777" w:rsidR="0057700C" w:rsidRPr="00AB06A3" w:rsidRDefault="0057700C" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="48AC34B3" w14:textId="3A50026D" w:rsidR="00855E84" w:rsidRPr="006F6610" w:rsidRDefault="00855E84" w:rsidP="00712D1B">
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E91E556" w14:textId="77777777" w:rsidR="0057700C" w:rsidRPr="00AB06A3" w:rsidRDefault="0057700C" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...78 lines deleted...]
-    <w:p w14:paraId="116E931F" w14:textId="77777777" w:rsidR="00855E84" w:rsidRPr="006F6610" w:rsidRDefault="00855E84" w:rsidP="00712D1B">
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>En qualsevol cas, l’estudiant té dret al règim de permisos següent:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E181D83" w14:textId="77777777" w:rsidR="0057700C" w:rsidRPr="00AB06A3" w:rsidRDefault="0057700C" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...144 lines deleted...]
-    <w:p w14:paraId="3E30FB70" w14:textId="77777777" w:rsidR="0057700C" w:rsidRPr="006F6610" w:rsidRDefault="0057700C" w:rsidP="00712D1B">
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E30FB70" w14:textId="77777777" w:rsidR="0057700C" w:rsidRPr="00AB06A3" w:rsidRDefault="0057700C" w:rsidP="00712D1B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Per exàmens, ja siguin parcials o finals. L’estudiant té permís tot el dia en què té lloc l’examen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="782AD126" w14:textId="77777777" w:rsidR="0057700C" w:rsidRPr="006F6610" w:rsidRDefault="0057700C" w:rsidP="00712D1B">
+    <w:p w14:paraId="782AD126" w14:textId="77777777" w:rsidR="0057700C" w:rsidRPr="00AB06A3" w:rsidRDefault="0057700C" w:rsidP="00712D1B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...12 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
         <w:t>Per  tutoria. L’estudiant té permís les hores indispensables per a la tutoria.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DA69A5D" w14:textId="77777777" w:rsidR="0057700C" w:rsidRPr="006F6610" w:rsidRDefault="0057700C" w:rsidP="00712D1B">
+    <w:p w14:paraId="1DA69A5D" w14:textId="77777777" w:rsidR="0057700C" w:rsidRPr="00AB06A3" w:rsidRDefault="0057700C" w:rsidP="00712D1B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Per presentació de treballs acadèmics. L’estudiant té permís les hores indispensables per a la presentació dels treballs acadèmics.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B7CA97E" w14:textId="77777777" w:rsidR="0057700C" w:rsidRPr="006F6610" w:rsidRDefault="0057700C" w:rsidP="00712D1B">
+    <w:p w14:paraId="1B7CA97E" w14:textId="77777777" w:rsidR="0057700C" w:rsidRPr="00AB06A3" w:rsidRDefault="0057700C" w:rsidP="00712D1B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Per la representació i la participació en els òrgans de govern i de representació de la Universitat. L’estudiant té permís les hores indispensables per a la celebració de les sessions i per a participar en els processos electorals que corresponguin.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="187F1A19" w14:textId="77777777" w:rsidR="0057700C" w:rsidRPr="006F6610" w:rsidRDefault="0057700C" w:rsidP="00712D1B">
+    <w:p w14:paraId="187F1A19" w14:textId="77777777" w:rsidR="0057700C" w:rsidRPr="00AB06A3" w:rsidRDefault="0057700C" w:rsidP="00712D1B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Per visita mèdica. L’estudiant té permís les hores indispensables per assistir a la visita mèdica.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F18E3F5" w14:textId="77777777" w:rsidR="0057700C" w:rsidRPr="006F6610" w:rsidRDefault="0057700C" w:rsidP="00712D1B">
+    <w:p w14:paraId="5F18E3F5" w14:textId="77777777" w:rsidR="0057700C" w:rsidRPr="00AB06A3" w:rsidRDefault="0057700C" w:rsidP="00712D1B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Per altres supòsits aprovats conjuntament per l’entitat col·laboradora i la Universitat Autònoma de Barcelona. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58EE14A8" w14:textId="77777777" w:rsidR="0057700C" w:rsidRPr="00AB06A3" w:rsidRDefault="0057700C" w:rsidP="00712D1B">
+      <w:pPr>
+        <w:ind w:right="1133"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="409B4507" w14:textId="77777777" w:rsidR="0057700C" w:rsidRPr="00AB06A3" w:rsidRDefault="0057700C" w:rsidP="00712D1B">
+      <w:pPr>
+        <w:ind w:right="1133"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L’estudiant ha d’informar l’entitat col·laboradora amb prou antelació d’aquelles absències que siguin previsibles i ha de presentar els justificants corresponents. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48900AC8" w14:textId="77777777" w:rsidR="00B34695" w:rsidRPr="00AB06A3" w:rsidRDefault="00B34695" w:rsidP="00B34695">
+      <w:pPr>
+        <w:ind w:right="1133"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53F5B57E" w14:textId="52396CEC" w:rsidR="0057700C" w:rsidRPr="00AB06A3" w:rsidRDefault="0057700C" w:rsidP="00712D1B">
+      <w:pPr>
+        <w:ind w:right="1133"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>Les hores de pràctiques que no s’hagin pogut dur a terme a causa d’un permís poden comportar una ampliació de la data d’acabament de l’estada de pràctiques equivalent al temps gaudit al permís, sempre que aquesta ampliació es comuniqui amb anterioritat a la finalització del període inicialment pactat</w:t>
+      </w:r>
+      <w:r w:rsidR="00D10BC9" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01ED1233" w14:textId="77777777" w:rsidR="00855E84" w:rsidRPr="00AB06A3" w:rsidRDefault="00855E84" w:rsidP="00712D1B">
+      <w:pPr>
+        <w:ind w:right="1133"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F6610">
-[...96 lines deleted...]
-    <w:p w14:paraId="7EDFE273" w14:textId="409E938C" w:rsidR="00855E84" w:rsidRPr="006F6610" w:rsidRDefault="00855E84" w:rsidP="579FA2F3">
+    </w:p>
+    <w:p w14:paraId="7EDFE273" w14:textId="409E938C" w:rsidR="00855E84" w:rsidRPr="00AB06A3" w:rsidRDefault="00855E84" w:rsidP="579FA2F3">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...11 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">3.4 </w:t>
       </w:r>
-      <w:r w:rsidR="073F5AE1" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="073F5AE1" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>L’</w:t>
       </w:r>
-      <w:r w:rsidR="222DC8B0" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="222DC8B0" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>estudiant</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> ha de desenvolupar l’estada de pràctiques sota la supervisió de </w:t>
       </w:r>
-      <w:r w:rsidR="222DC8B0" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="222DC8B0" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidR="6DC88001" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="6DC88001" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>ue</w:t>
       </w:r>
-      <w:r w:rsidR="222DC8B0" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="222DC8B0" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">s </w:t>
       </w:r>
-      <w:r w:rsidR="701325B3" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="701325B3" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">persones </w:t>
       </w:r>
-      <w:r w:rsidR="222DC8B0" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="222DC8B0" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>tutor</w:t>
       </w:r>
-      <w:r w:rsidR="11A4BFCA" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="11A4BFCA" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="222DC8B0" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="222DC8B0" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>s: un</w:t>
       </w:r>
-      <w:r w:rsidR="33A29C4A" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="33A29C4A" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> professional de</w:t>
       </w:r>
-      <w:r w:rsidR="005B2A0E" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="005B2A0E" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00215B97" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00215B97" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>l’entitat col·laboradora</w:t>
       </w:r>
-      <w:r w:rsidR="222DC8B0" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="222DC8B0" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>, designa</w:t>
       </w:r>
-      <w:r w:rsidR="26203374" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="26203374" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>da</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> per aquesta entitat i que s’encarregarà d’orientar i supervisar el treball en pràctiques de l’estudiant; i </w:t>
       </w:r>
-      <w:r w:rsidR="222DC8B0" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="222DC8B0" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>un</w:t>
       </w:r>
-      <w:r w:rsidR="7742D565" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="7742D565" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>a persona</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="2482F599" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="2482F599" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">docent </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>de la Universitat, designa</w:t>
       </w:r>
-      <w:r w:rsidR="33DD5BDC" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="33DD5BDC" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>da</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> per la Universitat i que s’ha de coordinar amb </w:t>
       </w:r>
-      <w:r w:rsidR="390C2432" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="390C2432" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r w:rsidR="222DC8B0" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="222DC8B0" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> tutor</w:t>
       </w:r>
-      <w:r w:rsidR="1E3456C2" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="1E3456C2" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> de</w:t>
       </w:r>
-      <w:r w:rsidR="00274407" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00274407" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00215B97" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00215B97" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">l’entitat col·laboradora </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">per fer un seguiment efectiu de les pràctiques, proporcionar suport a l’estudiant per a l’elaboració de la memòria i dur a terme el procés avaluador de les pràctiques. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DFF5142" w14:textId="77777777" w:rsidR="00855E84" w:rsidRPr="006F6610" w:rsidRDefault="00855E84" w:rsidP="00712D1B">
+    <w:p w14:paraId="6DFF5142" w14:textId="77777777" w:rsidR="00855E84" w:rsidRPr="00AB06A3" w:rsidRDefault="00855E84" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="76DD4F14" w14:textId="77D2751E" w:rsidR="00855E84" w:rsidRPr="006F6610" w:rsidRDefault="00855E84" w:rsidP="63D94C51">
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76DD4F14" w14:textId="7E6BB37D" w:rsidR="00855E84" w:rsidRPr="001D20E9" w:rsidRDefault="00855E84" w:rsidP="4B8675EA">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">3.5 La persona tutora designada </w:t>
       </w:r>
-      <w:r w:rsidR="00274407" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00274407" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">per l’entitat col·laboradora </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ha de fixar el pla de treball que caldrà seguir, d’acord amb el projecte formatiu i en coordinació amb </w:t>
+      </w:r>
+      <w:r w:rsidR="222DC8B0" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="764EAAD5" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="222DC8B0" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tutor</w:t>
+      </w:r>
+      <w:r w:rsidR="0F334B1E" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="222DC8B0" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> acadèmic</w:t>
+      </w:r>
+      <w:r w:rsidR="3A92C65B" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, i ha d’emetre un informe final, en què es </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">valorin </w:t>
+      </w:r>
+      <w:r w:rsidR="00310D27" w:rsidRPr="001D20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>els coneixements, les habilitats i les</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
-[...572 lines deleted...]
-    <w:p w14:paraId="232FA715" w14:textId="77777777" w:rsidR="00855E84" w:rsidRPr="006F6610" w:rsidRDefault="00855E84" w:rsidP="00712D1B">
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> competències que recull l’article 13 del Reial Decret 592/2014, d’11 de juliol, demostrades per l’estudiant durant l’estada en pràctiques.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="232FA715" w14:textId="77777777" w:rsidR="00855E84" w:rsidRPr="001D20E9" w:rsidRDefault="00855E84" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="76298AFF" w14:textId="003F80EF" w:rsidR="00855E84" w:rsidRPr="006F6610" w:rsidRDefault="00855E84" w:rsidP="63D94C51">
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76298AFF" w14:textId="003F80EF" w:rsidR="00855E84" w:rsidRPr="001D20E9" w:rsidRDefault="00855E84" w:rsidP="4B8675EA">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.6 L’estudiant a la conclusió de les pràctiques ha de realitzar i lliurar </w:t>
+      </w:r>
+      <w:r w:rsidR="222DC8B0" w:rsidRPr="001D20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="6DF76A57" w:rsidRPr="001D20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="222DC8B0" w:rsidRPr="001D20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="6DF76A57" w:rsidRPr="001D20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="222DC8B0" w:rsidRPr="001D20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tutor</w:t>
+      </w:r>
+      <w:r w:rsidR="41A91AD1" w:rsidRPr="001D20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="222DC8B0" w:rsidRPr="001D20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> acadèmic</w:t>
+      </w:r>
+      <w:r w:rsidR="69528CA5" w:rsidRPr="001D20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
-[...449 lines deleted...]
-    <w:p w14:paraId="32C64595" w14:textId="77777777" w:rsidR="00855E84" w:rsidRPr="006F6610" w:rsidRDefault="00855E84" w:rsidP="00712D1B">
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> una memòria final de les pràctiques, on hi ha de figurar entre altres les previsions que recull l’article 14 del Reial Decret 592/2014, d’11 de juliol, així com aquelles que pugui determinar la normativa de pràctiques de la Universitat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32C64595" w14:textId="77777777" w:rsidR="00855E84" w:rsidRPr="001D20E9" w:rsidRDefault="00855E84" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="7B684329" w14:textId="77777777" w:rsidR="00855E84" w:rsidRPr="006F6610" w:rsidRDefault="00855E84" w:rsidP="63D94C51">
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B684329" w14:textId="77777777" w:rsidR="00855E84" w:rsidRPr="001D20E9" w:rsidRDefault="00855E84" w:rsidP="4B8675EA">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
-[...468 lines deleted...]
-    <w:p w14:paraId="69E57A85" w14:textId="77777777" w:rsidR="00855E84" w:rsidRPr="006F6610" w:rsidRDefault="00855E84" w:rsidP="00712D1B">
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.7 L’avaluació final de les pràctiques correspon a la persona tutora acadèmica, de conformitat amb els criteris d’avaluació que s’estableixen en el conveni específic de col·laboració que es preveu a la clàusula 4 d’aquest conveni, i aquells que també pugui determinar la normativa de pràctiques de la Universitat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69E57A85" w14:textId="77777777" w:rsidR="00855E84" w:rsidRPr="001D20E9" w:rsidRDefault="00855E84" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="239A3F9F" w14:textId="03458F85" w:rsidR="00855E84" w:rsidRPr="006F6610" w:rsidRDefault="00855E84" w:rsidP="00712D1B">
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="239A3F9F" w14:textId="03458F85" w:rsidR="00855E84" w:rsidRPr="001D20E9" w:rsidRDefault="00855E84" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">3.8 La realització de les pràctiques no implica en cap cas l’existència d’una relació laboral entre </w:t>
       </w:r>
-      <w:r w:rsidR="2A7C3479" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="2A7C3479" w:rsidRPr="001D20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>l’</w:t>
       </w:r>
-      <w:r w:rsidR="222DC8B0" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="222DC8B0" w:rsidRPr="001D20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>estudiant</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="001D20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> i </w:t>
       </w:r>
-      <w:r w:rsidR="00215B97" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00215B97" w:rsidRPr="001D20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>l’entitat col·laboradora</w:t>
       </w:r>
-      <w:r w:rsidR="222DC8B0" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="222DC8B0" w:rsidRPr="001D20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="001D20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> En l’àmbit de les administracions públiques, entitats de dret públic i altres organismes públics la realització de les pràctiques no podrà tenir la consideració de mèrit per a l’accés a la funció pública ni pot ser computada als efectes d’antiguitat o reconeixement de serveis previs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F87818A" w14:textId="77777777" w:rsidR="00855E84" w:rsidRPr="006F6610" w:rsidRDefault="00855E84" w:rsidP="00712D1B">
+    <w:p w14:paraId="6F87818A" w14:textId="77777777" w:rsidR="00855E84" w:rsidRPr="001D20E9" w:rsidRDefault="00855E84" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="3C816F9D" w14:textId="194BA653" w:rsidR="00855E84" w:rsidRPr="006F6610" w:rsidRDefault="00855E84" w:rsidP="00712D1B">
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C816F9D" w14:textId="0A76B11D" w:rsidR="00855E84" w:rsidRPr="001D20E9" w:rsidRDefault="00855E84" w:rsidP="00712D1B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">3.9 </w:t>
       </w:r>
-      <w:r w:rsidR="006B783C" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="006B783C" w:rsidRPr="001D20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
-      <w:r w:rsidR="00215B97" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00215B97" w:rsidRPr="001D20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>’entitat col·laboradora</w:t>
       </w:r>
-      <w:r w:rsidR="006B783C" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="006B783C" w:rsidRPr="001D20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="001D20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">ha de donar d'alta a la Seguretat Social </w:t>
       </w:r>
-      <w:r w:rsidR="222DC8B0" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="222DC8B0" w:rsidRPr="001D20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="2426E5E0" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="2426E5E0" w:rsidRPr="001D20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="222DC8B0" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="222DC8B0" w:rsidRPr="001D20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidR="106E2C8A" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="106E2C8A" w:rsidRPr="001D20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6610">
-[...19 lines deleted...]
-    <w:p w14:paraId="4CA3A3D7" w14:textId="77777777" w:rsidR="00855E84" w:rsidRPr="006F6610" w:rsidRDefault="00855E84" w:rsidP="00712D1B">
+      <w:r w:rsidRPr="001D20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>estudiant sempre que aquest en rebi una contraprestació econòmica, qualsevol que sigui el concepte o la forma en què es percebi, segons estableix el Reial Decret 1493/2011, de 24 d’octubre, pel qual es regulen els termes i condicions d’inclusió en el Règim General de la Seguretat Social de les persones que participen en programes de formació, i d’acord amb el contingut de la disposició addicional 25a del Reial Decret Llei 8/2014, de 4 de juliol, d’aprovació de mesures  urgents pel creixement, la competitivitat i l’eficiència.</w:t>
+      </w:r>
+      <w:r w:rsidR="008D4378" w:rsidRPr="001D20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Els termes de la remuneració entre l’entitat col·laboradora i l’estudiant s’establiran en l’addenda corresponent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CA3A3D7" w14:textId="77777777" w:rsidR="00855E84" w:rsidRPr="001D20E9" w:rsidRDefault="00855E84" w:rsidP="00712D1B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="1133"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="79A450FB" w14:textId="0A452C38" w:rsidR="00247E93" w:rsidRPr="006F6610" w:rsidRDefault="00247E93" w:rsidP="00247E93">
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79A450FB" w14:textId="750A2EBF" w:rsidR="00247E93" w:rsidRPr="001D20E9" w:rsidRDefault="00247E93" w:rsidP="00247E93">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...18 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.10 En el cas que els estudiants no rebin una prestació econòmica, d’acord amb la disposició </w:t>
+      </w:r>
+      <w:r w:rsidR="005978D8" w:rsidRPr="001D20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">addicional </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">52a del Text refós de la Llei general de la Seguretat Social, introduïda pel Reial Decret Llei 2/2023, de 16 de març, de mesures urgents per a l'ampliació de drets dels pensionistes, la reducció de la bretxa de gènere i l'establiment d'un nou marc de sostenibilitat del sistema públic de pensions, de conformitat amb la modificació efectuada per l’article 212 del Reial Decret Llei 5/2023, de 28 de juny, a partir de l'1 de gener de 2024, la Universitat assumirà el cost i la gestió de donar d'alta al sistema de seguretat social als i les estudiants que desenvolupin les pràctiques acadèmiques curriculars no remunerades. A aquest efecte, l’entitat col·laboradora comunicarà de forma immediata a la Universitat Autònoma de Barcelona dels dies d’absència programada de l’estudiant així com </w:t>
+      </w:r>
+      <w:r w:rsidR="6B691C73" w:rsidRPr="001D20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6610">
-[...9 lines deleted...]
-    <w:p w14:paraId="2FC3ABF7" w14:textId="77777777" w:rsidR="00247E93" w:rsidRPr="006F6610" w:rsidRDefault="00247E93" w:rsidP="00247E93">
+      <w:r w:rsidRPr="001D20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">els dies que no hagi pogut assistir a la realització de les pràctiques amb motiu de la seva baixa de conformitat amb el què disposa la disposició </w:t>
+      </w:r>
+      <w:r w:rsidR="005978D8" w:rsidRPr="001D20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">addicional </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>52a del Text refós de la Llei General de la Seguretat Social, introduïda pel Reial Decret Llei 2/2023 abans esmentat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FC3ABF7" w14:textId="77777777" w:rsidR="00247E93" w:rsidRPr="001D20E9" w:rsidRDefault="00247E93" w:rsidP="00247E93">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="0B9D7A37" w14:textId="22FA5491" w:rsidR="00754512" w:rsidRPr="006F6610" w:rsidRDefault="00247E93" w:rsidP="0DF0BE46">
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B9D7A37" w14:textId="128E70F0" w:rsidR="00754512" w:rsidRPr="001D20E9" w:rsidRDefault="00247E93" w:rsidP="0DF0BE46">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">En qualsevol cas, sempre que les pràctiques que realitzi la persona estudiant siguin de caràcter </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="001D20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>extracurricular</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="006F6610">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">, l’estudiant de la UAB haurà de percebre una aportació econòmica per part de l’entitat col·laboradora en concepte d’ajut a l’estudi. Aquest ajut no pot ser inferior a la quantitat aprovada pel Consell Social de la UAB cada curs acadèmic i que està inclosa dins de les tarifes del Servei d’Ocupabilitat de la UAB com a ajut a l’estudi per a les persones estudiants en pràctiques </w:t>
+      <w:r w:rsidRPr="001D20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>, l’estudiant de la UAB haurà de percebre una aportació econòmica per part de l’entitat col·laboradora en concepte d’ajut a l’estudi</w:t>
+      </w:r>
+      <w:r w:rsidR="008D4378" w:rsidRPr="001D20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>, que serà fixada a l’addenda corresponent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Aquest ajut no pot ser inferior a la quantitat aprovada pel Consell Social de la UAB cada curs acadèmic i que està inclosa dins de les tarifes del Servei d’Ocupabilitat de la UAB com a ajut a l’estudi per a les persones estudiants en pràctiques </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="001D20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>extracurriculars</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="001D20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ABC1CF6" w14:textId="7A39E265" w:rsidR="00754512" w:rsidRPr="006F6610" w:rsidRDefault="00754512" w:rsidP="0DF0BE46">
+    <w:p w14:paraId="5ABC1CF6" w14:textId="7A39E265" w:rsidR="00754512" w:rsidRPr="001D20E9" w:rsidRDefault="00754512" w:rsidP="0DF0BE46">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="0FA399AC" w14:textId="3C81D701" w:rsidR="00754512" w:rsidRPr="006F6610" w:rsidRDefault="00855E84" w:rsidP="00247E93">
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FA399AC" w14:textId="3C81D701" w:rsidR="00754512" w:rsidRPr="00AB06A3" w:rsidRDefault="00855E84" w:rsidP="00247E93">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>3.1</w:t>
       </w:r>
-      <w:r w:rsidR="0ECBEA4B" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="0ECBEA4B" w:rsidRPr="001D20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="001D20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006B783C" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="006B783C" w:rsidRPr="001D20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>L’entitat col·laboradora</w:t>
       </w:r>
-      <w:r w:rsidR="001652F5" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="001652F5" w:rsidRPr="001D20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="001D20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">ha d’informar </w:t>
       </w:r>
-      <w:r w:rsidR="507B9256" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="507B9256" w:rsidRPr="001D20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>l’e</w:t>
       </w:r>
-      <w:r w:rsidR="222DC8B0" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="222DC8B0" w:rsidRPr="001D20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>studiant</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="001D20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> en pràctiques de la normativa de seguretat i prevenció de riscos laborals. </w:t>
       </w:r>
-      <w:r w:rsidR="00754512" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00754512" w:rsidRPr="001D20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Així mateix, l’entitat col·laboradora es compromet a tractar les dades de l’estudiant d’acord amb la normativa reguladora de les dades de caràcter personal i a facilitar a l’estudiant les dades necessàries per tal que pugui exercir els drets d’accés, rectificació, cancel·lació i oposició.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="436CA326" w14:textId="77777777" w:rsidR="00855E84" w:rsidRPr="006F6610" w:rsidRDefault="00855E84" w:rsidP="00712D1B">
+    <w:p w14:paraId="436CA326" w14:textId="77777777" w:rsidR="00855E84" w:rsidRPr="00AB06A3" w:rsidRDefault="00855E84" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:left="708" w:right="1133" w:hanging="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="39BBB395" w14:textId="33681173" w:rsidR="00855E84" w:rsidRPr="006F6610" w:rsidRDefault="00855E84" w:rsidP="00712D1B">
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39BBB395" w14:textId="71A5357C" w:rsidR="00855E84" w:rsidRPr="00AB06A3" w:rsidRDefault="00855E84" w:rsidP="00712D1B">
       <w:pPr>
         <w:pStyle w:val="CM20"/>
         <w:spacing w:after="0"/>
         <w:ind w:right="1133"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="2C3F0FF3" w:rsidRPr="001D20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="001D20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006B783C" w:rsidRPr="006F6610">
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="0025412B" w:rsidRPr="001D20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En el cas de pràctiques </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0025412B" w:rsidRPr="001D20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>extracurriculars</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0025412B" w:rsidRPr="001D20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, l</w:t>
+      </w:r>
+      <w:r w:rsidR="006B783C" w:rsidRPr="001D20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’entitat col·laboradora </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>abonar</w:t>
       </w:r>
-      <w:r w:rsidR="00CD05AA" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00CD05AA" w:rsidRPr="001D20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>à</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="001D20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="70E53F9B" w14:textId="77777777" w:rsidR="00855E84" w:rsidRPr="006F6610" w:rsidRDefault="00855E84" w:rsidP="00712D1B">
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a la Universitat l’import corresponent en concepte de despeses </w:t>
+      </w:r>
+      <w:r w:rsidR="007D05C1" w:rsidRPr="001D20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de gestió i tramitació del conveni, </w:t>
+      </w:r>
+      <w:r w:rsidR="0025412B" w:rsidRPr="001D20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> segons </w:t>
+      </w:r>
+      <w:r w:rsidR="007D05C1" w:rsidRPr="001D20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>les tarifes i condicions aprovades</w:t>
+      </w:r>
+      <w:r w:rsidR="0025412B" w:rsidRPr="001D20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pel Consell Social de la UAB per a cada curs acadèmic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70E53F9B" w14:textId="77777777" w:rsidR="00855E84" w:rsidRPr="00AB06A3" w:rsidRDefault="00855E84" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="25C60D67" w14:textId="1AB37EFF" w:rsidR="00855E84" w:rsidRPr="006F6610" w:rsidRDefault="00855E84" w:rsidP="00712D1B">
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25C60D67" w14:textId="1AB37EFF" w:rsidR="00855E84" w:rsidRPr="00AB06A3" w:rsidRDefault="00855E84" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>3.1</w:t>
       </w:r>
-      <w:r w:rsidR="45F5584A" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="45F5584A" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> L’estudiant té dret a la propietat intel·lectual i industrial de les tasques, investigacions dutes a terme, o dels resultats obtinguts en els termes establerts a la legislació reguladora de la matèria.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08835EDE" w14:textId="77777777" w:rsidR="00855E84" w:rsidRPr="006F6610" w:rsidRDefault="00855E84" w:rsidP="00712D1B">
+    <w:p w14:paraId="08835EDE" w14:textId="77777777" w:rsidR="00855E84" w:rsidRPr="00AB06A3" w:rsidRDefault="00855E84" w:rsidP="00712D1B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="047480C9" w14:textId="14D6D161" w:rsidR="00112BF9" w:rsidRPr="006F6610" w:rsidRDefault="00E16296" w:rsidP="00EF6E92">
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="047480C9" w14:textId="14D6D161" w:rsidR="00112BF9" w:rsidRPr="00AB06A3" w:rsidRDefault="00E16296" w:rsidP="00EF6E92">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:right="1134"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Quart</w:t>
       </w:r>
-      <w:r w:rsidR="00334448" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00334448" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00112BF9" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00112BF9" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Condicions particulars de realització de les pràctiques</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="047D478F" w14:textId="77777777" w:rsidR="00112BF9" w:rsidRPr="006F6610" w:rsidRDefault="00112BF9" w:rsidP="00712D1B">
+    <w:p w14:paraId="047D478F" w14:textId="77777777" w:rsidR="00112BF9" w:rsidRPr="00AB06A3" w:rsidRDefault="00112BF9" w:rsidP="00712D1B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="1133"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="0488AEF5" w14:textId="232C701D" w:rsidR="00394CF7" w:rsidRPr="006F6610" w:rsidRDefault="00112BF9" w:rsidP="00840E50">
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0488AEF5" w14:textId="232C701D" w:rsidR="00394CF7" w:rsidRPr="00AB06A3" w:rsidRDefault="00112BF9" w:rsidP="00840E50">
       <w:pPr>
         <w:ind w:right="1101"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">4.1 </w:t>
       </w:r>
-      <w:r w:rsidR="00394CF7" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00394CF7" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">El </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">conveni específic de col·laboració </w:t>
       </w:r>
-      <w:r w:rsidR="00394CF7" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00394CF7" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>al qual es refereix l’acord primer ha d’incloure una clàusula en la qual l’estudiant manifesta que coneix i accepta de forma expressa les condicions de realització de les pràctiques i es compromet a complir totes les obligacions que</w:t>
       </w:r>
-      <w:r w:rsidR="007D7B56" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="007D7B56" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> derivin del propi conveni i de la </w:t>
       </w:r>
-      <w:r w:rsidR="00394CF7" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00394CF7" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">normativa </w:t>
       </w:r>
-      <w:r w:rsidR="007D7B56" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="007D7B56" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>vigent, i a</w:t>
       </w:r>
-      <w:r w:rsidR="00394CF7" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00394CF7" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> mantenir la confidencialitat i el secret professional en relació amb la informació interna i les activitats de l’entitat col·laboradora.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7555F390" w14:textId="77777777" w:rsidR="007D7B56" w:rsidRPr="006F6610" w:rsidRDefault="007D7B56" w:rsidP="00394CF7">
-[...9 lines deleted...]
-    <w:p w14:paraId="552EF6B0" w14:textId="31565F9A" w:rsidR="00112BF9" w:rsidRPr="006F6610" w:rsidRDefault="007D7B56" w:rsidP="00712D1B">
+    <w:p w14:paraId="7555F390" w14:textId="77777777" w:rsidR="007D7B56" w:rsidRPr="00AB06A3" w:rsidRDefault="007D7B56" w:rsidP="00394CF7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="552EF6B0" w14:textId="1361F72E" w:rsidR="00112BF9" w:rsidRPr="00AB06A3" w:rsidRDefault="007D7B56" w:rsidP="00712D1B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>4.2 En</w:t>
       </w:r>
-      <w:r w:rsidR="00AC443B" w:rsidRPr="006F6610">
-[...12 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00AC443B" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> el </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC443B" w:rsidRPr="001D20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cas de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>realització  de</w:t>
       </w:r>
-      <w:r w:rsidR="00AC443B" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00AC443B" w:rsidRPr="001D20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> pràctiques </w:t>
       </w:r>
-      <w:r w:rsidR="6B0A6D14" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="6B0A6D14" w:rsidRPr="001D20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">acadèmiques externes </w:t>
       </w:r>
-      <w:r w:rsidR="00AC443B" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00AC443B" w:rsidRPr="001D20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>curriculars</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="001D20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, el conveni específic </w:t>
       </w:r>
-      <w:r w:rsidR="00AC443B" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00AC443B" w:rsidRPr="001D20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>s’ajustarà a l’</w:t>
       </w:r>
-      <w:r w:rsidR="00112BF9" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00112BF9" w:rsidRPr="001D20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">annex </w:t>
       </w:r>
-      <w:r w:rsidR="00AC443B" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="008D4378" w:rsidRPr="001D20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">corresponent </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC443B" w:rsidRPr="001D20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">que s’adjunta </w:t>
       </w:r>
-      <w:r w:rsidR="005A332D" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="005A332D" w:rsidRPr="001D20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">en aquest </w:t>
       </w:r>
-      <w:r w:rsidR="00112BF9" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00112BF9" w:rsidRPr="001D20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">conveni </w:t>
       </w:r>
-      <w:r w:rsidR="005A332D" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="005A332D" w:rsidRPr="001D20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">i </w:t>
       </w:r>
-      <w:r w:rsidR="00112BF9" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00112BF9" w:rsidRPr="001D20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>en el qual s’han d’especificar les dades següents:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05BAB18E" w14:textId="77777777" w:rsidR="00112BF9" w:rsidRPr="006F6610" w:rsidRDefault="00112BF9" w:rsidP="00712D1B">
+    <w:p w14:paraId="05BAB18E" w14:textId="77777777" w:rsidR="00112BF9" w:rsidRPr="00AB06A3" w:rsidRDefault="00112BF9" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="663A527A" w14:textId="77777777" w:rsidR="00112BF9" w:rsidRPr="006F6610" w:rsidRDefault="00112BF9" w:rsidP="00712D1B">
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="663A527A" w14:textId="77777777" w:rsidR="00112BF9" w:rsidRPr="00AB06A3" w:rsidRDefault="00112BF9" w:rsidP="00712D1B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Identitat de l’estudiant en pràctiques.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="667AED82" w14:textId="6B397F63" w:rsidR="00112BF9" w:rsidRPr="006F6610" w:rsidRDefault="00112BF9" w:rsidP="00712D1B">
+    <w:p w14:paraId="667AED82" w14:textId="6B397F63" w:rsidR="00112BF9" w:rsidRPr="00AB06A3" w:rsidRDefault="00112BF9" w:rsidP="00712D1B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Modalitat de les pràctiques (curriculars).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14F6703E" w14:textId="77777777" w:rsidR="00112BF9" w:rsidRPr="006F6610" w:rsidRDefault="00112BF9" w:rsidP="00712D1B">
+    <w:p w14:paraId="14F6703E" w14:textId="77777777" w:rsidR="00112BF9" w:rsidRPr="00AB06A3" w:rsidRDefault="00112BF9" w:rsidP="00712D1B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Projecte formatiu, amb els objectius educatius i les activitats que s’hi han de realitzar.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D3CB019" w14:textId="77777777" w:rsidR="00112BF9" w:rsidRPr="006F6610" w:rsidRDefault="00112BF9" w:rsidP="00712D1B">
+    <w:p w14:paraId="4D3CB019" w14:textId="77777777" w:rsidR="00112BF9" w:rsidRPr="00AB06A3" w:rsidRDefault="00112BF9" w:rsidP="00712D1B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...12 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
         <w:t>Pla de seguiment de les pràctiques (amb indicació dels informes i/o memòries que ha d’elaborar l’estudiant).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C3C840D" w14:textId="77777777" w:rsidR="00112BF9" w:rsidRPr="006F6610" w:rsidRDefault="00112BF9" w:rsidP="00712D1B">
+    <w:p w14:paraId="2C3C840D" w14:textId="77777777" w:rsidR="00112BF9" w:rsidRPr="00AB06A3" w:rsidRDefault="00112BF9" w:rsidP="00712D1B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Durada, horari i període de realització de les pràctiques.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28A2BFD0" w14:textId="77777777" w:rsidR="00112BF9" w:rsidRPr="006F6610" w:rsidRDefault="00112BF9" w:rsidP="00712D1B">
+    <w:p w14:paraId="28A2BFD0" w14:textId="77777777" w:rsidR="00112BF9" w:rsidRPr="00AB06A3" w:rsidRDefault="00112BF9" w:rsidP="00712D1B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Lloc (centre de treball) de realització de les pràctiques.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06A56748" w14:textId="55D0C496" w:rsidR="00112BF9" w:rsidRPr="006F6610" w:rsidRDefault="00112BF9" w:rsidP="00712D1B">
+    <w:p w14:paraId="06A56748" w14:textId="55D0C496" w:rsidR="00112BF9" w:rsidRPr="00AB06A3" w:rsidRDefault="00112BF9" w:rsidP="00712D1B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Identitat </w:t>
       </w:r>
-      <w:r w:rsidR="43AD4324" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="43AD4324" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidR="33CC58C3" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="33CC58C3" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="43AD4324" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="43AD4324" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidR="33CC58C3" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="33CC58C3" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="43AD4324" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="43AD4324" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">s </w:t>
       </w:r>
-      <w:r w:rsidR="35D37698" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="35D37698" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">persones </w:t>
       </w:r>
-      <w:r w:rsidR="43AD4324" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="43AD4324" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>tutor</w:t>
       </w:r>
-      <w:r w:rsidR="2E7010FD" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="2E7010FD" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="43AD4324" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="43AD4324" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>s designa</w:t>
       </w:r>
-      <w:r w:rsidR="5873631C" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="5873631C" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidR="43AD4324" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="43AD4324" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> pe</w:t>
       </w:r>
-      <w:r w:rsidR="00C3498F" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00C3498F" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">r </w:t>
       </w:r>
-      <w:r w:rsidR="006B783C" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="006B783C" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>l’entitat col·laboradora</w:t>
       </w:r>
-      <w:r w:rsidR="00C3498F" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00C3498F" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>i per la Universitat.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1277EB08" w14:textId="77777777" w:rsidR="00112BF9" w:rsidRPr="006F6610" w:rsidRDefault="00112BF9" w:rsidP="00712D1B">
+    <w:p w14:paraId="1277EB08" w14:textId="77777777" w:rsidR="00112BF9" w:rsidRPr="00AB06A3" w:rsidRDefault="00112BF9" w:rsidP="00712D1B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Criteris d’avaluació.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D805C63" w14:textId="77777777" w:rsidR="00112BF9" w:rsidRPr="006F6610" w:rsidRDefault="00112BF9" w:rsidP="00712D1B">
+    <w:p w14:paraId="1D805C63" w14:textId="77777777" w:rsidR="00112BF9" w:rsidRPr="00AB06A3" w:rsidRDefault="00112BF9" w:rsidP="00712D1B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Compromisos de l’estudiant.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60650A92" w14:textId="4512A0D5" w:rsidR="00112BF9" w:rsidRPr="006F6610" w:rsidRDefault="00112BF9" w:rsidP="00712D1B">
+    <w:p w14:paraId="60650A92" w14:textId="4512A0D5" w:rsidR="00112BF9" w:rsidRPr="00AB06A3" w:rsidRDefault="00112BF9" w:rsidP="00712D1B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Especificació que la realització de les pràctiques no implica la constitució de cap vincle laboral entre </w:t>
       </w:r>
-      <w:r w:rsidR="00243A0B" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00243A0B" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>l’entitat col·laboradora</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> i l’estudiant.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F535D41" w14:textId="77777777" w:rsidR="00112BF9" w:rsidRPr="006F6610" w:rsidRDefault="00112BF9" w:rsidP="00712D1B">
+    <w:p w14:paraId="1F535D41" w14:textId="77777777" w:rsidR="00112BF9" w:rsidRPr="00AB06A3" w:rsidRDefault="00112BF9" w:rsidP="00712D1B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Valoració en crèdits, si escau.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C2D54C3" w14:textId="77777777" w:rsidR="00112BF9" w:rsidRPr="006F6610" w:rsidRDefault="00112BF9" w:rsidP="00712D1B">
+    <w:p w14:paraId="5C2D54C3" w14:textId="77777777" w:rsidR="00112BF9" w:rsidRPr="00AB06A3" w:rsidRDefault="00112BF9" w:rsidP="00712D1B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Quantia i forma de pagament dels ajuts a l’estudi, si escau.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5219A7FD" w14:textId="77777777" w:rsidR="00112BF9" w:rsidRPr="006F6610" w:rsidRDefault="00112BF9" w:rsidP="00712D1B">
+    <w:p w14:paraId="5219A7FD" w14:textId="77777777" w:rsidR="00112BF9" w:rsidRPr="00AB06A3" w:rsidRDefault="00112BF9" w:rsidP="00712D1B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Quantia i forma de pagament de despeses de gestió a la Universitat, si escau. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D4E6502" w14:textId="77777777" w:rsidR="00112BF9" w:rsidRPr="006F6610" w:rsidRDefault="00112BF9" w:rsidP="00712D1B">
+    <w:p w14:paraId="3D4E6502" w14:textId="77777777" w:rsidR="00112BF9" w:rsidRPr="00AB06A3" w:rsidRDefault="00112BF9" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="05FF71DB" w14:textId="6E519777" w:rsidR="005A332D" w:rsidRPr="006F6610" w:rsidRDefault="005A332D" w:rsidP="00712D1B">
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05FF71DB" w14:textId="6E519777" w:rsidR="005A332D" w:rsidRPr="00AB06A3" w:rsidRDefault="005A332D" w:rsidP="00712D1B">
       <w:pPr>
         <w:pStyle w:val="Pargrafdellista1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="13E94C06" w14:textId="5B8F4FB1" w:rsidR="0095230E" w:rsidRPr="006F6610" w:rsidRDefault="005A332D" w:rsidP="30609131">
+    <w:p w14:paraId="13E94C06" w14:textId="69CE9457" w:rsidR="0095230E" w:rsidRPr="00AB06A3" w:rsidRDefault="005A332D" w:rsidP="30609131">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">4.3 En el cas de la realització de pràctiques acadèmiques </w:t>
       </w:r>
-      <w:r w:rsidR="00F77A07" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00F77A07" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">externes </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>extracurriculars</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>, aquest</w:t>
       </w:r>
-      <w:r w:rsidR="00B04684" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00B04684" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> conveni específic de col·laboració es tramitarà a través de l</w:t>
       </w:r>
-      <w:r w:rsidR="607E4D30" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="607E4D30" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>a plataforma informàtica</w:t>
       </w:r>
-      <w:r w:rsidR="00B04684" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00B04684" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> NEXUS gestiona</w:t>
       </w:r>
-      <w:r w:rsidR="6492270B" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="6492270B" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>da</w:t>
       </w:r>
-      <w:r w:rsidR="00B04684" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00B04684" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E01582" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00E01582" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">pel </w:t>
       </w:r>
-      <w:r w:rsidR="00B04684" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00B04684" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Servei d’Ocupabilitat</w:t>
       </w:r>
-      <w:r w:rsidR="00B52603" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00B52603" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> de la </w:t>
       </w:r>
-      <w:r w:rsidR="00E01582" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00E01582" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>Universitat Autònoma de</w:t>
+      </w:r>
+      <w:r w:rsidR="00617D73">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Barcelona</w:t>
+      </w:r>
+      <w:r w:rsidR="00B04684" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00B04684" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00B04684" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="4CD2002B" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="4CD2002B" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="00A20AC2" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00A20AC2" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Eliminar </w:t>
       </w:r>
-      <w:r w:rsidR="005E4D65" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="005E4D65" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">redactat </w:t>
       </w:r>
-      <w:r w:rsidR="00A20AC2" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00A20AC2" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>en el cas de</w:t>
       </w:r>
-      <w:r w:rsidR="00FC44EB" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00FC44EB" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> l’opció </w:t>
       </w:r>
-      <w:r w:rsidR="0095230E" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="0095230E" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> B) </w:t>
       </w:r>
-      <w:r w:rsidR="00FC44EB" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00FC44EB" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">en el </w:t>
       </w:r>
-      <w:r w:rsidR="00FC44EB" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00FC44EB" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>reunits</w:t>
       </w:r>
-      <w:r w:rsidR="00FC44EB" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00FC44EB" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> del </w:t>
       </w:r>
-      <w:r w:rsidR="002F0963" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="002F0963" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>conveni</w:t>
       </w:r>
-      <w:r w:rsidR="00FC44EB" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00FC44EB" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, es a dir, </w:t>
       </w:r>
-      <w:r w:rsidR="0095230E" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="0095230E" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>en el cas de convenis de pràctiques CURRICULARS d’alumnat d’UNA SOLA FACULTAT</w:t>
       </w:r>
-      <w:r w:rsidR="001C214B" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="001C214B" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="7D099CDB" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="7D099CDB" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidR="0095230E" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="0095230E" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27036DA9" w14:textId="41AB7BD6" w:rsidR="00112BF9" w:rsidRPr="006F6610" w:rsidRDefault="00112BF9" w:rsidP="00712D1B">
+    <w:p w14:paraId="27036DA9" w14:textId="41AB7BD6" w:rsidR="00112BF9" w:rsidRPr="00AB06A3" w:rsidRDefault="00112BF9" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="50F65D0E" w14:textId="643F53E4" w:rsidR="005B5767" w:rsidRPr="006F6610" w:rsidRDefault="2DFB0147" w:rsidP="00EF6E92">
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50F65D0E" w14:textId="643F53E4" w:rsidR="005B5767" w:rsidRPr="00AB06A3" w:rsidRDefault="2DFB0147" w:rsidP="00EF6E92">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:right="1134"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Cinquè. </w:t>
       </w:r>
-      <w:r w:rsidR="52FD75A2" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="52FD75A2" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Drets i deures de</w:t>
       </w:r>
-      <w:r w:rsidR="53FA4BB5" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="53FA4BB5" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="18D1C531" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="18D1C531" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>l’</w:t>
       </w:r>
-      <w:r w:rsidR="52FD75A2" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="52FD75A2" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>estudiant i de</w:t>
       </w:r>
-      <w:r w:rsidR="06D8484F" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="06D8484F" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="52FD75A2" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="52FD75A2" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidR="06D8484F" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="06D8484F" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="52FD75A2" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="52FD75A2" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">s </w:t>
       </w:r>
-      <w:r w:rsidR="72AD23EE" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="72AD23EE" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">persones </w:t>
       </w:r>
-      <w:r w:rsidR="52FD75A2" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="52FD75A2" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>tutor</w:t>
       </w:r>
-      <w:r w:rsidR="16C10DC0" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="16C10DC0" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="52FD75A2" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="52FD75A2" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="165CBCD4" w14:textId="77777777" w:rsidR="005B5767" w:rsidRPr="006F6610" w:rsidRDefault="005B5767" w:rsidP="3D7E06EE">
+    <w:p w14:paraId="165CBCD4" w14:textId="77777777" w:rsidR="005B5767" w:rsidRPr="00AB06A3" w:rsidRDefault="005B5767" w:rsidP="3D7E06EE">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7EC4C337" w14:textId="09720F53" w:rsidR="005B5767" w:rsidRPr="006F6610" w:rsidRDefault="005B5767" w:rsidP="63D94C51">
+    <w:p w14:paraId="7EC4C337" w14:textId="09720F53" w:rsidR="005B5767" w:rsidRPr="00AB06A3" w:rsidRDefault="005B5767" w:rsidP="105895CA">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Durant la realització de les pràctiques acadèmiques externes, </w:t>
       </w:r>
-      <w:r w:rsidR="59739517" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="59739517" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>l’</w:t>
       </w:r>
-      <w:r w:rsidR="52FD75A2" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="52FD75A2" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>estudiant tindr</w:t>
       </w:r>
-      <w:r w:rsidR="1660C1A1" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="1660C1A1" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>à</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> els drets i les obligacions que estableix l’article 9 del Reial Decret 592/2014, d’11 de juliol.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D8209A4" w14:textId="77777777" w:rsidR="005B5767" w:rsidRPr="006F6610" w:rsidRDefault="005B5767" w:rsidP="3D7E06EE">
+    <w:p w14:paraId="5D8209A4" w14:textId="77777777" w:rsidR="005B5767" w:rsidRPr="00AB06A3" w:rsidRDefault="005B5767" w:rsidP="3D7E06EE">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="60B8D1BC" w14:textId="3849274F" w:rsidR="005B5767" w:rsidRPr="006F6610" w:rsidRDefault="00523600" w:rsidP="63D94C51">
+    <w:p w14:paraId="60B8D1BC" w14:textId="3849274F" w:rsidR="005B5767" w:rsidRPr="00AB06A3" w:rsidRDefault="00523600" w:rsidP="105895CA">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Les persones tutores de l’entitat </w:t>
       </w:r>
-      <w:r w:rsidR="17DE5041" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="17DE5041" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>col·laboradora</w:t>
       </w:r>
-      <w:r w:rsidR="005B5767" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="005B5767" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001177FC" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="001177FC" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">i de la Universitat </w:t>
       </w:r>
-      <w:r w:rsidR="005B5767" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="005B5767" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>tindr</w:t>
       </w:r>
-      <w:r w:rsidR="2FEB2D96" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="2FEB2D96" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="001177FC" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="001177FC" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="005B5767" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="005B5767" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> els drets i les obligacions </w:t>
       </w:r>
-      <w:r w:rsidR="001177FC" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="001177FC" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">previstos en els articles </w:t>
       </w:r>
-      <w:r w:rsidR="005B5767" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="005B5767" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">11 </w:t>
       </w:r>
-      <w:r w:rsidR="001177FC" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="001177FC" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">i 12 </w:t>
       </w:r>
-      <w:r w:rsidR="005B5767" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="005B5767" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>del Reial Decret 592/2014, d’11 de juliol</w:t>
       </w:r>
-      <w:r w:rsidR="001177FC" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="001177FC" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, respectivament. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E4EBAC7" w14:textId="77777777" w:rsidR="00560CDA" w:rsidRPr="006F6610" w:rsidRDefault="00560CDA" w:rsidP="00712D1B">
+    <w:p w14:paraId="6E4EBAC7" w14:textId="77777777" w:rsidR="00560CDA" w:rsidRPr="00AB06A3" w:rsidRDefault="00560CDA" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="6629FFC8" w14:textId="5A9DFC19" w:rsidR="00334448" w:rsidRPr="006F6610" w:rsidRDefault="005B5767" w:rsidP="00EF6E92">
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6629FFC8" w14:textId="5A9DFC19" w:rsidR="00334448" w:rsidRPr="00AB06A3" w:rsidRDefault="005B5767" w:rsidP="00EF6E92">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:right="1134"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Sisè. </w:t>
       </w:r>
-      <w:r w:rsidR="00E94325" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00E94325" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Reconeixement</w:t>
       </w:r>
-      <w:r w:rsidR="00740B3D" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00740B3D" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">s derivats de les estades de pràctiques </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F693C29" w14:textId="77777777" w:rsidR="00740B3D" w:rsidRPr="006F6610" w:rsidRDefault="00740B3D" w:rsidP="00712D1B">
+    <w:p w14:paraId="2F693C29" w14:textId="77777777" w:rsidR="00740B3D" w:rsidRPr="00AB06A3" w:rsidRDefault="00740B3D" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="565A0B1C" w14:textId="1606E435" w:rsidR="00763016" w:rsidRPr="006F6610" w:rsidRDefault="005B5767" w:rsidP="00712D1B">
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="565A0B1C" w14:textId="1606E435" w:rsidR="00763016" w:rsidRPr="00AB06A3" w:rsidRDefault="005B5767" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidR="00763016" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00763016" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">.1 Finalitzada l’estada de pràctiques, i prèvia petició per part </w:t>
       </w:r>
-      <w:r w:rsidR="12FA7D92" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="12FA7D92" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidR="07C10451" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="07C10451" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="12FA7D92" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="12FA7D92" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidR="763A0C99" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="763A0C99" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>‘</w:t>
       </w:r>
-      <w:r w:rsidR="00763016" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00763016" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">estudiant, </w:t>
       </w:r>
-      <w:r w:rsidR="008108A8" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="008108A8" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>l’entitat col·laboradora</w:t>
       </w:r>
-      <w:r w:rsidR="00763016" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00763016" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> ha d’emetre un informe acreditatiu de les activitats realitzades, la durada de les pràctiques i el rendiment de l’estudiant.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57691D98" w14:textId="77777777" w:rsidR="00763016" w:rsidRPr="006F6610" w:rsidRDefault="00763016" w:rsidP="00712D1B">
+    <w:p w14:paraId="57691D98" w14:textId="77777777" w:rsidR="00763016" w:rsidRPr="00AB06A3" w:rsidRDefault="00763016" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="6629FFC9" w14:textId="2CEBC850" w:rsidR="00334448" w:rsidRPr="006F6610" w:rsidRDefault="005B5767" w:rsidP="00712D1B">
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6629FFC9" w14:textId="2CEBC850" w:rsidR="00334448" w:rsidRPr="00AB06A3" w:rsidRDefault="005B5767" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidR="00763016" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00763016" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">.2 </w:t>
       </w:r>
-      <w:r w:rsidR="004563D4" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="004563D4" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>El reconeixement de la tasca de la persona designada com a tutora externa per part de la Universitat Autònoma de Barcelona es realitzarà</w:t>
       </w:r>
-      <w:r w:rsidR="00E22E19" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00E22E19" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, prèvia petició de la persona interessada, </w:t>
       </w:r>
-      <w:r w:rsidR="004563D4" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="004563D4" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">conforme el què disposa la normativa que regula el personal col·laborador docent. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="066896B5" w14:textId="77777777" w:rsidR="00560CDA" w:rsidRPr="006F6610" w:rsidRDefault="00560CDA" w:rsidP="00712D1B">
+    <w:p w14:paraId="066896B5" w14:textId="77777777" w:rsidR="00560CDA" w:rsidRPr="00AB06A3" w:rsidRDefault="00560CDA" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="1317E264" w14:textId="387E8E20" w:rsidR="00616117" w:rsidRPr="006F6610" w:rsidRDefault="005B5767" w:rsidP="00EF6E92">
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1317E264" w14:textId="387E8E20" w:rsidR="00616117" w:rsidRPr="003F12A5" w:rsidRDefault="005B5767" w:rsidP="00EF6E92">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:right="1134"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F12A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-        </w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Setè. </w:t>
       </w:r>
-      <w:r w:rsidR="00616117" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00616117" w:rsidRPr="003F12A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Protecció de dades de caràcter personal </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CBD3755" w14:textId="6BADCA5C" w:rsidR="005F4029" w:rsidRPr="006F6610" w:rsidRDefault="005F4029" w:rsidP="005F4029">
+    <w:p w14:paraId="0CBD3755" w14:textId="6BADCA5C" w:rsidR="005F4029" w:rsidRPr="003F12A5" w:rsidRDefault="005F4029" w:rsidP="005F4029">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="689F4EC6" w14:textId="70057A2A" w:rsidR="005F4029" w:rsidRPr="006F6610" w:rsidRDefault="005F4029" w:rsidP="005F4029">
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="689F4EC6" w14:textId="70057A2A" w:rsidR="005F4029" w:rsidRPr="003F12A5" w:rsidRDefault="005F4029" w:rsidP="005F4029">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...18 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F12A5">
+        <w:rPr>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F12A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>7.1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F12A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:tab/>
         <w:t>Les parts s’obliguen a tractar les dades personals a què tinguin accés amb motiu del desenvolupament del conveni de conformitat amb el que disposa el Reglament (UE) 2016/679 del Parlament Europeu i del Consell, de 27 d’abril de 2016, relatiu a la protecció de les persones físiques pel que fa al tractament de dades personals i a la lliure circulació d’aquestes dades (RGPD), i la Llei Orgànica 3/2018, de 5 de desembre, de protecció de dades personals i garantia dels dret</w:t>
       </w:r>
-      <w:r w:rsidR="00821CB4" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00821CB4" w:rsidRPr="003F12A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="003F12A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> digitals (LOPDGDD), amb compliment dels principis del tractament i la seva licitud, i garantint l’exercici dels drets que el RGPD reconeix a les persones titulars de les dades.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="429DE150" w14:textId="77777777" w:rsidR="005F4029" w:rsidRPr="006F6610" w:rsidRDefault="005F4029" w:rsidP="005F4029">
+    <w:p w14:paraId="429DE150" w14:textId="77777777" w:rsidR="005F4029" w:rsidRPr="003F12A5" w:rsidRDefault="005F4029" w:rsidP="005F4029">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="3DD99CAB" w14:textId="77777777" w:rsidR="005F4029" w:rsidRPr="006F6610" w:rsidRDefault="005F4029" w:rsidP="005F4029">
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DD99CAB" w14:textId="77777777" w:rsidR="005F4029" w:rsidRPr="003F12A5" w:rsidRDefault="005F4029" w:rsidP="005F4029">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...12 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F12A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
         <w:t>7.2.</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="003F12A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:tab/>
         <w:t>Així mateix, les parts aplicaran mesures tècniques i organitzatives adequades que garanteixin la seguretat de les dades, la seva confidencialitat i integritat, i que n’evitin la pèrdua o el deteriorament, o els accessos no autoritzats a les dades.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="605C2775" w14:textId="77777777" w:rsidR="005F4029" w:rsidRPr="006F6610" w:rsidRDefault="005F4029" w:rsidP="005F4029">
+    <w:p w14:paraId="605C2775" w14:textId="77777777" w:rsidR="005F4029" w:rsidRPr="003F12A5" w:rsidRDefault="005F4029" w:rsidP="005F4029">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="4A629D74" w14:textId="77777777" w:rsidR="005F4029" w:rsidRPr="006F6610" w:rsidRDefault="005F4029" w:rsidP="005F4029">
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A629D74" w14:textId="77777777" w:rsidR="005F4029" w:rsidRPr="003F12A5" w:rsidRDefault="005F4029" w:rsidP="005F4029">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F12A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>7.3.</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="003F12A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:tab/>
         <w:t>Cada una de les parts, en l’àmbit de les seves actuacions, és responsable dels tractaments de les dades necessàries per al desenvolupament de les activitats derivades d’aquest conveni. En aquests àmbits respectius, cada part facilitarà a les persones interessades la informació prevista als articles 13 i 14 del RGPD.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="443F3ED6" w14:textId="77777777" w:rsidR="005F4029" w:rsidRPr="006F6610" w:rsidRDefault="005F4029" w:rsidP="005F4029">
+    <w:p w14:paraId="443F3ED6" w14:textId="77777777" w:rsidR="005F4029" w:rsidRPr="003F12A5" w:rsidRDefault="005F4029" w:rsidP="005F4029">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="495A6D76" w14:textId="77777777" w:rsidR="005F4029" w:rsidRPr="006F6610" w:rsidRDefault="005F4029" w:rsidP="005F4029">
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="495A6D76" w14:textId="77777777" w:rsidR="005F4029" w:rsidRPr="003F12A5" w:rsidRDefault="005F4029" w:rsidP="005F4029">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F12A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>7.4.</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="003F12A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:tab/>
         <w:t>Les dades personals de la persona designada com a tutor o tutora de l’entitat col·laboradora seran tractades per la UAB amb la finalitat de gestionar l’execució del conveni i fer el seguiment de l’evolució dels estudiants.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D2619EA" w14:textId="77777777" w:rsidR="005F4029" w:rsidRPr="006F6610" w:rsidRDefault="005F4029" w:rsidP="005F4029">
+    <w:p w14:paraId="2D2619EA" w14:textId="77777777" w:rsidR="005F4029" w:rsidRPr="003F12A5" w:rsidRDefault="005F4029" w:rsidP="005F4029">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="29BCFBE1" w14:textId="77777777" w:rsidR="005F4029" w:rsidRPr="006F6610" w:rsidRDefault="005F4029" w:rsidP="005F4029">
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29BCFBE1" w14:textId="77777777" w:rsidR="005F4029" w:rsidRPr="003F12A5" w:rsidRDefault="005F4029" w:rsidP="005F4029">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F12A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>7.5.</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="003F12A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:tab/>
         <w:t>Les persones signants declaren haver estat informades i consenten que les seves dades personals incorporades en aquest document seran tractades per l’altra part, com a responsable del tractament, per a l’execució i el seguiment del conveni.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5217A05B" w14:textId="77777777" w:rsidR="005F4029" w:rsidRPr="006F6610" w:rsidRDefault="005F4029" w:rsidP="005F4029">
+    <w:p w14:paraId="5217A05B" w14:textId="77777777" w:rsidR="005F4029" w:rsidRPr="003F12A5" w:rsidRDefault="005F4029" w:rsidP="005F4029">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="6F6FB70C" w14:textId="77777777" w:rsidR="005F4029" w:rsidRPr="006F6610" w:rsidRDefault="005F4029" w:rsidP="005F4029">
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F6FB70C" w14:textId="77777777" w:rsidR="005F4029" w:rsidRPr="003F12A5" w:rsidRDefault="005F4029" w:rsidP="005F4029">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F12A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>7.6.</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="003F12A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:tab/>
         <w:t>Les persones designades com a tutores i les persones signants d’aquest document poden exercir els drets establerts a la legislació sobre protecció de dades personals dirigint-se al respectiu responsable del tractament:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BCE2818" w14:textId="77777777" w:rsidR="005F4029" w:rsidRPr="006F6610" w:rsidRDefault="005F4029" w:rsidP="005F4029">
+    <w:p w14:paraId="2BCE2818" w14:textId="77777777" w:rsidR="005F4029" w:rsidRPr="003F12A5" w:rsidRDefault="005F4029" w:rsidP="005F4029">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="1EE4E761" w14:textId="00E968FC" w:rsidR="005F4029" w:rsidRPr="006F6610" w:rsidRDefault="005F4029" w:rsidP="005F4029">
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EE4E761" w14:textId="00E968FC" w:rsidR="005F4029" w:rsidRPr="003F12A5" w:rsidRDefault="005F4029" w:rsidP="005F4029">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F12A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Per part de la UAB: Secretaria General de la Universitat Autònoma de Barcelona, Plaça Acadèmica, s/n, Edifici del Rectorat, Campus UAB, 08193-Bellaterra (Cerdanyola del Vallès), Barcelona, e-mail: sec.general@uab.cat, o Delegat de protecció de dades de la UAB Plaça Acadèmica, s/n, Edifici del Rectorat, Campus UAB, 08193-Bellaterra (Cerdanyola del Vallès), Barcelona, e-mail protecci</w:t>
       </w:r>
-      <w:r w:rsidR="00641E2C" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00641E2C" w:rsidRPr="003F12A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="003F12A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>.dades@uab.cat.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E8D32BA" w14:textId="77777777" w:rsidR="005F4029" w:rsidRPr="006F6610" w:rsidRDefault="005F4029" w:rsidP="005F4029">
+    <w:p w14:paraId="4E8D32BA" w14:textId="77777777" w:rsidR="005F4029" w:rsidRPr="003F12A5" w:rsidRDefault="005F4029" w:rsidP="005F4029">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="19DFF625" w14:textId="77777777" w:rsidR="005F4029" w:rsidRPr="006F6610" w:rsidRDefault="005F4029" w:rsidP="005F4029">
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19DFF625" w14:textId="00E1F043" w:rsidR="005F4029" w:rsidRPr="003F12A5" w:rsidRDefault="005F4029" w:rsidP="005F4029">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="4DAC06C4" w14:textId="3FF2A47C" w:rsidR="00CA0083" w:rsidRPr="006F6610" w:rsidRDefault="00740B3D" w:rsidP="00712D1B">
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F12A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>Per part de l’entitat col·laboradora: XXXXXXXXXXXXXXXXXXXXXXXXXXXXXXXXXXXXXXXXXX</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DAC06C4" w14:textId="3FF2A47C" w:rsidR="00CA0083" w:rsidRPr="003F12A5" w:rsidRDefault="00740B3D" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F12A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EFF9B33" w14:textId="0EF1EB7E" w:rsidR="00CA0083" w:rsidRPr="006F6610" w:rsidRDefault="00CA0083" w:rsidP="00712D1B">
+    <w:p w14:paraId="5EFF9B33" w14:textId="0EF1EB7E" w:rsidR="00CA0083" w:rsidRPr="00AB06A3" w:rsidRDefault="00CA0083" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="3084E073" w14:textId="49B2277E" w:rsidR="00DE0435" w:rsidRPr="006F6610" w:rsidRDefault="005B5767" w:rsidP="00EF6E92">
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3084E073" w14:textId="49B2277E" w:rsidR="00DE0435" w:rsidRPr="00AB06A3" w:rsidRDefault="005B5767" w:rsidP="00EF6E92">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:right="1134"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Vuitè</w:t>
       </w:r>
-      <w:r w:rsidR="00DE0435" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00DE0435" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>. Assegurances</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="683DD6D7" w14:textId="77777777" w:rsidR="00F02DEB" w:rsidRPr="006F6610" w:rsidRDefault="00F02DEB" w:rsidP="00712D1B">
+    <w:p w14:paraId="683DD6D7" w14:textId="77777777" w:rsidR="00F02DEB" w:rsidRPr="00AB06A3" w:rsidRDefault="00F02DEB" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="67015FBD" w14:textId="5C94BABD" w:rsidR="00C566FD" w:rsidRPr="006F6610" w:rsidRDefault="00C566FD" w:rsidP="00712D1B">
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67015FBD" w14:textId="5C94BABD" w:rsidR="00C566FD" w:rsidRPr="00AB06A3" w:rsidRDefault="00C566FD" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk194599190"/>
-      <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>L'estudiant, bé a través de l'assegurança escolar i/o suplement corresponent, bé a través de les assegurances contractades pel mateix</w:t>
       </w:r>
-      <w:r w:rsidR="1994F005" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="1994F005" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>/a</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> estudiant</w:t>
       </w:r>
-      <w:r w:rsidR="2D119E01" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="2D119E01" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>/a</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> o per la Universitat, a aquest efecte, haurà </w:t>
       </w:r>
-      <w:r w:rsidR="16E8A70B" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="16E8A70B" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>de tenir la</w:t>
       </w:r>
-      <w:r w:rsidR="4CEDE2B2" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="4CEDE2B2" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> cobert</w:t>
       </w:r>
-      <w:r w:rsidR="5EACA2B6" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="5EACA2B6" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>ura</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> per a la contingència de malaltia i accidents, que inclogui assistència sanitària, així com cobertura per responsabilitat civil (o garantia financera equivalent). Aquestes assegurances estenen la seva vigència al lloc on </w:t>
       </w:r>
-      <w:r w:rsidR="49A19A21" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="49A19A21" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>l’</w:t>
       </w:r>
-      <w:r w:rsidR="4CEDE2B2" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="4CEDE2B2" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>estudiant</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> faci les pràctiques. En cap cas, la UAB proposarà un conveni específic amb una persona estudiant que no tingui cobertura.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="3AC2BD96" w14:textId="77777777" w:rsidR="00C566FD" w:rsidRPr="006F6610" w:rsidRDefault="00C566FD" w:rsidP="00712D1B">
+    <w:p w14:paraId="3AC2BD96" w14:textId="77777777" w:rsidR="00C566FD" w:rsidRPr="00AB06A3" w:rsidRDefault="00C566FD" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="4CB2B11F" w14:textId="25C8C15A" w:rsidR="00390546" w:rsidRPr="006F6610" w:rsidRDefault="005B5767" w:rsidP="00EF6E92">
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CB2B11F" w14:textId="25C8C15A" w:rsidR="00390546" w:rsidRPr="00AB06A3" w:rsidRDefault="005B5767" w:rsidP="00EF6E92">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:right="1134"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Novè</w:t>
       </w:r>
-      <w:r w:rsidR="006E34B0" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="006E34B0" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00390546" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00390546" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Vigència</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5910B580" w14:textId="77777777" w:rsidR="00F02DEB" w:rsidRPr="006F6610" w:rsidRDefault="00F02DEB" w:rsidP="00712D1B">
+    <w:p w14:paraId="5910B580" w14:textId="77777777" w:rsidR="00F02DEB" w:rsidRPr="00AB06A3" w:rsidRDefault="00F02DEB" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="7E41D217" w14:textId="5D1F2DCE" w:rsidR="00390546" w:rsidRPr="006F6610" w:rsidRDefault="00390546" w:rsidP="00712D1B">
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E41D217" w14:textId="5D1F2DCE" w:rsidR="00390546" w:rsidRPr="00AB06A3" w:rsidRDefault="00390546" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Aquest conveni entra en vigor a la data de l</w:t>
       </w:r>
-      <w:r w:rsidR="00560CDA" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00560CDA" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">última signatura i té una vigència de </w:t>
       </w:r>
-      <w:r w:rsidR="3F60AD4F" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="3F60AD4F" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">quatre </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6610">
-[...9 lines deleted...]
-    <w:p w14:paraId="1112F39E" w14:textId="77777777" w:rsidR="00840E50" w:rsidRPr="006F6610" w:rsidRDefault="00840E50" w:rsidP="00712D1B">
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">anys </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">prorrogable per un període de fins a un màxim de quatre anys addicionals, sí així ho acorden expressament les parts. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1112F39E" w14:textId="77777777" w:rsidR="00840E50" w:rsidRPr="00AB06A3" w:rsidRDefault="00840E50" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="36ED1E1C" w14:textId="377FDAE6" w:rsidR="00390546" w:rsidRPr="006F6610" w:rsidRDefault="005B5767" w:rsidP="00EF6E92">
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36ED1E1C" w14:textId="377FDAE6" w:rsidR="00390546" w:rsidRPr="00AB06A3" w:rsidRDefault="005B5767" w:rsidP="00EF6E92">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:right="1134"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Desè</w:t>
       </w:r>
-      <w:r w:rsidR="00194C39" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00194C39" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00390546" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00390546" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Causes de resolució</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41A8F41C" w14:textId="77777777" w:rsidR="00390546" w:rsidRPr="006F6610" w:rsidRDefault="00390546" w:rsidP="00712D1B">
+    <w:p w14:paraId="41A8F41C" w14:textId="77777777" w:rsidR="00390546" w:rsidRPr="00AB06A3" w:rsidRDefault="00390546" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="09A9AB25" w14:textId="46BFE4F6" w:rsidR="00390546" w:rsidRPr="006F6610" w:rsidRDefault="00390546" w:rsidP="00712D1B">
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09A9AB25" w14:textId="46BFE4F6" w:rsidR="00390546" w:rsidRPr="00AB06A3" w:rsidRDefault="00390546" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>9.1 Les causes de resolució del present conveni de cooperació educativa seran:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D175D2B" w14:textId="77777777" w:rsidR="00390546" w:rsidRPr="006F6610" w:rsidRDefault="00390546" w:rsidP="00712D1B">
+    <w:p w14:paraId="4D175D2B" w14:textId="77777777" w:rsidR="00390546" w:rsidRPr="00AB06A3" w:rsidRDefault="00390546" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="145E1357" w14:textId="77777777" w:rsidR="00390546" w:rsidRPr="006F6610" w:rsidRDefault="00390546" w:rsidP="00712D1B">
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="145E1357" w14:textId="77777777" w:rsidR="00390546" w:rsidRPr="00AB06A3" w:rsidRDefault="00390546" w:rsidP="00712D1B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>L’expiració del termini de vigència.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7818A67A" w14:textId="77777777" w:rsidR="00390546" w:rsidRPr="006F6610" w:rsidRDefault="00390546" w:rsidP="00712D1B">
+    <w:p w14:paraId="7818A67A" w14:textId="77777777" w:rsidR="00390546" w:rsidRPr="00AB06A3" w:rsidRDefault="00390546" w:rsidP="00712D1B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>El mutu acord de les parts, manifestat per escrit.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64B78729" w14:textId="77777777" w:rsidR="00390546" w:rsidRPr="006F6610" w:rsidRDefault="00390546" w:rsidP="00712D1B">
+    <w:p w14:paraId="64B78729" w14:textId="77777777" w:rsidR="00390546" w:rsidRPr="00AB06A3" w:rsidRDefault="00390546" w:rsidP="00712D1B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>La impossibilitat sobrevinguda legal o material de donar compliment a l’objecte d’aquest conveni.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FC91F03" w14:textId="77777777" w:rsidR="00390546" w:rsidRPr="006F6610" w:rsidRDefault="00390546" w:rsidP="00712D1B">
+    <w:p w14:paraId="6FC91F03" w14:textId="77777777" w:rsidR="00390546" w:rsidRPr="00AB06A3" w:rsidRDefault="00390546" w:rsidP="00712D1B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">L’incompliment per qualsevol de les parts d’aquest conveni de cooperació o dels específics que se signin, de les obligacions assumides per aquest conveni, pel conveni específic o per les disposicions aplicables. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11B79E3E" w14:textId="77777777" w:rsidR="00390546" w:rsidRPr="006F6610" w:rsidRDefault="00390546" w:rsidP="00712D1B">
+    <w:p w14:paraId="11B79E3E" w14:textId="77777777" w:rsidR="00390546" w:rsidRPr="00AB06A3" w:rsidRDefault="00390546" w:rsidP="00712D1B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Les causes previstes a la legislació aplicable.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6629FFE2" w14:textId="4C3E7695" w:rsidR="00AD1126" w:rsidRPr="006F6610" w:rsidRDefault="00AD1126" w:rsidP="00712D1B">
+    <w:p w14:paraId="6629FFE2" w14:textId="4C3E7695" w:rsidR="00AD1126" w:rsidRPr="00AB06A3" w:rsidRDefault="00AD1126" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="19E777D0" w14:textId="7820263A" w:rsidR="00390546" w:rsidRPr="006F6610" w:rsidRDefault="00390546" w:rsidP="00712D1B">
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19E777D0" w14:textId="7820263A" w:rsidR="00390546" w:rsidRPr="00AB06A3" w:rsidRDefault="00390546" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">9.2 L’incompliment dels termes establerts en el present conveni marc, als annexos que se subscriguin a la seva empara i/o a les disposicions legalment aplicables, s’ha de comunicar a la l’altra part amb una antelació mínima de 15 dies, amb la voluntat de rescindir anticipadament el present conveni. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E7DEA80" w14:textId="77777777" w:rsidR="00560CDA" w:rsidRPr="006F6610" w:rsidRDefault="00560CDA" w:rsidP="00712D1B">
+    <w:p w14:paraId="3E7DEA80" w14:textId="77777777" w:rsidR="00560CDA" w:rsidRPr="00AB06A3" w:rsidRDefault="00560CDA" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="25067702" w14:textId="1C05E9A1" w:rsidR="004749F4" w:rsidRPr="006F6610" w:rsidRDefault="004749F4" w:rsidP="00EF6E92">
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25067702" w14:textId="1C05E9A1" w:rsidR="004749F4" w:rsidRPr="00AB06A3" w:rsidRDefault="004749F4" w:rsidP="00EF6E92">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:right="1134"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Onzè. Bona fe contractual</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04104C24" w14:textId="77777777" w:rsidR="004749F4" w:rsidRPr="006F6610" w:rsidRDefault="004749F4" w:rsidP="00712D1B">
+    <w:p w14:paraId="04104C24" w14:textId="77777777" w:rsidR="004749F4" w:rsidRPr="00AB06A3" w:rsidRDefault="004749F4" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="0045AE57" w14:textId="77777777" w:rsidR="004749F4" w:rsidRPr="006F6610" w:rsidRDefault="004749F4" w:rsidP="00712D1B">
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0045AE57" w14:textId="77777777" w:rsidR="004749F4" w:rsidRPr="00AB06A3" w:rsidRDefault="004749F4" w:rsidP="00712D1B">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:ind w:right="1133"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Les parts signatàries s’obliguen a complir i executar el present conveni sota el principi de bona fe contractual, per aconseguir els objectius proposats en els antecedents, per la qual cosa col·laboraran en tot el que sigui necessari i s’abstindran de fer qualsevol acte que lesioni de manera injustificada els interessos de l’altra part.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CB2A405" w14:textId="77777777" w:rsidR="00560CDA" w:rsidRPr="006F6610" w:rsidRDefault="00560CDA" w:rsidP="00712D1B">
+    <w:p w14:paraId="2CB2A405" w14:textId="77777777" w:rsidR="00560CDA" w:rsidRPr="00AB06A3" w:rsidRDefault="00560CDA" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="0713F391" w14:textId="24456521" w:rsidR="004749F4" w:rsidRPr="006F6610" w:rsidRDefault="004749F4" w:rsidP="00EF6E92">
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0713F391" w14:textId="24456521" w:rsidR="004749F4" w:rsidRPr="00AB06A3" w:rsidRDefault="004749F4" w:rsidP="00EF6E92">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:right="1134"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Dotzè. </w:t>
       </w:r>
-      <w:r w:rsidR="009959CC" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="009959CC" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Resolució de conflictes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B2F84E8" w14:textId="77777777" w:rsidR="00375B59" w:rsidRPr="006F6610" w:rsidRDefault="00375B59" w:rsidP="00712D1B">
+    <w:p w14:paraId="2B2F84E8" w14:textId="77777777" w:rsidR="00375B59" w:rsidRPr="00AB06A3" w:rsidRDefault="00375B59" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="6629FFE5" w14:textId="1F98277C" w:rsidR="00E16296" w:rsidRPr="006F6610" w:rsidRDefault="00AD1126" w:rsidP="00712D1B">
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6629FFE5" w14:textId="1F98277C" w:rsidR="00E16296" w:rsidRPr="00AB06A3" w:rsidRDefault="00AD1126" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Qualsevol controvèrsia que pugui sorgir de l’aplicació, la interpretació o l’execució d’aquest conveni marc, així com dels convenis específics que se subscriguin a la seva empara, s’ha de resoldre de mutu acord entre les parts. Si això no és possible, les parts renuncien al seu propi fur i se sotmeten als jutjats i tribunals de </w:t>
       </w:r>
-      <w:r w:rsidR="0021764B" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="0021764B" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">la ciutat de </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Barcelona.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39C64059" w14:textId="77777777" w:rsidR="00560CDA" w:rsidRPr="006F6610" w:rsidRDefault="00560CDA" w:rsidP="00712D1B">
+    <w:p w14:paraId="39C64059" w14:textId="77777777" w:rsidR="00560CDA" w:rsidRPr="00AB06A3" w:rsidRDefault="00560CDA" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="06C770EA" w14:textId="77777777" w:rsidR="00114CE5" w:rsidRPr="006F6610" w:rsidRDefault="00114CE5" w:rsidP="00114CE5">
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06C770EA" w14:textId="77777777" w:rsidR="00114CE5" w:rsidRPr="004C04D6" w:rsidRDefault="00114CE5" w:rsidP="00114CE5">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:right="1134"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk195003536"/>
-      <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="004C04D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Tretzè. Mesures contra situacions de discriminació o d’assetjament</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C43839F" w14:textId="77777777" w:rsidR="00114CE5" w:rsidRPr="006F6610" w:rsidRDefault="00114CE5" w:rsidP="00114CE5">
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="70FA0719" w14:textId="529FD9E0" w:rsidR="000D5875" w:rsidRPr="001D20E9" w:rsidRDefault="009D70AF" w:rsidP="00EF6E92">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:right="1134"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="70FA0719" w14:textId="77777777" w:rsidR="000D5875" w:rsidRPr="006F6610" w:rsidRDefault="000D5875" w:rsidP="00EF6E92">
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>Les pràctiques acadèmiques externes s'han de desenvolupar sota els principis d'igualtat, inclusió, no discriminació i tolerància zero a l'assetjament. Les parts acorden que abordaran les possibles situacions de discriminació o d'assetjament en què l'estudiant estigui implicat de forma conjunta, i es comprometen a aplicar el protocol per prevenir i actuar contra situacions d'assetjament que correspongui, segons les circumstàncies de cada cas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25257EA5" w14:textId="77777777" w:rsidR="009D70AF" w:rsidRPr="001D20E9" w:rsidRDefault="009D70AF" w:rsidP="00EF6E92">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:right="1134"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="06EF4592" w14:textId="11B40348" w:rsidR="00AA6E84" w:rsidRPr="006F6610" w:rsidRDefault="000D5875" w:rsidP="00EF6E92">
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06EF4592" w14:textId="11B40348" w:rsidR="00AA6E84" w:rsidRPr="003F12A5" w:rsidRDefault="000D5875" w:rsidP="00EF6E92">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:right="1134"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F12A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Catorzè</w:t>
       </w:r>
-      <w:r w:rsidR="00E16296" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00E16296" w:rsidRPr="003F12A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00AA6E84" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00AA6E84" w:rsidRPr="003F12A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="052A25B9" w14:textId="77777777" w:rsidR="00375B59" w:rsidRPr="006F6610" w:rsidRDefault="00375B59" w:rsidP="00712D1B">
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>Difusió Pública</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA6E84" w:rsidRPr="003F12A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="052A25B9" w14:textId="77777777" w:rsidR="00375B59" w:rsidRPr="003F12A5" w:rsidRDefault="00375B59" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="6629FFE7" w14:textId="3CF0D5DB" w:rsidR="00334448" w:rsidRPr="006F6610" w:rsidRDefault="00AD1126" w:rsidP="00712D1B">
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6629FFE7" w14:textId="3CF0D5DB" w:rsidR="00334448" w:rsidRPr="003F12A5" w:rsidRDefault="00AD1126" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...18 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F12A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F12A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>Universitat Autònoma de Barcelona</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F12A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i </w:t>
+      </w:r>
+      <w:r w:rsidR="008B4251" w:rsidRPr="003F12A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>l’</w:t>
       </w:r>
-      <w:r w:rsidR="000F7EE0" w:rsidRPr="006F6610">
-[...12 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="000F7EE0" w:rsidRPr="003F12A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>entitat col·laboradora</w:t>
+      </w:r>
+      <w:r w:rsidR="000F7EE0" w:rsidRPr="003F12A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F12A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>poden fer difusió pública de la subscripció d’aquest conveni, sempre que quedi emmarcada en l'esperit i en la voluntat de col·laboració establerta entre les parts.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="443AA64D" w14:textId="77777777" w:rsidR="001C1442" w:rsidRPr="006F6610" w:rsidRDefault="001C1442">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Verdana" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="443AA64D" w14:textId="77777777" w:rsidR="001C1442" w:rsidRPr="003F12A5" w:rsidRDefault="001C1442">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="09CA801C" w14:textId="56DCA225" w:rsidR="43767CA2" w:rsidRPr="006F6610" w:rsidRDefault="000D5875" w:rsidP="00EF6E92">
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09CA801C" w14:textId="56DCA225" w:rsidR="43767CA2" w:rsidRPr="003F12A5" w:rsidRDefault="000D5875" w:rsidP="00EF6E92">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:right="1134"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F12A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Quin</w:t>
       </w:r>
-      <w:r w:rsidR="00B8275E" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00B8275E" w:rsidRPr="003F12A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
-      <w:r w:rsidR="00122A99" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00122A99" w:rsidRPr="003F12A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>è</w:t>
       </w:r>
-      <w:r w:rsidR="43767CA2" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="43767CA2" w:rsidRPr="003F12A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>. Transparència</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D79A829" w14:textId="549FC3BF" w:rsidR="43767CA2" w:rsidRPr="006F6610" w:rsidRDefault="43767CA2" w:rsidP="009D50EA">
+    <w:p w14:paraId="1D79A829" w14:textId="549FC3BF" w:rsidR="43767CA2" w:rsidRPr="003F12A5" w:rsidRDefault="43767CA2" w:rsidP="009D50EA">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="auto"/>
         <w:ind w:hanging="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Verdana" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="0940AF30" w14:textId="2CB9F16C" w:rsidR="43767CA2" w:rsidRPr="006F6610" w:rsidRDefault="43767CA2" w:rsidP="00E16669">
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43651496" w14:textId="77777777" w:rsidR="009D70AF" w:rsidRPr="001D20E9" w:rsidRDefault="009D70AF" w:rsidP="009D70AF">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="auto"/>
         <w:ind w:right="1101" w:hanging="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Verdana" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...37 lines deleted...]
-    <w:p w14:paraId="6B728824" w14:textId="44D78244" w:rsidR="579FA2F3" w:rsidRPr="006F6610" w:rsidRDefault="579FA2F3" w:rsidP="00E16669">
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La UAB, de conformitat amb la legislació vigent sobre transparència, accés a la informació pública i bon govern, es compromet, en relació amb aquest conveni, a fer pública la informació relativa a les parts signants, l'objecte, la vigència, les obligacions que assumeixen les parts, incloent-ne les econòmiques, i qualsevol modificació que es realitzi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B728824" w14:textId="44D78244" w:rsidR="579FA2F3" w:rsidRPr="00AB06A3" w:rsidRDefault="579FA2F3" w:rsidP="00E16669">
       <w:pPr>
         <w:ind w:right="1101"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="6629FFE8" w14:textId="77777777" w:rsidR="00334448" w:rsidRPr="006F6610" w:rsidRDefault="00334448" w:rsidP="00E16669">
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6629FFE8" w14:textId="77777777" w:rsidR="00334448" w:rsidRPr="00AB06A3" w:rsidRDefault="00334448" w:rsidP="00E16669">
       <w:pPr>
         <w:ind w:right="1101"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="6629FFE9" w14:textId="77777777" w:rsidR="00334448" w:rsidRPr="006F6610" w:rsidRDefault="00334448" w:rsidP="00712D1B">
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6629FFE9" w14:textId="77777777" w:rsidR="00334448" w:rsidRPr="00AB06A3" w:rsidRDefault="00334448" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="OLE_LINK1"/>
       <w:bookmarkStart w:id="3" w:name="OLE_LINK2"/>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkEnd w:id="3"/>
-    <w:p w14:paraId="038C2655" w14:textId="4B97C922" w:rsidR="00951119" w:rsidRPr="006F6610" w:rsidRDefault="00951119" w:rsidP="00F269E0">
+    <w:p w14:paraId="038C2655" w14:textId="4B97C922" w:rsidR="00951119" w:rsidRPr="00AB06A3" w:rsidRDefault="00951119" w:rsidP="00F269E0">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="atLeast"/>
         <w:ind w:right="1094"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Verdana" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Verdana" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>I,</w:t>
       </w:r>
-      <w:r w:rsidR="00B71612" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Verdana" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00B71612" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> com a </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Verdana" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">prova de conformitat, les dues parts signen </w:t>
       </w:r>
-      <w:r w:rsidR="00B71612" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Verdana" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00B71612" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>aquest conveni, a un sol efecte en la data que figura com a darrera de les signatures electròniques.</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Verdana" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DCF0BBE" w14:textId="77777777" w:rsidR="00951119" w:rsidRPr="006F6610" w:rsidRDefault="00951119" w:rsidP="00F269E0">
+    <w:p w14:paraId="0DCF0BBE" w14:textId="77777777" w:rsidR="00951119" w:rsidRPr="00AB06A3" w:rsidRDefault="00951119" w:rsidP="00F269E0">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="atLeast"/>
         <w:ind w:right="1094"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Verdana" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="6629FFEC" w14:textId="77777777" w:rsidR="00C83992" w:rsidRPr="006F6610" w:rsidRDefault="00C83992" w:rsidP="00712D1B">
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6629FFEC" w14:textId="77777777" w:rsidR="00C83992" w:rsidRPr="00AB06A3" w:rsidRDefault="00C83992" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8931" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4678"/>
         <w:gridCol w:w="4253"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001D05F5" w:rsidRPr="006F6610" w14:paraId="662A0004" w14:textId="77777777" w:rsidTr="00DC364C">
+      <w:tr w:rsidR="001D05F5" w:rsidRPr="00AB06A3" w14:paraId="662A0004" w14:textId="77777777" w:rsidTr="001D05F5">
         <w:trPr>
-          <w:trHeight w:val="2624"/>
+          <w:trHeight w:val="1164"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6629FFF1" w14:textId="77777777" w:rsidR="001D05F5" w:rsidRPr="00DC364C" w:rsidRDefault="001D05F5" w:rsidP="001D05F5">
+          <w:p w14:paraId="6629FFF1" w14:textId="77777777" w:rsidR="001D05F5" w:rsidRPr="00AB06A3" w:rsidRDefault="001D05F5" w:rsidP="001D05F5">
             <w:pPr>
               <w:ind w:right="181"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7C65124F" w14:textId="77777777" w:rsidR="001D05F5" w:rsidRPr="00DC364C" w:rsidRDefault="001D05F5" w:rsidP="001D05F5">
+          <w:p w14:paraId="7C65124F" w14:textId="77777777" w:rsidR="001D05F5" w:rsidRPr="00AB06A3" w:rsidRDefault="001D05F5" w:rsidP="001D05F5">
             <w:pPr>
               <w:ind w:right="181"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC364C">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Per la Universitat Autònoma de Barcelona</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6629FFF3" w14:textId="2FB636E7" w:rsidR="001D05F5" w:rsidRPr="00DC364C" w:rsidRDefault="001D05F5" w:rsidP="001D05F5">
+          <w:p w14:paraId="6629FFF3" w14:textId="2FB636E7" w:rsidR="001D05F5" w:rsidRPr="00AB06A3" w:rsidRDefault="001D05F5" w:rsidP="001D05F5">
             <w:pPr>
               <w:ind w:right="181"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC364C">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>(Signatura i segell) o signatura digital</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6629FFF4" w14:textId="4D89F202" w:rsidR="001D05F5" w:rsidRPr="00DC364C" w:rsidRDefault="001D05F5" w:rsidP="001D05F5">
+          <w:p w14:paraId="6629FFF4" w14:textId="4D89F202" w:rsidR="001D05F5" w:rsidRPr="00AB06A3" w:rsidRDefault="001D05F5" w:rsidP="001D05F5">
             <w:pPr>
               <w:ind w:right="181"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="401619A2" w14:textId="2AE22CB3" w:rsidR="001D05F5" w:rsidRPr="00DC364C" w:rsidRDefault="001D05F5" w:rsidP="001D05F5">
+          <w:p w14:paraId="401619A2" w14:textId="2AE22CB3" w:rsidR="001D05F5" w:rsidRPr="00AB06A3" w:rsidRDefault="001D05F5" w:rsidP="001D05F5">
             <w:pPr>
               <w:ind w:right="181"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="41D9A87E" w14:textId="3D86EEA2" w:rsidR="001D05F5" w:rsidRPr="00DC364C" w:rsidRDefault="001D05F5" w:rsidP="001D05F5">
+          <w:p w14:paraId="41D9A87E" w14:textId="3D86EEA2" w:rsidR="001D05F5" w:rsidRPr="00AB06A3" w:rsidRDefault="001D05F5" w:rsidP="001D05F5">
             <w:pPr>
               <w:ind w:right="181"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7C7D896D" w14:textId="77777777" w:rsidR="001D05F5" w:rsidRPr="00DC364C" w:rsidRDefault="001D05F5" w:rsidP="001D05F5">
+          <w:p w14:paraId="7C7D896D" w14:textId="77777777" w:rsidR="001D05F5" w:rsidRPr="00AB06A3" w:rsidRDefault="001D05F5" w:rsidP="001D05F5">
             <w:pPr>
               <w:ind w:right="181"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="67A7F7B9" w14:textId="77777777" w:rsidR="001D05F5" w:rsidRPr="00DC364C" w:rsidRDefault="001D05F5" w:rsidP="001D05F5">
+          <w:p w14:paraId="67A7F7B9" w14:textId="77777777" w:rsidR="001D05F5" w:rsidRPr="00AB06A3" w:rsidRDefault="001D05F5" w:rsidP="001D05F5">
             <w:pPr>
               <w:ind w:right="181"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6629FFF5" w14:textId="77777777" w:rsidR="001D05F5" w:rsidRPr="00DC364C" w:rsidRDefault="001D05F5" w:rsidP="001D05F5">
+          <w:p w14:paraId="6629FFF5" w14:textId="77777777" w:rsidR="001D05F5" w:rsidRPr="00AB06A3" w:rsidRDefault="001D05F5" w:rsidP="001D05F5">
             <w:pPr>
               <w:ind w:right="181"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6629FFF6" w14:textId="77777777" w:rsidR="001D05F5" w:rsidRPr="00DC364C" w:rsidRDefault="001D05F5" w:rsidP="001D05F5">
+          <w:p w14:paraId="6629FFF6" w14:textId="77777777" w:rsidR="001D05F5" w:rsidRPr="00AB06A3" w:rsidRDefault="001D05F5" w:rsidP="001D05F5">
             <w:pPr>
               <w:ind w:right="181"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6629FFF7" w14:textId="77777777" w:rsidR="001D05F5" w:rsidRPr="00DC364C" w:rsidRDefault="001D05F5" w:rsidP="001D05F5">
+          <w:p w14:paraId="6629FFF7" w14:textId="77777777" w:rsidR="001D05F5" w:rsidRPr="00AB06A3" w:rsidRDefault="001D05F5" w:rsidP="001D05F5">
             <w:pPr>
               <w:ind w:right="181"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC364C">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>(Nom i cognoms)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6629FFF8" w14:textId="77777777" w:rsidR="001D05F5" w:rsidRPr="00DC364C" w:rsidRDefault="001D05F5" w:rsidP="001D05F5">
+          <w:p w14:paraId="6629FFF8" w14:textId="77777777" w:rsidR="001D05F5" w:rsidRPr="00AB06A3" w:rsidRDefault="001D05F5" w:rsidP="001D05F5">
             <w:pPr>
               <w:ind w:right="181"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC364C">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>(Càrrec)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="72F56D1B" w14:textId="77777777" w:rsidR="001D05F5" w:rsidRPr="00DC364C" w:rsidRDefault="001D05F5" w:rsidP="001D05F5">
+          <w:p w14:paraId="72F56D1B" w14:textId="77777777" w:rsidR="001D05F5" w:rsidRPr="00AB06A3" w:rsidRDefault="001D05F5" w:rsidP="001D05F5">
             <w:pPr>
               <w:ind w:left="-456"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2F6428D6" w14:textId="25437E23" w:rsidR="001D05F5" w:rsidRPr="00DC364C" w:rsidRDefault="001D05F5" w:rsidP="001D05F5">
+          <w:p w14:paraId="2F6428D6" w14:textId="25437E23" w:rsidR="001D05F5" w:rsidRPr="00AB06A3" w:rsidRDefault="001D05F5" w:rsidP="001D05F5">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC364C">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Per </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DC364C">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="lightGray"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Nom entitat col·laboradora</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="307F5EC1" w14:textId="42984C7F" w:rsidR="001D05F5" w:rsidRPr="00DC364C" w:rsidRDefault="001D05F5" w:rsidP="001D05F5">
+          <w:p w14:paraId="307F5EC1" w14:textId="42984C7F" w:rsidR="001D05F5" w:rsidRPr="00AB06A3" w:rsidRDefault="001D05F5" w:rsidP="001D05F5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC364C">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>(Signatura i segell) o signatura digital</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2162D0C1" w14:textId="77777777" w:rsidR="001D05F5" w:rsidRPr="00DC364C" w:rsidRDefault="001D05F5" w:rsidP="001D05F5">
+          <w:p w14:paraId="2162D0C1" w14:textId="77777777" w:rsidR="001D05F5" w:rsidRPr="00AB06A3" w:rsidRDefault="001D05F5" w:rsidP="001D05F5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="66EF5041" w14:textId="31D766EC" w:rsidR="001D05F5" w:rsidRPr="00DC364C" w:rsidRDefault="001D05F5" w:rsidP="001D05F5">
+          <w:p w14:paraId="66EF5041" w14:textId="31D766EC" w:rsidR="001D05F5" w:rsidRPr="00AB06A3" w:rsidRDefault="001D05F5" w:rsidP="001D05F5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2F944919" w14:textId="66C503FE" w:rsidR="001D05F5" w:rsidRPr="00DC364C" w:rsidRDefault="001D05F5" w:rsidP="001D05F5">
+          <w:p w14:paraId="2F944919" w14:textId="66C503FE" w:rsidR="001D05F5" w:rsidRPr="00AB06A3" w:rsidRDefault="001D05F5" w:rsidP="001D05F5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2F372528" w14:textId="71992900" w:rsidR="001D05F5" w:rsidRPr="00DC364C" w:rsidRDefault="001D05F5" w:rsidP="001D05F5">
+          <w:p w14:paraId="2F372528" w14:textId="71992900" w:rsidR="001D05F5" w:rsidRPr="00AB06A3" w:rsidRDefault="001D05F5" w:rsidP="001D05F5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1BC6CB0E" w14:textId="77777777" w:rsidR="001D05F5" w:rsidRPr="00DC364C" w:rsidRDefault="001D05F5" w:rsidP="001D05F5">
+          <w:p w14:paraId="1BC6CB0E" w14:textId="77777777" w:rsidR="001D05F5" w:rsidRPr="00AB06A3" w:rsidRDefault="001D05F5" w:rsidP="001D05F5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6B5B0573" w14:textId="77777777" w:rsidR="001D05F5" w:rsidRPr="00DC364C" w:rsidRDefault="001D05F5" w:rsidP="001D05F5">
+          <w:p w14:paraId="6B5B0573" w14:textId="77777777" w:rsidR="001D05F5" w:rsidRPr="00AB06A3" w:rsidRDefault="001D05F5" w:rsidP="001D05F5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0258BDC4" w14:textId="77777777" w:rsidR="001D05F5" w:rsidRPr="00DC364C" w:rsidRDefault="001D05F5" w:rsidP="001D05F5">
+          <w:p w14:paraId="0258BDC4" w14:textId="77777777" w:rsidR="001D05F5" w:rsidRPr="00AB06A3" w:rsidRDefault="001D05F5" w:rsidP="001D05F5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2174B9F5" w14:textId="77777777" w:rsidR="001D05F5" w:rsidRPr="00DC364C" w:rsidRDefault="001D05F5" w:rsidP="001D05F5">
+          <w:p w14:paraId="2174B9F5" w14:textId="77777777" w:rsidR="001D05F5" w:rsidRPr="00AB06A3" w:rsidRDefault="001D05F5" w:rsidP="001D05F5">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC364C">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>(Nom i cognoms)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="662A0003" w14:textId="7574A406" w:rsidR="001D05F5" w:rsidRPr="00DC364C" w:rsidRDefault="001D05F5" w:rsidP="00122A99">
+          <w:p w14:paraId="662A0003" w14:textId="7574A406" w:rsidR="001D05F5" w:rsidRPr="00AB06A3" w:rsidRDefault="001D05F5" w:rsidP="00122A99">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC364C">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>(Càrrec)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="606D3E2B" w14:textId="77777777" w:rsidR="00F02DEB" w:rsidRPr="006F6610" w:rsidRDefault="00F02DEB" w:rsidP="00712D1B">
+    <w:p w14:paraId="606D3E2B" w14:textId="77777777" w:rsidR="00F02DEB" w:rsidRPr="00AB06A3" w:rsidRDefault="00F02DEB" w:rsidP="00712D1B">
       <w:pPr>
         <w:spacing w:before="3"/>
         <w:ind w:left="128" w:right="1133" w:firstLine="2"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FE3423D" w14:textId="77777777" w:rsidR="00882139" w:rsidRPr="00AB06A3" w:rsidRDefault="00882139">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59617693" w14:textId="03A945B1" w:rsidR="004B5C14" w:rsidRPr="006F6610" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
+    <w:p w14:paraId="74E6F88A" w14:textId="77777777" w:rsidR="008D4378" w:rsidRDefault="008D4378" w:rsidP="00712D1B">
       <w:pPr>
         <w:spacing w:before="3"/>
         <w:ind w:left="128" w:right="1133" w:firstLine="2"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D20E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:spacing w:val="-1"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>ANNEX (model per a pràctiques curriculars):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EECBB0C" w14:textId="77777777" w:rsidR="00B1464A" w:rsidRDefault="00B1464A" w:rsidP="00712D1B">
+      <w:pPr>
+        <w:spacing w:before="3"/>
+        <w:ind w:left="128" w:right="1133" w:firstLine="2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-1"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59617693" w14:textId="170101A9" w:rsidR="004B5C14" w:rsidRPr="00AB06A3" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
+      <w:pPr>
+        <w:spacing w:before="3"/>
+        <w:ind w:left="128" w:right="1133" w:firstLine="2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>ADDENDA PER</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> A </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>LA</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:spacing w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>FORMALITZACIÓ</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:spacing w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>DE</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>COL·LABORACIONS</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:spacing w:val="53"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>ESPECÍFIQUES</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>ENTRE</w:t>
       </w:r>
-      <w:r w:rsidR="00F61004" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00F61004" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:spacing w:val="60"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> LA</w:t>
       </w:r>
-      <w:r w:rsidR="6B39B6D8" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="6B39B6D8" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:spacing w:val="60"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>UNIVERSITAT</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="1"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>AUTÒNOMA</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>DE</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>BARCELONA</w:t>
       </w:r>
-      <w:r w:rsidR="00F61004" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00F61004" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="76DDC39C" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="76DDC39C" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidR="00F61004" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00F61004" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F61004" w:rsidRPr="00C76EBF">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00F61004" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>NOM ENTITAT COL·LABORADORA</w:t>
       </w:r>
-      <w:r w:rsidR="4A1DBAFF" w:rsidRPr="00C76EBF">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="4A1DBAFF" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="4A1DBAFF" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="4A1DBAFF" w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>PER A PRÀCTIQUES ACADÈMIQUES EXTERNES CURRICULARS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B0EC1DE" w14:textId="77777777" w:rsidR="004B5C14" w:rsidRPr="006F6610" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
+    <w:p w14:paraId="0B0EC1DE" w14:textId="77777777" w:rsidR="004B5C14" w:rsidRPr="00AB06A3" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
       <w:pPr>
         <w:spacing w:before="11"/>
         <w:ind w:right="1133"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal1"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="101" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8495"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004B5C14" w:rsidRPr="006F6610" w14:paraId="607BF4BA" w14:textId="77777777" w:rsidTr="19A086AF">
+      <w:tr w:rsidR="004B5C14" w:rsidRPr="00AB06A3" w14:paraId="607BF4BA" w14:textId="77777777" w:rsidTr="19A086AF">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="999999"/>
           </w:tcPr>
-          <w:p w14:paraId="50301AAB" w14:textId="77777777" w:rsidR="004B5C14" w:rsidRPr="006F6610" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
+          <w:p w14:paraId="50301AAB" w14:textId="77777777" w:rsidR="004B5C14" w:rsidRPr="00AB06A3" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="252" w:lineRule="exact"/>
               <w:ind w:left="198" w:right="1133"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="ca-ES"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="53"/>
-                <w:lang w:val="ca-ES"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Dades</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> de </w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>l’estudiant</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B5C14" w:rsidRPr="006F6610" w14:paraId="550DD43B" w14:textId="77777777" w:rsidTr="19A086AF">
+      <w:tr w:rsidR="004B5C14" w:rsidRPr="00AB06A3" w14:paraId="550DD43B" w14:textId="77777777" w:rsidTr="19A086AF">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="271"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0E685EE9" w14:textId="77777777" w:rsidR="004B5C14" w:rsidRPr="006F6610" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
+          <w:p w14:paraId="0E685EE9" w14:textId="77777777" w:rsidR="004B5C14" w:rsidRPr="00AB06A3" w:rsidRDefault="004B5C14" w:rsidP="00310D27">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="250" w:lineRule="exact"/>
-              <w:ind w:left="102" w:right="1133"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+              <w:ind w:left="102" w:right="91"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Nom</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:spacing w:val="1"/>
-                <w:lang w:val="ca-ES"/>
-[...6 lines deleted...]
-                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> cognoms:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B5C14" w:rsidRPr="006F6610" w14:paraId="52B25AB5" w14:textId="77777777" w:rsidTr="19A086AF">
+      <w:tr w:rsidR="004B5C14" w:rsidRPr="00292C8D" w14:paraId="52B25AB5" w14:textId="77777777" w:rsidTr="19A086AF">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="274"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0E93AF22" w14:textId="77777777" w:rsidR="004B5C14" w:rsidRPr="006F6610" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
+          <w:p w14:paraId="0E93AF22" w14:textId="77777777" w:rsidR="004B5C14" w:rsidRPr="00AB06A3" w:rsidRDefault="004B5C14" w:rsidP="00310D27">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="251" w:lineRule="exact"/>
-              <w:ind w:left="102" w:right="1133"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+              <w:ind w:left="102" w:right="91"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Estudis</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:spacing w:val="1"/>
-                <w:lang w:val="ca-ES"/>
-[...7 lines deleted...]
-                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>als</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
-                <w:lang w:val="ca-ES"/>
-[...7 lines deleted...]
-                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>quals</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
-                <w:lang w:val="ca-ES"/>
-[...7 lines deleted...]
-                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>està</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:spacing w:val="-4"/>
-                <w:lang w:val="ca-ES"/>
-[...7 lines deleted...]
-                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>matriculat:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B5C14" w:rsidRPr="006F6610" w14:paraId="26EEC558" w14:textId="77777777" w:rsidTr="19A086AF">
+      <w:tr w:rsidR="004B5C14" w:rsidRPr="00AB06A3" w14:paraId="26EEC558" w14:textId="77777777" w:rsidTr="19A086AF">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="274"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1F4EA3CD" w14:textId="77777777" w:rsidR="004B5C14" w:rsidRPr="006F6610" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
+          <w:p w14:paraId="1F4EA3CD" w14:textId="77777777" w:rsidR="004B5C14" w:rsidRPr="00AB06A3" w:rsidRDefault="004B5C14" w:rsidP="00310D27">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="251" w:lineRule="exact"/>
-              <w:ind w:left="102" w:right="1133"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+              <w:ind w:left="102" w:right="91"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>DNI/NIE/Passaport:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B5C14" w:rsidRPr="006F6610" w14:paraId="200CC07C" w14:textId="77777777" w:rsidTr="19A086AF">
+      <w:tr w:rsidR="004B5C14" w:rsidRPr="00AB06A3" w14:paraId="200CC07C" w14:textId="77777777" w:rsidTr="19A086AF">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="274"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31157A97" w14:textId="77777777" w:rsidR="004B5C14" w:rsidRPr="006F6610" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
+          <w:p w14:paraId="31157A97" w14:textId="77777777" w:rsidR="004B5C14" w:rsidRPr="00AB06A3" w:rsidRDefault="004B5C14" w:rsidP="00310D27">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="252" w:lineRule="exact"/>
-              <w:ind w:left="102" w:right="1133"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+              <w:ind w:left="102" w:right="91"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Adreça:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B5C14" w:rsidRPr="006F6610" w14:paraId="6EF94273" w14:textId="77777777" w:rsidTr="19A086AF">
+      <w:tr w:rsidR="004B5C14" w:rsidRPr="00AB06A3" w14:paraId="6EF94273" w14:textId="77777777" w:rsidTr="19A086AF">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="272"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="24410F6B" w14:textId="77777777" w:rsidR="004B5C14" w:rsidRPr="006F6610" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
+          <w:p w14:paraId="24410F6B" w14:textId="77777777" w:rsidR="004B5C14" w:rsidRPr="00AB06A3" w:rsidRDefault="004B5C14" w:rsidP="00310D27">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="251" w:lineRule="exact"/>
-              <w:ind w:left="102" w:right="1133"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+              <w:ind w:left="102" w:right="91"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Telèfon</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
-                <w:lang w:val="ca-ES"/>
-[...6 lines deleted...]
-                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> adreça</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
-                <w:lang w:val="ca-ES"/>
-[...7 lines deleted...]
-                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>electrònica:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B5C14" w:rsidRPr="006F6610" w14:paraId="57F9E8F2" w14:textId="77777777" w:rsidTr="19A086AF">
+      <w:tr w:rsidR="004B5C14" w:rsidRPr="00AB06A3" w14:paraId="57F9E8F2" w14:textId="77777777" w:rsidTr="19A086AF">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6B773A06" w14:textId="77777777" w:rsidR="004B5C14" w:rsidRPr="006F6610" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
+          <w:p w14:paraId="6B773A06" w14:textId="77777777" w:rsidR="004B5C14" w:rsidRPr="00AB06A3" w:rsidRDefault="004B5C14" w:rsidP="00310D27">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="251" w:lineRule="exact"/>
-              <w:ind w:left="102" w:right="1133"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+              <w:ind w:left="102" w:right="91"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Número</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="ca-ES"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>afiliació</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="ca-ES"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Seguretat Social :</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="296A73FE" w14:textId="77777777" w:rsidR="004B5C14" w:rsidRPr="006F6610" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
+    <w:p w14:paraId="296A73FE" w14:textId="77777777" w:rsidR="004B5C14" w:rsidRPr="00AB06A3" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
       <w:pPr>
         <w:spacing w:before="11"/>
         <w:ind w:right="1133"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal1"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="101" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8495"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004B5C14" w:rsidRPr="006F6610" w14:paraId="6FBF85A2" w14:textId="77777777" w:rsidTr="19A086AF">
+      <w:tr w:rsidR="004B5C14" w:rsidRPr="00AB06A3" w14:paraId="6FBF85A2" w14:textId="77777777" w:rsidTr="19A086AF">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="262"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="999999"/>
           </w:tcPr>
-          <w:p w14:paraId="73F09636" w14:textId="77777777" w:rsidR="004B5C14" w:rsidRPr="006F6610" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
+          <w:p w14:paraId="73F09636" w14:textId="77777777" w:rsidR="004B5C14" w:rsidRPr="00AB06A3" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="250" w:lineRule="exact"/>
               <w:ind w:left="198" w:right="1133"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...9 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:spacing w:val="53"/>
-                <w:lang w:val="ca-ES"/>
-[...7 lines deleted...]
-                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Dades</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> de les</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
-                <w:lang w:val="ca-ES"/>
-[...7 lines deleted...]
-                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>pràctiques</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B5C14" w:rsidRPr="006F6610" w14:paraId="5B24C051" w14:textId="77777777" w:rsidTr="19A086AF">
+      <w:tr w:rsidR="004B5C14" w:rsidRPr="00AB06A3" w14:paraId="5B24C051" w14:textId="77777777" w:rsidTr="19A086AF">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="217686F9" w14:textId="6DCB25A8" w:rsidR="004B5C14" w:rsidRPr="006F6610" w:rsidRDefault="004B5C14" w:rsidP="19A086AF">
+          <w:p w14:paraId="217686F9" w14:textId="6DCB25A8" w:rsidR="004B5C14" w:rsidRPr="00AB06A3" w:rsidRDefault="004B5C14" w:rsidP="00310D27">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="252" w:lineRule="exact"/>
-              <w:ind w:left="102" w:right="1133"/>
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:ind w:left="102" w:right="91"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Tipus de</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-3"/>
-                <w:lang w:val="ca-ES"/>
-[...5 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>pràctiques:</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="ca-ES"/>
-[...6 lines deleted...]
-                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="6F987198" w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...2 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>urriculars</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B5C14" w:rsidRPr="006F6610" w14:paraId="1E221F89" w14:textId="77777777" w:rsidTr="19A086AF">
+      <w:tr w:rsidR="004B5C14" w:rsidRPr="00AB06A3" w14:paraId="1E221F89" w14:textId="77777777" w:rsidTr="19A086AF">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="262"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2BF2D6AB" w14:textId="77777777" w:rsidR="004B5C14" w:rsidRPr="006F6610" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
+          <w:p w14:paraId="2BF2D6AB" w14:textId="77777777" w:rsidR="004B5C14" w:rsidRPr="00AB06A3" w:rsidRDefault="004B5C14" w:rsidP="00310D27">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="250" w:lineRule="exact"/>
-              <w:ind w:left="102" w:right="1133"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+              <w:ind w:left="102" w:right="91"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Centre</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:spacing w:val="1"/>
-                <w:lang w:val="ca-ES"/>
-[...7 lines deleted...]
-                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>docent:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B5C14" w:rsidRPr="006F6610" w14:paraId="62E242AA" w14:textId="77777777" w:rsidTr="19A086AF">
+      <w:tr w:rsidR="004B5C14" w:rsidRPr="00292C8D" w14:paraId="62E242AA" w14:textId="77777777" w:rsidTr="19A086AF">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1E209434" w14:textId="77777777" w:rsidR="004B5C14" w:rsidRPr="006F6610" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
+          <w:p w14:paraId="1E209434" w14:textId="77777777" w:rsidR="004B5C14" w:rsidRPr="00AB06A3" w:rsidRDefault="004B5C14" w:rsidP="00310D27">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="251" w:lineRule="exact"/>
-              <w:ind w:left="102" w:right="1133"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+              <w:ind w:left="102" w:right="91"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Nom</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:spacing w:val="1"/>
-                <w:lang w:val="ca-ES"/>
-[...6 lines deleted...]
-                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> codi </w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>del</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:spacing w:val="2"/>
-                <w:lang w:val="ca-ES"/>
-[...7 lines deleted...]
-                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>programa:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B5C14" w:rsidRPr="006F6610" w14:paraId="17B5B63E" w14:textId="77777777" w:rsidTr="19A086AF">
+      <w:tr w:rsidR="004B5C14" w:rsidRPr="00AB06A3" w14:paraId="17B5B63E" w14:textId="77777777" w:rsidTr="19A086AF">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1D24614E" w14:textId="77777777" w:rsidR="004B5C14" w:rsidRPr="006F6610" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
+          <w:p w14:paraId="1D24614E" w14:textId="77777777" w:rsidR="004B5C14" w:rsidRPr="00AB06A3" w:rsidRDefault="004B5C14" w:rsidP="00310D27">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="252" w:lineRule="exact"/>
-              <w:ind w:left="102" w:right="1133"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+              <w:ind w:left="102" w:right="91"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Nombre</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> de</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
-                <w:lang w:val="ca-ES"/>
-[...7 lines deleted...]
-                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>crèdits:</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:spacing w:val="3"/>
-                <w:lang w:val="ca-ES"/>
-[...5 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>ECTS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="311D3840" w14:textId="77777777" w:rsidR="004B5C14" w:rsidRPr="006F6610" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
+    <w:p w14:paraId="311D3840" w14:textId="77777777" w:rsidR="004B5C14" w:rsidRPr="00AB06A3" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
       <w:pPr>
         <w:spacing w:before="9"/>
         <w:ind w:right="1133"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal1"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="101" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8495"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004B5C14" w:rsidRPr="006F6610" w14:paraId="2D0D79A8" w14:textId="77777777" w:rsidTr="00DE4DEC">
+      <w:tr w:rsidR="004B5C14" w:rsidRPr="00AB06A3" w14:paraId="2D0D79A8" w14:textId="77777777" w:rsidTr="00DE4DEC">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="999999"/>
           </w:tcPr>
-          <w:p w14:paraId="4903ACEA" w14:textId="77777777" w:rsidR="004B5C14" w:rsidRPr="006F6610" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
+          <w:p w14:paraId="4903ACEA" w14:textId="77777777" w:rsidR="004B5C14" w:rsidRPr="001D20E9" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="252" w:lineRule="exact"/>
               <w:ind w:left="198" w:right="1133"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="001D20E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...9 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="001D20E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D20E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:spacing w:val="53"/>
-                <w:lang w:val="ca-ES"/>
-[...7 lines deleted...]
-                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D20E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Projecte</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="001D20E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
-                <w:lang w:val="ca-ES"/>
-[...7 lines deleted...]
-                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D20E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>formatiu</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B5C14" w:rsidRPr="006F6610" w14:paraId="323954CF" w14:textId="77777777" w:rsidTr="00DE4DEC">
+      <w:tr w:rsidR="004B5C14" w:rsidRPr="00AB06A3" w14:paraId="323954CF" w14:textId="77777777" w:rsidTr="00DE4DEC">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="547"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7900E40A" w14:textId="77777777" w:rsidR="004B5C14" w:rsidRPr="006F6610" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
+          <w:p w14:paraId="7900E40A" w14:textId="0051BA07" w:rsidR="004B5C14" w:rsidRPr="001D20E9" w:rsidRDefault="004B5C14" w:rsidP="00310D27">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="252" w:lineRule="exact"/>
-              <w:ind w:left="102" w:right="1133"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+              <w:ind w:left="102" w:right="232"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="001D20E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Objectius</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="001D20E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:spacing w:val="-3"/>
-                <w:lang w:val="ca-ES"/>
-[...7 lines deleted...]
-                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D20E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>educatius, tasques</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...40 lines deleted...]
-              <w:t>desenvolupar:</w:t>
+            <w:r w:rsidRPr="001D20E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D20E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>desenvolupar</w:t>
+            </w:r>
+            <w:r w:rsidR="00310D27" w:rsidRPr="001D20E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> i resultats d’aprenentatge</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D20E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B5C14" w:rsidRPr="006F6610" w14:paraId="6BF9BE79" w14:textId="77777777" w:rsidTr="00DE4DEC">
+      <w:tr w:rsidR="00EB19EB" w:rsidRPr="00AB06A3" w14:paraId="6BF9BE79" w14:textId="77777777" w:rsidTr="00EB19EB">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="550"/>
+          <w:trHeight w:val="607"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5C7768BB" w14:textId="77777777" w:rsidR="004B5C14" w:rsidRPr="006F6610" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
+          <w:p w14:paraId="5C7768BB" w14:textId="1BF315F3" w:rsidR="00EB19EB" w:rsidRPr="001D20E9" w:rsidRDefault="00EB19EB" w:rsidP="00310D27">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
-              <w:ind w:left="102" w:right="1133"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+              <w:ind w:left="102" w:right="232"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F6610">
-[...24 lines deleted...]
-              <w:t>genèriques:</w:t>
+            <w:r w:rsidRPr="001D20E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>Resultats d’aprenentatge (habilitats, coneixements i competències</w:t>
+            </w:r>
+            <w:r w:rsidR="003D5D4B" w:rsidRPr="001D20E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D20E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B5C14" w:rsidRPr="006F6610" w14:paraId="7DC7CA47" w14:textId="77777777" w:rsidTr="00DE4DEC">
-[...53 lines deleted...]
-      <w:tr w:rsidR="004B5C14" w:rsidRPr="006F6610" w14:paraId="6C0C440A" w14:textId="77777777" w:rsidTr="00DE4DEC">
+      <w:tr w:rsidR="004B5C14" w:rsidRPr="00292C8D" w14:paraId="6C0C440A" w14:textId="77777777" w:rsidTr="00DE4DEC">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="545"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="74A7FFC6" w14:textId="77777777" w:rsidR="004B5C14" w:rsidRPr="006F6610" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
+          <w:p w14:paraId="74A7FFC6" w14:textId="77777777" w:rsidR="004B5C14" w:rsidRPr="00AB06A3" w:rsidRDefault="004B5C14" w:rsidP="00310D27">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="252" w:lineRule="exact"/>
-              <w:ind w:left="102" w:right="1133"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+              <w:ind w:left="102" w:right="232"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Activitats</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
-                <w:lang w:val="ca-ES"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>que</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="ca-ES"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>s’han</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
-                <w:lang w:val="ca-ES"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>de</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-3"/>
-                <w:lang w:val="ca-ES"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>desenvolupar:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2D9B303D" w14:textId="77777777" w:rsidR="004B5C14" w:rsidRPr="006F6610" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
+    <w:p w14:paraId="2D9B303D" w14:textId="77777777" w:rsidR="004B5C14" w:rsidRPr="00AB06A3" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
       <w:pPr>
         <w:spacing w:before="9"/>
         <w:ind w:right="1133"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal1"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="101" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8495"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004B5C14" w:rsidRPr="006F6610" w14:paraId="676E4304" w14:textId="77777777" w:rsidTr="00DE4DEC">
+      <w:tr w:rsidR="004B5C14" w:rsidRPr="00AB06A3" w14:paraId="676E4304" w14:textId="77777777" w:rsidTr="00DE4DEC">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="999999"/>
           </w:tcPr>
-          <w:p w14:paraId="359670B3" w14:textId="77777777" w:rsidR="004B5C14" w:rsidRPr="006F6610" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
+          <w:p w14:paraId="359670B3" w14:textId="77777777" w:rsidR="004B5C14" w:rsidRPr="00AB06A3" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="252" w:lineRule="exact"/>
               <w:ind w:left="198" w:right="1133"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...9 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:spacing w:val="53"/>
-                <w:lang w:val="ca-ES"/>
-[...7 lines deleted...]
-                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Durada,</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:spacing w:val="1"/>
-                <w:lang w:val="ca-ES"/>
-[...7 lines deleted...]
-                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>horari</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> i</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> període</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> de </w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>realització</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B5C14" w:rsidRPr="006F6610" w14:paraId="08C8A8E7" w14:textId="77777777" w:rsidTr="00DE4DEC">
+      <w:tr w:rsidR="004B5C14" w:rsidRPr="00AB06A3" w14:paraId="08C8A8E7" w14:textId="77777777" w:rsidTr="00DE4DEC">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="274"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0C0DCEF1" w14:textId="77777777" w:rsidR="004B5C14" w:rsidRPr="006F6610" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
+          <w:p w14:paraId="0C0DCEF1" w14:textId="77777777" w:rsidR="004B5C14" w:rsidRPr="00AB06A3" w:rsidRDefault="004B5C14" w:rsidP="00310D27">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="252" w:lineRule="exact"/>
-              <w:ind w:left="102" w:right="1133"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+              <w:ind w:left="102" w:right="91"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Horari:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B5C14" w:rsidRPr="006F6610" w14:paraId="64C933A2" w14:textId="77777777" w:rsidTr="00DE4DEC">
+      <w:tr w:rsidR="004B5C14" w:rsidRPr="00AB06A3" w14:paraId="64C933A2" w14:textId="77777777" w:rsidTr="00DE4DEC">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="271"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="150465FC" w14:textId="77777777" w:rsidR="004B5C14" w:rsidRPr="006F6610" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
+          <w:p w14:paraId="150465FC" w14:textId="77777777" w:rsidR="004B5C14" w:rsidRPr="00AB06A3" w:rsidRDefault="004B5C14" w:rsidP="00310D27">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="250" w:lineRule="exact"/>
-              <w:ind w:left="102" w:right="1133"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+              <w:ind w:left="102" w:right="91"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Nombre</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
-                <w:lang w:val="ca-ES"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>total</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="2"/>
-                <w:lang w:val="ca-ES"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>d’hores:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B5C14" w:rsidRPr="006F6610" w14:paraId="396D84A3" w14:textId="77777777" w:rsidTr="00DE4DEC">
+      <w:tr w:rsidR="004B5C14" w:rsidRPr="00292C8D" w14:paraId="396D84A3" w14:textId="77777777" w:rsidTr="00DE4DEC">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="15CECBCF" w14:textId="77777777" w:rsidR="004B5C14" w:rsidRPr="006F6610" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
+          <w:p w14:paraId="15CECBCF" w14:textId="77777777" w:rsidR="004B5C14" w:rsidRPr="00AB06A3" w:rsidRDefault="004B5C14" w:rsidP="00310D27">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="251" w:lineRule="exact"/>
-              <w:ind w:left="102" w:right="1133"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+              <w:ind w:left="102" w:right="91"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Data</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="1"/>
-                <w:lang w:val="ca-ES"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">d’inici </w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
-                <w:lang w:val="ca-ES"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>de</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
-                <w:lang w:val="ca-ES"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>finalització:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="39864326" w14:textId="77777777" w:rsidR="004B5C14" w:rsidRPr="006F6610" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
+    <w:p w14:paraId="39864326" w14:textId="77777777" w:rsidR="004B5C14" w:rsidRPr="00AB06A3" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
       <w:pPr>
         <w:spacing w:before="11"/>
         <w:ind w:right="1133"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal1"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="101" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8495"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004B5C14" w:rsidRPr="006F6610" w14:paraId="74F8ED0E" w14:textId="77777777" w:rsidTr="579FA2F3">
+      <w:tr w:rsidR="004B5C14" w:rsidRPr="00AB06A3" w14:paraId="74F8ED0E" w14:textId="77777777" w:rsidTr="579FA2F3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="262"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="999999"/>
           </w:tcPr>
-          <w:p w14:paraId="6ECACBCA" w14:textId="77777777" w:rsidR="004B5C14" w:rsidRPr="006F6610" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
+          <w:p w14:paraId="6ECACBCA" w14:textId="77777777" w:rsidR="004B5C14" w:rsidRPr="00AB06A3" w:rsidRDefault="004B5C14" w:rsidP="00310D27">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="251" w:lineRule="exact"/>
-              <w:ind w:left="198" w:right="1133"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+              <w:ind w:left="198" w:right="91"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...9 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:spacing w:val="53"/>
-                <w:lang w:val="ca-ES"/>
-[...6 lines deleted...]
-                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Lloc de</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
-                <w:lang w:val="ca-ES"/>
-[...7 lines deleted...]
-                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>realització</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
-                <w:lang w:val="ca-ES"/>
-[...6 lines deleted...]
-                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>de</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
-                <w:lang w:val="ca-ES"/>
-[...7 lines deleted...]
-                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>les</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...11 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>pràctiques</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B5C14" w:rsidRPr="006F6610" w14:paraId="1D4AE2ED" w14:textId="77777777" w:rsidTr="579FA2F3">
+      <w:tr w:rsidR="004B5C14" w:rsidRPr="00AB06A3" w14:paraId="1D4AE2ED" w14:textId="77777777" w:rsidTr="579FA2F3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0CAB28DA" w14:textId="5E04D482" w:rsidR="004B5C14" w:rsidRPr="006F6610" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
+          <w:p w14:paraId="0CAB28DA" w14:textId="5E04D482" w:rsidR="004B5C14" w:rsidRPr="00AB06A3" w:rsidRDefault="004B5C14" w:rsidP="00310D27">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="252" w:lineRule="exact"/>
-              <w:ind w:left="102" w:right="1133"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+              <w:ind w:left="102" w:right="91"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Centre</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:spacing w:val="1"/>
-                <w:lang w:val="ca-ES"/>
-[...6 lines deleted...]
-                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>de</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:spacing w:val="-3"/>
-                <w:lang w:val="ca-ES"/>
-[...5 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="6098C115" w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>pràctiques</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B5C14" w:rsidRPr="006F6610" w14:paraId="0E83F764" w14:textId="77777777" w:rsidTr="579FA2F3">
+      <w:tr w:rsidR="004B5C14" w:rsidRPr="00AB06A3" w14:paraId="0E83F764" w14:textId="77777777" w:rsidTr="579FA2F3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5CF06C9F" w14:textId="77777777" w:rsidR="004B5C14" w:rsidRPr="006F6610" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
+          <w:p w14:paraId="5CF06C9F" w14:textId="77777777" w:rsidR="004B5C14" w:rsidRPr="00AB06A3" w:rsidRDefault="004B5C14" w:rsidP="00310D27">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="252" w:lineRule="exact"/>
-              <w:ind w:left="102" w:right="1133"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+              <w:ind w:left="102" w:right="91"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Adreça:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="77B672D1" w14:textId="77777777" w:rsidR="004B5C14" w:rsidRPr="006F6610" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
+    <w:p w14:paraId="77B672D1" w14:textId="77777777" w:rsidR="004B5C14" w:rsidRPr="00AB06A3" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
       <w:pPr>
         <w:spacing w:before="9"/>
         <w:ind w:right="1133"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal1"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="101" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8495"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004B5C14" w:rsidRPr="006F6610" w14:paraId="4E08C0FE" w14:textId="77777777" w:rsidTr="6D0A66AD">
+      <w:tr w:rsidR="004B5C14" w:rsidRPr="00AB06A3" w14:paraId="4E08C0FE" w14:textId="77777777" w:rsidTr="6D0A66AD">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="999999"/>
           </w:tcPr>
-          <w:p w14:paraId="2D5FC4AC" w14:textId="77777777" w:rsidR="004B5C14" w:rsidRPr="006F6610" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
+          <w:p w14:paraId="2D5FC4AC" w14:textId="77777777" w:rsidR="004B5C14" w:rsidRPr="00AB06A3" w:rsidRDefault="004B5C14" w:rsidP="00310D27">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="250" w:lineRule="exact"/>
-              <w:ind w:left="198" w:right="1133"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+              <w:ind w:left="198" w:right="91"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...9 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:spacing w:val="53"/>
-                <w:lang w:val="ca-ES"/>
-[...7 lines deleted...]
-                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Tutories</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B5C14" w:rsidRPr="006F6610" w14:paraId="53BA64E8" w14:textId="77777777" w:rsidTr="6D0A66AD">
+      <w:tr w:rsidR="004B5C14" w:rsidRPr="00292C8D" w14:paraId="53BA64E8" w14:textId="77777777" w:rsidTr="6D0A66AD">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="1032"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1DB36546" w14:textId="77777777" w:rsidR="004B5C14" w:rsidRPr="006F6610" w:rsidRDefault="004B5C14" w:rsidP="370641DA">
+          <w:p w14:paraId="1DB36546" w14:textId="77777777" w:rsidR="004B5C14" w:rsidRPr="00AB06A3" w:rsidRDefault="004B5C14" w:rsidP="00310D27">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
-              <w:ind w:left="102" w:right="1133"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+              <w:ind w:left="102" w:right="91"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="thick" w:color="000000"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Per</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="thick" w:color="000000"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> la</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="thick" w:color="000000"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="thick" w:color="000000"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Universitat</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="27"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="40E0A731" w14:textId="77777777" w:rsidR="004B5C14" w:rsidRPr="006F6610" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
+          <w:p w14:paraId="40E0A731" w14:textId="77777777" w:rsidR="004B5C14" w:rsidRPr="00AB06A3" w:rsidRDefault="004B5C14" w:rsidP="00310D27">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
-              <w:ind w:left="102" w:right="1133"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+              <w:ind w:left="102" w:right="91"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Nom</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="1"/>
-                <w:lang w:val="ca-ES"/>
-[...5 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> càrrec:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A7A670B" w14:textId="761DD3A8" w:rsidR="004B5C14" w:rsidRPr="006F6610" w:rsidRDefault="004B5C14" w:rsidP="6D0A66AD">
+          <w:p w14:paraId="5A7A670B" w14:textId="761DD3A8" w:rsidR="004B5C14" w:rsidRPr="00AB06A3" w:rsidRDefault="004B5C14" w:rsidP="00310D27">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
-              <w:ind w:left="102" w:right="1133"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+              <w:ind w:left="102" w:right="91"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Contacte</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
-                <w:lang w:val="ca-ES"/>
-[...5 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>(telèfon</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
-                <w:lang w:val="ca-ES"/>
-[...5 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> adreça</w:t>
             </w:r>
-            <w:r w:rsidR="001368D8" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="001368D8" w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="2"/>
-                <w:lang w:val="ca-ES"/>
-[...5 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>electrònica):</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="35"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="057AD141" w14:textId="761DD3A8" w:rsidR="004B5C14" w:rsidRPr="006F6610" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
+          <w:p w14:paraId="057AD141" w14:textId="761DD3A8" w:rsidR="004B5C14" w:rsidRPr="00AB06A3" w:rsidRDefault="004B5C14" w:rsidP="00310D27">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
-              <w:ind w:left="102" w:right="1133"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+              <w:ind w:left="102" w:right="91"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>DNI/NIE/Passaport:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B5C14" w:rsidRPr="006F6610" w14:paraId="5F688C80" w14:textId="77777777" w:rsidTr="6D0A66AD">
+      <w:tr w:rsidR="004B5C14" w:rsidRPr="00292C8D" w14:paraId="5F688C80" w14:textId="77777777" w:rsidTr="6D0A66AD">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="1030"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5301A5E3" w14:textId="77777777" w:rsidR="001368D8" w:rsidRPr="006F6610" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
+          <w:p w14:paraId="5301A5E3" w14:textId="77777777" w:rsidR="001368D8" w:rsidRPr="00AB06A3" w:rsidRDefault="004B5C14" w:rsidP="00310D27">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
-              <w:ind w:left="102" w:right="1133"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+              <w:ind w:left="102" w:right="91"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="thick" w:color="000000"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Per</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="thick" w:color="000000"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="thick" w:color="000000"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>l’enti</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="thick" w:color="000000"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="thick" w:color="000000"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>at</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="thick" w:color="000000"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="thick" w:color="000000"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>col</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="thick" w:color="000000"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>·laboradora</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="thick" w:color="000000"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30BDFE43" w14:textId="714DDC19" w:rsidR="004B5C14" w:rsidRPr="006F6610" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
+          <w:p w14:paraId="30BDFE43" w14:textId="714DDC19" w:rsidR="004B5C14" w:rsidRPr="00AB06A3" w:rsidRDefault="004B5C14" w:rsidP="00310D27">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
-              <w:ind w:left="102" w:right="1133"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+              <w:ind w:left="102" w:right="91"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Nom</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="1"/>
-                <w:lang w:val="ca-ES"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> càrrec:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="79EF2AE7" w14:textId="5B8AC7BF" w:rsidR="004B5C14" w:rsidRPr="006F6610" w:rsidRDefault="004B5C14" w:rsidP="6D0A66AD">
+          <w:p w14:paraId="79EF2AE7" w14:textId="5B8AC7BF" w:rsidR="004B5C14" w:rsidRPr="00AB06A3" w:rsidRDefault="004B5C14" w:rsidP="00310D27">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
-              <w:ind w:left="102" w:right="1133"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+              <w:ind w:left="102" w:right="91"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Contacte</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
-                <w:lang w:val="ca-ES"/>
-[...5 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>(telèfon</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
-                <w:lang w:val="ca-ES"/>
-[...5 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> adreça</w:t>
             </w:r>
-            <w:r w:rsidR="001368D8" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="001368D8" w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="ca-ES"/>
-[...5 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>electrònica):</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="35"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03D00BFD" w14:textId="5B8AC7BF" w:rsidR="004B5C14" w:rsidRPr="006F6610" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
+          <w:p w14:paraId="03D00BFD" w14:textId="5B8AC7BF" w:rsidR="004B5C14" w:rsidRPr="00AB06A3" w:rsidRDefault="004B5C14" w:rsidP="00310D27">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
-              <w:ind w:left="102" w:right="1133"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+              <w:ind w:left="102" w:right="91"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>DNI/NIE/Passaport:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="48E2EF0E" w14:textId="77777777" w:rsidR="004B5C14" w:rsidRPr="006F6610" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
+    <w:p w14:paraId="1646F5F6" w14:textId="77777777" w:rsidR="006F7F11" w:rsidRDefault="006F7F11" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-          <w:footerReference w:type="default" r:id="rId10"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableNormal1"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="102" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8505"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="006F7F11" w:rsidRPr="00AB06A3" w14:paraId="24B661DF" w14:textId="77777777" w:rsidTr="00310D27">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="268"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8505" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="999999"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="999999"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BE96AE3" w14:textId="77777777" w:rsidR="006F7F11" w:rsidRPr="00310D27" w:rsidRDefault="006F7F11" w:rsidP="00310D27">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="250" w:lineRule="exact"/>
+              <w:ind w:left="198" w:right="91"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>7.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00310D27">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>Pla</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00310D27">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>seguiment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F7F11" w:rsidRPr="00AB06A3" w14:paraId="2C4E8EA2" w14:textId="77777777" w:rsidTr="00310D27">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="274"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8505" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="999999"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="03D56349" w14:textId="77777777" w:rsidR="006F7F11" w:rsidRPr="00AB06A3" w:rsidRDefault="006F7F11" w:rsidP="00310D27">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="252" w:lineRule="exact"/>
+              <w:ind w:left="102" w:right="136"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>Seguiment mitjançant tutories:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F7F11" w:rsidRPr="00AB06A3" w14:paraId="33D94221" w14:textId="77777777" w:rsidTr="00310D27">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="274"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8505" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5CC2AFA5" w14:textId="77777777" w:rsidR="006F7F11" w:rsidRPr="00AB06A3" w:rsidRDefault="006F7F11" w:rsidP="00310D27">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="252" w:lineRule="exact"/>
+              <w:ind w:left="102" w:right="136"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>Informe</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>final</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>de la persona</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tutora </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">de </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>l’entitat: (lliurament)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F7F11" w:rsidRPr="00AB06A3" w14:paraId="6E92A1FF" w14:textId="77777777" w:rsidTr="00310D27">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="266"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8505" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="30CAC920" w14:textId="77777777" w:rsidR="006F7F11" w:rsidRPr="00AB06A3" w:rsidRDefault="006F7F11" w:rsidP="00310D27">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="250" w:lineRule="exact"/>
+              <w:ind w:left="102" w:right="136"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>Informe</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>final</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>l’estudiant: (lliurament)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="48E2EF0E" w14:textId="77777777" w:rsidR="006F7F11" w:rsidRPr="00AB06A3" w:rsidRDefault="006F7F11" w:rsidP="00712D1B">
+      <w:pPr>
+        <w:ind w:right="1133"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="006F7F11" w:rsidRPr="00AB06A3" w:rsidSect="00F269E0">
           <w:pgSz w:w="11910" w:h="16840"/>
           <w:pgMar w:top="1843" w:right="711" w:bottom="709" w:left="1600" w:header="998" w:footer="0" w:gutter="0"/>
           <w:cols w:space="708"/>
         </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="778C0357" w14:textId="77777777" w:rsidR="004B5C14" w:rsidRPr="00AB06A3" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
+      <w:pPr>
+        <w:spacing w:before="2"/>
+        <w:ind w:right="1133"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal1"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="561" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8495"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004B5C14" w:rsidRPr="006F6610" w14:paraId="3BCC368C" w14:textId="77777777" w:rsidTr="579FA2F3">
-[...394 lines deleted...]
-      <w:tr w:rsidR="004B5C14" w:rsidRPr="006F6610" w14:paraId="479B4847" w14:textId="77777777" w:rsidTr="579FA2F3">
+      <w:tr w:rsidR="004B5C14" w:rsidRPr="00AB06A3" w14:paraId="479B4847" w14:textId="77777777" w:rsidTr="00310D27">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="999999"/>
           </w:tcPr>
-          <w:p w14:paraId="516916C4" w14:textId="77777777" w:rsidR="004B5C14" w:rsidRPr="006F6610" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
+          <w:p w14:paraId="516916C4" w14:textId="77777777" w:rsidR="004B5C14" w:rsidRPr="00AB06A3" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="250" w:lineRule="exact"/>
               <w:ind w:left="198" w:right="1133"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>8.</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="ca-ES"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="53"/>
-                <w:lang w:val="ca-ES"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Criteris</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
-                <w:lang w:val="ca-ES"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>d’avaluació</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B5C14" w:rsidRPr="006F6610" w14:paraId="01CE065E" w14:textId="77777777" w:rsidTr="579FA2F3">
+      <w:tr w:rsidR="004B5C14" w:rsidRPr="00AB06A3" w14:paraId="01CE065E" w14:textId="77777777" w:rsidTr="00310D27">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="274"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2B3094ED" w14:textId="13B60F58" w:rsidR="004B5C14" w:rsidRPr="006F6610" w:rsidRDefault="056D4ADF" w:rsidP="00712D1B">
+          <w:p w14:paraId="2B3094ED" w14:textId="13B60F58" w:rsidR="004B5C14" w:rsidRPr="00AB06A3" w:rsidRDefault="056D4ADF" w:rsidP="00712D1B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="251" w:lineRule="exact"/>
               <w:ind w:left="102" w:right="1133"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Avaluació</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
-                <w:lang w:val="ca-ES"/>
-[...5 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>final de</w:t>
             </w:r>
-            <w:r w:rsidR="55B4D668" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="55B4D668" w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
-                <w:lang w:val="ca-ES"/>
-[...5 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
-            <w:r w:rsidR="3F67B8EA" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="3F67B8EA" w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
-                <w:lang w:val="ca-ES"/>
-[...5 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="73D81436" w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">persona </w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>tutor</w:t>
             </w:r>
-            <w:r w:rsidR="5B9C369A" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="5B9C369A" w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="1"/>
-                <w:lang w:val="ca-ES"/>
-[...5 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>acadèmic</w:t>
             </w:r>
-            <w:r w:rsidR="5764D2C8" w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="5764D2C8" w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B5C14" w:rsidRPr="006F6610" w14:paraId="6C932A8C" w14:textId="77777777" w:rsidTr="579FA2F3">
+      <w:tr w:rsidR="004B5C14" w:rsidRPr="00292C8D" w14:paraId="6C932A8C" w14:textId="77777777" w:rsidTr="00310D27">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="523"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="57D6F573" w14:textId="77777777" w:rsidR="004B5C14" w:rsidRPr="006F6610" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
+          <w:p w14:paraId="57D6F573" w14:textId="77777777" w:rsidR="004B5C14" w:rsidRPr="00AB06A3" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="102" w:right="1133"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Conseqüències</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="ca-ES"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>acadèmiques</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
-                <w:lang w:val="ca-ES"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>derivades</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> de</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-3"/>
-                <w:lang w:val="ca-ES"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>l’incompliment</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="1"/>
-                <w:lang w:val="ca-ES"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>de</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-3"/>
-                <w:lang w:val="ca-ES"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>les</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
-                <w:lang w:val="ca-ES"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>obligacions</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="51"/>
-                <w:lang w:val="ca-ES"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>assumides</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
-                <w:lang w:val="ca-ES"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>per l’estudiant</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="3"/>
-                <w:lang w:val="ca-ES"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>(si s’escau):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="64D431AC" w14:textId="77777777" w:rsidR="004B5C14" w:rsidRPr="006F6610" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
+    <w:p w14:paraId="64D431AC" w14:textId="77777777" w:rsidR="004B5C14" w:rsidRPr="00AB06A3" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
       <w:pPr>
         <w:spacing w:before="9"/>
         <w:ind w:right="1133"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal1"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="560" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8495"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004B5C14" w:rsidRPr="006F6610" w14:paraId="16B14EEE" w14:textId="77777777" w:rsidTr="001E2673">
+      <w:tr w:rsidR="004B5C14" w:rsidRPr="00AB06A3" w14:paraId="16B14EEE" w14:textId="77777777" w:rsidTr="001E2673">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="999999"/>
           </w:tcPr>
-          <w:p w14:paraId="3B827438" w14:textId="77777777" w:rsidR="004B5C14" w:rsidRPr="006F6610" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
+          <w:p w14:paraId="3B827438" w14:textId="77777777" w:rsidR="004B5C14" w:rsidRPr="00AB06A3" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="250" w:lineRule="exact"/>
               <w:ind w:left="102" w:right="1133"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>9.</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ajuts</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> a</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
-                <w:lang w:val="ca-ES"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">l’estudi </w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="2"/>
-                <w:lang w:val="ca-ES"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>contraprestació</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
-                <w:lang w:val="ca-ES"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>econòmica</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> i</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> costos</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
-                <w:lang w:val="ca-ES"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">de </w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>gestió,</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="2"/>
-                <w:lang w:val="ca-ES"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>si</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="2"/>
-                <w:lang w:val="ca-ES"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>s’escau</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B5C14" w:rsidRPr="006F6610" w14:paraId="13F808E1" w14:textId="77777777" w:rsidTr="001E2673">
+      <w:tr w:rsidR="004B5C14" w:rsidRPr="00AB06A3" w14:paraId="13F808E1" w14:textId="77777777" w:rsidTr="001E2673">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="274"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2B2DB7FC" w14:textId="77777777" w:rsidR="004B5C14" w:rsidRPr="006F6610" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
+          <w:p w14:paraId="2B2DB7FC" w14:textId="77777777" w:rsidR="004B5C14" w:rsidRPr="00AB06A3" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="251" w:lineRule="exact"/>
               <w:ind w:left="102" w:right="1133"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Quantia:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B5C14" w:rsidRPr="006F6610" w14:paraId="238E2A3D" w14:textId="77777777" w:rsidTr="001E2673">
+      <w:tr w:rsidR="004B5C14" w:rsidRPr="00AB06A3" w14:paraId="238E2A3D" w14:textId="77777777" w:rsidTr="001E2673">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="274"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2D795A69" w14:textId="77777777" w:rsidR="004B5C14" w:rsidRPr="006F6610" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
+          <w:p w14:paraId="2D795A69" w14:textId="77777777" w:rsidR="004B5C14" w:rsidRPr="00AB06A3" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="251" w:lineRule="exact"/>
               <w:ind w:left="102" w:right="1133"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Forma</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> de</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
-                <w:lang w:val="ca-ES"/>
-[...7 lines deleted...]
-                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>pagament:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B5C14" w:rsidRPr="006F6610" w14:paraId="6981E723" w14:textId="77777777" w:rsidTr="001E2673">
+      <w:tr w:rsidR="004B5C14" w:rsidRPr="00AB06A3" w14:paraId="6981E723" w14:textId="77777777" w:rsidTr="001E2673">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="274"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1FF73390" w14:textId="77777777" w:rsidR="004B5C14" w:rsidRPr="006F6610" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
+          <w:p w14:paraId="1FF73390" w14:textId="77777777" w:rsidR="004B5C14" w:rsidRPr="00AB06A3" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="252" w:lineRule="exact"/>
               <w:ind w:left="102" w:right="1133"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Costos</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> de </w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>gestió</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
-                <w:lang w:val="ca-ES"/>
-[...7 lines deleted...]
-                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>i/o</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
-                <w:lang w:val="ca-ES"/>
-[...6 lines deleted...]
-                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>de</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:spacing w:val="-3"/>
-                <w:lang w:val="ca-ES"/>
-[...7 lines deleted...]
-                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">manteniment del </w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>servei:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B5C14" w:rsidRPr="006F6610" w14:paraId="3C8579F1" w14:textId="77777777" w:rsidTr="001E2673">
+      <w:tr w:rsidR="004B5C14" w:rsidRPr="00AB06A3" w14:paraId="3C8579F1" w14:textId="77777777" w:rsidTr="001E2673">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="378D2306" w14:textId="77777777" w:rsidR="004B5C14" w:rsidRPr="006F6610" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
+          <w:p w14:paraId="378D2306" w14:textId="77777777" w:rsidR="004B5C14" w:rsidRPr="00AB06A3" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="252" w:lineRule="exact"/>
               <w:ind w:left="102" w:right="1133"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Partida</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:spacing w:val="-3"/>
-                <w:lang w:val="ca-ES"/>
-[...7 lines deleted...]
-                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>pressupostària:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="67A3E771" w14:textId="620FC80C" w:rsidR="004B5C14" w:rsidRPr="006F6610" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
+    <w:p w14:paraId="67A3E771" w14:textId="620FC80C" w:rsidR="004B5C14" w:rsidRPr="00AB06A3" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
       <w:pPr>
         <w:spacing w:before="9"/>
         <w:ind w:right="1133"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Taulaambquadrcula"/>
         <w:tblW w:w="8511" w:type="dxa"/>
         <w:tblInd w:w="556" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8511"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B62B5D" w:rsidRPr="006F6610" w14:paraId="32033570" w14:textId="77777777" w:rsidTr="000A5722">
+      <w:tr w:rsidR="00B62B5D" w:rsidRPr="00AB06A3" w14:paraId="32033570" w14:textId="77777777" w:rsidTr="000A5722">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8511" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2608932F" w14:textId="2FBB0A52" w:rsidR="007056E1" w:rsidRPr="006F6610" w:rsidRDefault="007056E1" w:rsidP="00712D1B">
+          <w:p w14:paraId="2608932F" w14:textId="2FBB0A52" w:rsidR="007056E1" w:rsidRPr="00AB06A3" w:rsidRDefault="007056E1" w:rsidP="00712D1B">
             <w:pPr>
               <w:spacing w:before="9"/>
               <w:ind w:right="1133"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>10. Declaració de l’estudiant</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007056E1" w:rsidRPr="006F6610" w14:paraId="05ADD845" w14:textId="77777777" w:rsidTr="00B62B5D">
+      <w:tr w:rsidR="007056E1" w:rsidRPr="00AB06A3" w14:paraId="05ADD845" w14:textId="77777777" w:rsidTr="00B62B5D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8511" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E3FA099" w14:textId="77777777" w:rsidR="007056E1" w:rsidRPr="006F6610" w:rsidRDefault="007056E1" w:rsidP="00712D1B">
+          <w:p w14:paraId="5E3FA099" w14:textId="77777777" w:rsidR="007056E1" w:rsidRPr="00AB06A3" w:rsidRDefault="007056E1" w:rsidP="00712D1B">
             <w:pPr>
               <w:spacing w:before="9"/>
               <w:ind w:right="1133"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">L’estudiant declara: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24C21431" w14:textId="77777777" w:rsidR="007056E1" w:rsidRPr="006F6610" w:rsidRDefault="007056E1" w:rsidP="007056E1">
+          <w:p w14:paraId="24C21431" w14:textId="77777777" w:rsidR="007056E1" w:rsidRPr="00AB06A3" w:rsidRDefault="007056E1" w:rsidP="007056E1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="468"/>
               </w:tabs>
               <w:spacing w:line="236" w:lineRule="auto"/>
               <w:ind w:right="104" w:hanging="359"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Que</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="31"/>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>coneix</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="32"/>
-                <w:sz w:val="22"/>
-[...9 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="30"/>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>accepta</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="29"/>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>totes</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="31"/>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>les</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="29"/>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>condicions</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="32"/>
-                <w:sz w:val="22"/>
-[...9 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>de</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="29"/>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>realització</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="31"/>
-                <w:sz w:val="22"/>
-[...9 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>de</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="32"/>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>les</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="31"/>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>pràctiques</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="31"/>
-                <w:sz w:val="22"/>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>que</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="33"/>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>dimanen</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="3"/>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>del</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="4"/>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>conveni</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="3"/>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>subscrit</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="5"/>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>entre</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>la</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="4"/>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Universitat</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="8"/>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Autònoma</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="4"/>
-                <w:sz w:val="22"/>
-[...9 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>de</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Barcelona</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="5"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> i </w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="5"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Nom entitat col·laboradora</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="2"/>
-                <w:sz w:val="22"/>
-[...9 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>en</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="2"/>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="2"/>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>XXX</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="4"/>
-                <w:sz w:val="22"/>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>així</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="2"/>
-                <w:sz w:val="22"/>
-[...9 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>com</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="3"/>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>les</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="33"/>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>relacionades</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> en </w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>aquesta</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>addenda.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="448D630F" w14:textId="77777777" w:rsidR="007056E1" w:rsidRPr="006F6610" w:rsidRDefault="007056E1" w:rsidP="007056E1">
+          <w:p w14:paraId="448D630F" w14:textId="77777777" w:rsidR="007056E1" w:rsidRPr="00AB06A3" w:rsidRDefault="007056E1" w:rsidP="007056E1">
             <w:pPr>
               <w:spacing w:before="11"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7F1E0652" w14:textId="77777777" w:rsidR="007056E1" w:rsidRPr="006F6610" w:rsidRDefault="007056E1" w:rsidP="007056E1">
+          <w:p w14:paraId="7F1E0652" w14:textId="77777777" w:rsidR="007056E1" w:rsidRPr="00AB06A3" w:rsidRDefault="007056E1" w:rsidP="007056E1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="468"/>
               </w:tabs>
               <w:spacing w:line="252" w:lineRule="exact"/>
               <w:ind w:right="106" w:hanging="359"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Que </w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>coneix</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
-                <w:sz w:val="22"/>
-[...9 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">i </w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>accepta</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> que</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> la </w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>relació</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> de </w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>pràctiques</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="22"/>
-[...9 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">no </w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>implica</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> la </w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>constitució</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="22"/>
-[...9 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>de cap</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="41"/>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>vincle</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">laboral </w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>amb</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>l’entitat</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>col·laboradora.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3DE569C1" w14:textId="77777777" w:rsidR="007056E1" w:rsidRPr="006F6610" w:rsidRDefault="007056E1" w:rsidP="007056E1">
+          <w:p w14:paraId="3DE569C1" w14:textId="77777777" w:rsidR="007056E1" w:rsidRPr="00AB06A3" w:rsidRDefault="007056E1" w:rsidP="007056E1">
             <w:pPr>
               <w:spacing w:before="1"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2516F598" w14:textId="77777777" w:rsidR="007056E1" w:rsidRPr="006F6610" w:rsidRDefault="007056E1" w:rsidP="007056E1">
+          <w:p w14:paraId="2516F598" w14:textId="77777777" w:rsidR="007056E1" w:rsidRPr="00AB06A3" w:rsidRDefault="007056E1" w:rsidP="007056E1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="468"/>
               </w:tabs>
               <w:spacing w:line="234" w:lineRule="auto"/>
               <w:ind w:right="108" w:hanging="359"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Que</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="-14"/>
-                <w:sz w:val="22"/>
-[...9 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>es</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="-14"/>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>compromet</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="-13"/>
-                <w:sz w:val="22"/>
-[...9 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="-14"/>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>complir</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="-13"/>
-                <w:sz w:val="22"/>
-[...9 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>totes</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="-14"/>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>les</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="-14"/>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>obligacions</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="-11"/>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>que,</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="-10"/>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>d’acord</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="-14"/>
-                <w:sz w:val="22"/>
-[...9 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>amb</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="-14"/>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>les</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="-14"/>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>condicions</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="30"/>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>descrites</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="34"/>
-                <w:sz w:val="22"/>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>en</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="34"/>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>aquest</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="35"/>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>conveni</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="33"/>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>específic</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="34"/>
-                <w:sz w:val="22"/>
-[...9 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>de</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="33"/>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>col·laboració,</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="36"/>
-                <w:sz w:val="22"/>
-[...9 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>al</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="33"/>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Conveni</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="30"/>
-                <w:sz w:val="22"/>
-[...9 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Marc</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="32"/>
-                <w:sz w:val="22"/>
-[...9 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="33"/>
-                <w:sz w:val="22"/>
-[...9 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="34"/>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>la</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="45"/>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>normativa</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>aplicable,</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>li</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>són</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>exigibles.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7CD891F2" w14:textId="77777777" w:rsidR="007056E1" w:rsidRPr="006F6610" w:rsidRDefault="007056E1" w:rsidP="007056E1">
+          <w:p w14:paraId="7CD891F2" w14:textId="77777777" w:rsidR="007056E1" w:rsidRPr="00AB06A3" w:rsidRDefault="007056E1" w:rsidP="007056E1">
             <w:pPr>
               <w:spacing w:before="3"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1B63E6EE" w14:textId="77777777" w:rsidR="007056E1" w:rsidRPr="006F6610" w:rsidRDefault="007056E1" w:rsidP="007056E1">
+          <w:p w14:paraId="1B63E6EE" w14:textId="77777777" w:rsidR="007056E1" w:rsidRPr="003F12A5" w:rsidRDefault="007056E1" w:rsidP="007056E1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="468"/>
               </w:tabs>
               <w:spacing w:line="237" w:lineRule="auto"/>
               <w:ind w:right="105" w:hanging="359"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Que</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="-5"/>
-                <w:sz w:val="22"/>
-[...9 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>es</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="-4"/>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>compromet</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="-3"/>
-                <w:sz w:val="22"/>
-[...9 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="-7"/>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>mantenir</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="-3"/>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>la</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>confidencialitat</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="-6"/>
-                <w:sz w:val="22"/>
-[...9 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>de</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>tota</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="-4"/>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>la</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>informació</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="-4"/>
-                <w:sz w:val="22"/>
-[...9 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> què </w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>tingui</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="33"/>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>accés</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="39"/>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>arran</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="36"/>
-                <w:sz w:val="22"/>
-[...9 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>de</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="38"/>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>la</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="36"/>
-                <w:sz w:val="22"/>
-[...9 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>seva</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="36"/>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>col·laboració</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="38"/>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>amb</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="40"/>
-                <w:sz w:val="22"/>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="5"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:highlight w:val="lightGray"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Nom entitat col·laboradora</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="2"/>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>així</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="2"/>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>com</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
-                <w:sz w:val="22"/>
-[...9 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">a no </w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>revelar,</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="2"/>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>difondre</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
-                <w:sz w:val="22"/>
-[...9 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">o </w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>cedir</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>la</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>informació</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>referida</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="3"/>
-                <w:sz w:val="22"/>
-[...9 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="49"/>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>terceres</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="15"/>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>persones,</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="17"/>
-                <w:sz w:val="22"/>
-[...9 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="14"/>
-                <w:sz w:val="22"/>
-[...9 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="15"/>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>complir</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="18"/>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>amb</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="15"/>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>la</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="15"/>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>resta</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="15"/>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>d’obligacions</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="17"/>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>que</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="17"/>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>li</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="14"/>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>corresponen,</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="16"/>
-                <w:sz w:val="22"/>
-[...9 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>de</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="43"/>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>conformitat</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="2"/>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>amb</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> la </w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="003F12A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>legislació</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="003F12A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F12A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>vigent</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="003F12A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="2"/>
-                <w:sz w:val="22"/>
-[...9 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F12A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>en</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="003F12A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F12A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>matèria</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="003F12A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="-3"/>
-                <w:sz w:val="22"/>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F12A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>de</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...13 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="003F12A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F12A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>protecció</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="003F12A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> de</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="003F12A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F12A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>dades.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="61759C6F" w14:textId="77777777" w:rsidR="005F4029" w:rsidRPr="006F6610" w:rsidRDefault="005F4029" w:rsidP="005F4029">
+          <w:p w14:paraId="61759C6F" w14:textId="77777777" w:rsidR="005F4029" w:rsidRPr="003F12A5" w:rsidRDefault="005F4029" w:rsidP="005F4029">
             <w:pPr>
               <w:pStyle w:val="Pargrafdellista"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="624A8FA5" w14:textId="086879BD" w:rsidR="005F4029" w:rsidRPr="006F6610" w:rsidRDefault="005F4029" w:rsidP="007056E1">
+          <w:p w14:paraId="624A8FA5" w14:textId="086879BD" w:rsidR="005F4029" w:rsidRPr="003F12A5" w:rsidRDefault="005F4029" w:rsidP="007056E1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="468"/>
               </w:tabs>
               <w:spacing w:line="237" w:lineRule="auto"/>
               <w:ind w:right="105" w:hanging="359"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="003F12A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Que ha estat informat/informada i </w:t>
             </w:r>
-            <w:r w:rsidR="000A3100" w:rsidRPr="006F6610">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="000A3100" w:rsidRPr="003F12A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>dona</w:t>
             </w:r>
-            <w:r w:rsidRPr="006F6610">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="003F12A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> el seu consentiment per al tractament de les seves dades personals en els termes necessaris per a la tramitació del conveni i la gestió de les pràctiques que se’n derivin.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="337AB63C" w14:textId="7C3A28E4" w:rsidR="007056E1" w:rsidRPr="006F6610" w:rsidRDefault="007056E1" w:rsidP="00712D1B">
+          <w:p w14:paraId="337AB63C" w14:textId="7C3A28E4" w:rsidR="007056E1" w:rsidRPr="00AB06A3" w:rsidRDefault="007056E1" w:rsidP="00712D1B">
             <w:pPr>
               <w:spacing w:before="9"/>
               <w:ind w:right="1133"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="127A5506" w14:textId="341C0CC4" w:rsidR="00AA5BFE" w:rsidRPr="006F6610" w:rsidRDefault="00AA5BFE" w:rsidP="00712D1B">
+    <w:p w14:paraId="127A5506" w14:textId="341C0CC4" w:rsidR="00AA5BFE" w:rsidRPr="00AB06A3" w:rsidRDefault="00AA5BFE" w:rsidP="00712D1B">
       <w:pPr>
         <w:spacing w:before="9"/>
         <w:ind w:right="1133"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="1B6F30F0" w14:textId="77777777" w:rsidR="00775F72" w:rsidRDefault="00775F72" w:rsidP="00775F72">
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B6F30F0" w14:textId="77777777" w:rsidR="00775F72" w:rsidRPr="00AB06A3" w:rsidRDefault="00775F72" w:rsidP="00775F72">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:spacing w:before="72"/>
         <w:ind w:left="426" w:right="1133"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>En</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> prova</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...14 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>conformitat, signen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>aquest</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="2"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>annex, per triplicat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="1"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> exemplar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6610">
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>sol</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> efecte,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="2"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F6610">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>en la data que consten a les signatures</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB06A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...104 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20189335" w14:textId="77777777" w:rsidR="00C76EBF" w:rsidRDefault="00C76EBF" w:rsidP="00775F72">
-[...76 lines deleted...]
-    <w:p w14:paraId="1751FDC3" w14:textId="77777777" w:rsidR="004B5C14" w:rsidRPr="006F6610" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
+    <w:p w14:paraId="1751FDC3" w14:textId="77777777" w:rsidR="004B5C14" w:rsidRPr="00AB06A3" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9780" w:type="dxa"/>
         <w:tblInd w:w="-142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3261"/>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="3117"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C76EBF" w:rsidRPr="00C76EBF" w14:paraId="73E9AD3C" w14:textId="77777777" w:rsidTr="000A3100">
+      <w:tr w:rsidR="000A3100" w:rsidRPr="00AB06A3" w14:paraId="73E9AD3C" w14:textId="77777777" w:rsidTr="000A3100">
         <w:trPr>
           <w:trHeight w:val="1164"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7AB7CC9B" w14:textId="77777777" w:rsidR="000A3100" w:rsidRPr="00C76EBF" w:rsidRDefault="000A3100" w:rsidP="000A3100">
+          <w:p w14:paraId="7AB7CC9B" w14:textId="77777777" w:rsidR="000A3100" w:rsidRPr="00AB06A3" w:rsidRDefault="000A3100" w:rsidP="000A3100">
             <w:pPr>
               <w:ind w:right="181"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="19455D66" w14:textId="77777777" w:rsidR="000A3100" w:rsidRPr="00C76EBF" w:rsidRDefault="000A3100" w:rsidP="000A3100">
+          <w:p w14:paraId="19455D66" w14:textId="77777777" w:rsidR="000A3100" w:rsidRPr="00AB06A3" w:rsidRDefault="000A3100" w:rsidP="000A3100">
             <w:pPr>
               <w:ind w:right="181"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C76EBF">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Per la </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="78315010" w14:textId="7E478850" w:rsidR="000A3100" w:rsidRPr="00C76EBF" w:rsidRDefault="000A3100" w:rsidP="000A3100">
+          <w:p w14:paraId="78315010" w14:textId="7E478850" w:rsidR="000A3100" w:rsidRPr="00AB06A3" w:rsidRDefault="000A3100" w:rsidP="000A3100">
             <w:pPr>
               <w:ind w:right="181"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C76EBF">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Universitat Autònoma de Barcelona</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="16D97C76" w14:textId="29689A98" w:rsidR="000A3100" w:rsidRPr="00C76EBF" w:rsidRDefault="000A3100" w:rsidP="000A3100">
+          <w:p w14:paraId="16D97C76" w14:textId="29689A98" w:rsidR="000A3100" w:rsidRPr="00AB06A3" w:rsidRDefault="000A3100" w:rsidP="000A3100">
             <w:pPr>
               <w:ind w:right="181"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C76EBF">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>(Signatura i segell</w:t>
             </w:r>
-            <w:r w:rsidR="00C94B2C" w:rsidRPr="00C76EBF">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00C94B2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C76EBF">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> o signatura digital</w:t>
             </w:r>
-            <w:r w:rsidR="00C94B2C" w:rsidRPr="00C76EBF">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00C94B2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30887E14" w14:textId="77777777" w:rsidR="000A3100" w:rsidRPr="00C76EBF" w:rsidRDefault="000A3100" w:rsidP="000A3100">
+          <w:p w14:paraId="30887E14" w14:textId="77777777" w:rsidR="000A3100" w:rsidRPr="00AB06A3" w:rsidRDefault="000A3100" w:rsidP="000A3100">
             <w:pPr>
               <w:ind w:right="181"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7F599C7B" w14:textId="77777777" w:rsidR="000A3100" w:rsidRPr="00C76EBF" w:rsidRDefault="000A3100" w:rsidP="000A3100">
+          <w:p w14:paraId="7F599C7B" w14:textId="77777777" w:rsidR="000A3100" w:rsidRPr="00AB06A3" w:rsidRDefault="000A3100" w:rsidP="000A3100">
             <w:pPr>
               <w:ind w:right="181"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2BD50502" w14:textId="77777777" w:rsidR="000A3100" w:rsidRPr="00C76EBF" w:rsidRDefault="000A3100" w:rsidP="000A3100">
+          <w:p w14:paraId="2BD50502" w14:textId="77777777" w:rsidR="000A3100" w:rsidRPr="00AB06A3" w:rsidRDefault="000A3100" w:rsidP="000A3100">
             <w:pPr>
               <w:ind w:right="181"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="262DEDFA" w14:textId="77777777" w:rsidR="000A3100" w:rsidRPr="00C76EBF" w:rsidRDefault="000A3100" w:rsidP="000A3100">
+          <w:p w14:paraId="262DEDFA" w14:textId="77777777" w:rsidR="000A3100" w:rsidRPr="00AB06A3" w:rsidRDefault="000A3100" w:rsidP="000A3100">
             <w:pPr>
               <w:ind w:right="181"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="30D73F7B" w14:textId="77777777" w:rsidR="000A3100" w:rsidRPr="00C76EBF" w:rsidRDefault="000A3100" w:rsidP="000A3100">
+          <w:p w14:paraId="30D73F7B" w14:textId="77777777" w:rsidR="000A3100" w:rsidRPr="00AB06A3" w:rsidRDefault="000A3100" w:rsidP="000A3100">
             <w:pPr>
               <w:ind w:right="181"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4CAB13D8" w14:textId="77777777" w:rsidR="000A3100" w:rsidRPr="00C76EBF" w:rsidRDefault="000A3100" w:rsidP="000A3100">
+          <w:p w14:paraId="4CAB13D8" w14:textId="77777777" w:rsidR="000A3100" w:rsidRPr="00AB06A3" w:rsidRDefault="000A3100" w:rsidP="000A3100">
             <w:pPr>
               <w:ind w:right="181"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C76EBF">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="lightGray"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>(Nom i cognoms)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A252E38" w14:textId="77777777" w:rsidR="000A3100" w:rsidRPr="00C76EBF" w:rsidRDefault="000A3100" w:rsidP="000A3100">
+          <w:p w14:paraId="5A252E38" w14:textId="77777777" w:rsidR="000A3100" w:rsidRPr="00AB06A3" w:rsidRDefault="000A3100" w:rsidP="000A3100">
             <w:pPr>
               <w:ind w:right="181"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C76EBF">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="lightGray"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>(Càrrec)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="701E26F3" w14:textId="77777777" w:rsidR="000A3100" w:rsidRPr="00C76EBF" w:rsidRDefault="000A3100" w:rsidP="000A3100">
+          <w:p w14:paraId="701E26F3" w14:textId="77777777" w:rsidR="000A3100" w:rsidRPr="00AB06A3" w:rsidRDefault="000A3100" w:rsidP="000A3100">
             <w:pPr>
               <w:ind w:left="-456"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4FC91F01" w14:textId="77777777" w:rsidR="000A3100" w:rsidRPr="00C76EBF" w:rsidRDefault="000A3100" w:rsidP="000A3100">
+          <w:p w14:paraId="4FC91F01" w14:textId="77777777" w:rsidR="000A3100" w:rsidRPr="00AB06A3" w:rsidRDefault="000A3100" w:rsidP="000A3100">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C76EBF">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Per </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C76EBF">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="lightGray"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>Nom entitat col·laboradora</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="71B74466" w14:textId="7B5DEDFF" w:rsidR="000A3100" w:rsidRPr="00C76EBF" w:rsidRDefault="000A3100" w:rsidP="000A3100">
+          <w:p w14:paraId="71B74466" w14:textId="7B5DEDFF" w:rsidR="000A3100" w:rsidRPr="00AB06A3" w:rsidRDefault="000A3100" w:rsidP="000A3100">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C76EBF">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>(Signatura i segell</w:t>
             </w:r>
-            <w:r w:rsidR="00C94B2C" w:rsidRPr="00C76EBF">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00C94B2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C76EBF">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> o signatura digital</w:t>
             </w:r>
-            <w:r w:rsidR="00C94B2C" w:rsidRPr="00C76EBF">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00C94B2C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1EC7F17F" w14:textId="77777777" w:rsidR="000A3100" w:rsidRPr="00C76EBF" w:rsidRDefault="000A3100" w:rsidP="000A3100">
+          <w:p w14:paraId="1EC7F17F" w14:textId="77777777" w:rsidR="000A3100" w:rsidRPr="00AB06A3" w:rsidRDefault="000A3100" w:rsidP="000A3100">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="77885319" w14:textId="77777777" w:rsidR="000A3100" w:rsidRPr="00C76EBF" w:rsidRDefault="000A3100" w:rsidP="000A3100">
+          <w:p w14:paraId="77885319" w14:textId="77777777" w:rsidR="000A3100" w:rsidRPr="00AB06A3" w:rsidRDefault="000A3100" w:rsidP="000A3100">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="43E8EE9A" w14:textId="77777777" w:rsidR="000A3100" w:rsidRPr="00C76EBF" w:rsidRDefault="000A3100" w:rsidP="000A3100">
+          <w:p w14:paraId="43E8EE9A" w14:textId="77777777" w:rsidR="000A3100" w:rsidRPr="00AB06A3" w:rsidRDefault="000A3100" w:rsidP="000A3100">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5A1661FC" w14:textId="77777777" w:rsidR="000A3100" w:rsidRPr="00C76EBF" w:rsidRDefault="000A3100" w:rsidP="000A3100">
+          <w:p w14:paraId="5A1661FC" w14:textId="77777777" w:rsidR="000A3100" w:rsidRPr="00AB06A3" w:rsidRDefault="000A3100" w:rsidP="000A3100">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="22715D51" w14:textId="77777777" w:rsidR="000A3100" w:rsidRPr="00C76EBF" w:rsidRDefault="000A3100" w:rsidP="000A3100">
+          <w:p w14:paraId="22715D51" w14:textId="77777777" w:rsidR="000A3100" w:rsidRPr="00AB06A3" w:rsidRDefault="000A3100" w:rsidP="000A3100">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="085851EF" w14:textId="77777777" w:rsidR="000A3100" w:rsidRPr="00C76EBF" w:rsidRDefault="000A3100" w:rsidP="000A3100">
+          <w:p w14:paraId="085851EF" w14:textId="77777777" w:rsidR="000A3100" w:rsidRPr="00AB06A3" w:rsidRDefault="000A3100" w:rsidP="000A3100">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7215B1A8" w14:textId="77777777" w:rsidR="000A3100" w:rsidRPr="00C76EBF" w:rsidRDefault="000A3100" w:rsidP="000A3100">
+          <w:p w14:paraId="7215B1A8" w14:textId="77777777" w:rsidR="000A3100" w:rsidRPr="00AB06A3" w:rsidRDefault="000A3100" w:rsidP="000A3100">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="454D73F1" w14:textId="77777777" w:rsidR="000A3100" w:rsidRPr="00C76EBF" w:rsidRDefault="000A3100" w:rsidP="000A3100">
+          <w:p w14:paraId="454D73F1" w14:textId="77777777" w:rsidR="000A3100" w:rsidRPr="00AB06A3" w:rsidRDefault="000A3100" w:rsidP="000A3100">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C76EBF">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="lightGray"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>(Nom i cognoms)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6665C449" w14:textId="4765AC68" w:rsidR="000A3100" w:rsidRPr="00C76EBF" w:rsidRDefault="000A3100" w:rsidP="000A3100">
+          <w:p w14:paraId="6665C449" w14:textId="4765AC68" w:rsidR="000A3100" w:rsidRPr="00AB06A3" w:rsidRDefault="000A3100" w:rsidP="000A3100">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C76EBF">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="lightGray"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>(Càrrec)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3117" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F6AF1A2" w14:textId="3D117B3E" w:rsidR="000A3100" w:rsidRPr="00C76EBF" w:rsidRDefault="000A3100" w:rsidP="000A3100">
+          <w:p w14:paraId="5F6AF1A2" w14:textId="3D117B3E" w:rsidR="000A3100" w:rsidRPr="00AB06A3" w:rsidRDefault="000A3100" w:rsidP="000A3100">
             <w:pPr>
               <w:ind w:left="-456"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="24C4C525" w14:textId="160CF07F" w:rsidR="000A3100" w:rsidRPr="00C76EBF" w:rsidRDefault="000A3100" w:rsidP="000A3100">
+          <w:p w14:paraId="24C4C525" w14:textId="160CF07F" w:rsidR="000A3100" w:rsidRPr="00AB06A3" w:rsidRDefault="000A3100" w:rsidP="000A3100">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C76EBF">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>L’estudiant en pràctiques</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2BCBE87F" w14:textId="0972F4D5" w:rsidR="000A3100" w:rsidRPr="00C76EBF" w:rsidRDefault="000A3100" w:rsidP="000A3100">
+          <w:p w14:paraId="2BCBE87F" w14:textId="0972F4D5" w:rsidR="000A3100" w:rsidRPr="00AB06A3" w:rsidRDefault="000A3100" w:rsidP="000A3100">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C76EBF">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>(Signatura o signatura digital)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48A311A0" w14:textId="77777777" w:rsidR="000A3100" w:rsidRPr="00C76EBF" w:rsidRDefault="000A3100" w:rsidP="000A3100">
+          <w:p w14:paraId="48A311A0" w14:textId="77777777" w:rsidR="000A3100" w:rsidRPr="00AB06A3" w:rsidRDefault="000A3100" w:rsidP="000A3100">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="32E7F786" w14:textId="77777777" w:rsidR="000A3100" w:rsidRPr="00C76EBF" w:rsidRDefault="000A3100" w:rsidP="000A3100">
+          <w:p w14:paraId="32E7F786" w14:textId="77777777" w:rsidR="000A3100" w:rsidRPr="00AB06A3" w:rsidRDefault="000A3100" w:rsidP="000A3100">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="080FA5B3" w14:textId="77777777" w:rsidR="000A3100" w:rsidRPr="00C76EBF" w:rsidRDefault="000A3100" w:rsidP="000A3100">
+          <w:p w14:paraId="080FA5B3" w14:textId="77777777" w:rsidR="000A3100" w:rsidRPr="00AB06A3" w:rsidRDefault="000A3100" w:rsidP="000A3100">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5B548B95" w14:textId="77777777" w:rsidR="000A3100" w:rsidRPr="00C76EBF" w:rsidRDefault="000A3100" w:rsidP="000A3100">
+          <w:p w14:paraId="5B548B95" w14:textId="77777777" w:rsidR="000A3100" w:rsidRPr="00AB06A3" w:rsidRDefault="000A3100" w:rsidP="000A3100">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="557BBEE0" w14:textId="77777777" w:rsidR="000A3100" w:rsidRPr="00C76EBF" w:rsidRDefault="000A3100" w:rsidP="000A3100">
+          <w:p w14:paraId="557BBEE0" w14:textId="77777777" w:rsidR="000A3100" w:rsidRPr="00AB06A3" w:rsidRDefault="000A3100" w:rsidP="000A3100">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="075678DC" w14:textId="77777777" w:rsidR="000A3100" w:rsidRPr="00C76EBF" w:rsidRDefault="000A3100" w:rsidP="000A3100">
+          <w:p w14:paraId="075678DC" w14:textId="77777777" w:rsidR="000A3100" w:rsidRPr="00AB06A3" w:rsidRDefault="000A3100" w:rsidP="000A3100">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5D7DDF46" w14:textId="77777777" w:rsidR="000A3100" w:rsidRPr="00C76EBF" w:rsidRDefault="000A3100" w:rsidP="000A3100">
+          <w:p w14:paraId="5D7DDF46" w14:textId="77777777" w:rsidR="000A3100" w:rsidRPr="00AB06A3" w:rsidRDefault="000A3100" w:rsidP="000A3100">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1B674F77" w14:textId="77777777" w:rsidR="000A3100" w:rsidRPr="00C76EBF" w:rsidRDefault="000A3100" w:rsidP="000A3100">
+          <w:p w14:paraId="1B674F77" w14:textId="77777777" w:rsidR="000A3100" w:rsidRPr="00AB06A3" w:rsidRDefault="000A3100" w:rsidP="000A3100">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="65603CE7" w14:textId="77777777" w:rsidR="000A3100" w:rsidRPr="00C76EBF" w:rsidRDefault="000A3100" w:rsidP="000A3100">
+          <w:p w14:paraId="65603CE7" w14:textId="77777777" w:rsidR="000A3100" w:rsidRPr="00AB06A3" w:rsidRDefault="000A3100" w:rsidP="000A3100">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C76EBF">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="lightGray"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>(Nom i cognoms)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="380D5E5B" w14:textId="7257A110" w:rsidR="000A3100" w:rsidRPr="00C76EBF" w:rsidRDefault="000A3100" w:rsidP="000A3100">
+          <w:p w14:paraId="380D5E5B" w14:textId="7257A110" w:rsidR="000A3100" w:rsidRPr="00AB06A3" w:rsidRDefault="000A3100" w:rsidP="000A3100">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4E5E4669" w14:textId="77777777" w:rsidR="00292C8D" w:rsidRPr="00C76EBF" w:rsidRDefault="00292C8D" w:rsidP="00AB06A3">
+    <w:p w14:paraId="4E5E4669" w14:textId="6FEB431A" w:rsidR="008D4378" w:rsidRDefault="008D4378" w:rsidP="00AB06A3">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4494"/>
           <w:tab w:val="left" w:pos="8034"/>
         </w:tabs>
         <w:spacing w:line="252" w:lineRule="exact"/>
         <w:ind w:right="1133"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:color w:val="0070C0"/>
+          <w:ins w:id="4" w:author="Raimunda Borrego Vicente" w:date="2026-01-21T11:41:00Z" w16du:dateUtc="2026-01-21T10:41:00Z"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="1841C3F8" w14:textId="77777777" w:rsidR="00E23D3B" w:rsidRPr="006F6610" w:rsidRDefault="00E23D3B" w:rsidP="00AB06A3">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4783F895" w14:textId="06E52777" w:rsidR="002C7726" w:rsidDel="00EB19EB" w:rsidRDefault="002C7726">
+      <w:pPr>
+        <w:rPr>
+          <w:del w:id="5" w:author="Raimunda Borrego Vicente" w:date="2026-01-21T11:39:00Z" w16du:dateUtc="2026-01-21T10:39:00Z"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="002C7726" w:rsidDel="00EB19EB" w:rsidSect="00EB19EB">
+          <w:headerReference w:type="default" r:id="rId11"/>
+          <w:footerReference w:type="default" r:id="rId12"/>
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="1382" w:right="1134" w:bottom="851" w:left="1134" w:header="567" w:footer="1012" w:gutter="0"/>
+          <w:cols w:space="708"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1558CDFB" w14:textId="4225EFA8" w:rsidR="00292C8D" w:rsidRDefault="00292C8D" w:rsidP="00EB19EB">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
-        <w:tabs>
-[...23 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:widowControl w:val="0"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="11"/>
+        <w:ind w:right="138"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00EF0A78" w14:textId="77777777" w:rsidR="006F7F11" w:rsidRPr="00E23D3B" w:rsidRDefault="006F7F11" w:rsidP="00EB19EB">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:widowControl w:val="0"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="11"/>
+        <w:ind w:right="138"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...18 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="006F7F11" w:rsidRPr="00E23D3B" w:rsidSect="005C2849">
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1382" w:right="1134" w:bottom="992" w:left="1134" w:header="567" w:footer="1012" w:gutter="0"/>
-      <w:cols w:space="708"/>
+      <w:cols w:num="3" w:space="1420"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5AE557EF" w14:textId="77777777" w:rsidR="00BF17D8" w:rsidRDefault="00BF17D8" w:rsidP="00334448">
+    <w:p w14:paraId="7CC989A2" w14:textId="77777777" w:rsidR="00A7747F" w:rsidRDefault="00A7747F" w:rsidP="00334448">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="50FFB287" w14:textId="77777777" w:rsidR="00BF17D8" w:rsidRDefault="00BF17D8" w:rsidP="00334448">
+    <w:p w14:paraId="7D68311A" w14:textId="77777777" w:rsidR="00A7747F" w:rsidRDefault="00A7747F" w:rsidP="00334448">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0D65E99F" w14:textId="77777777" w:rsidR="00BF17D8" w:rsidRDefault="00BF17D8"/>
+    <w:p w14:paraId="64F773FA" w14:textId="77777777" w:rsidR="00A7747F" w:rsidRDefault="00A7747F"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
+  <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Futura">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80000067" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FB" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...16 lines deleted...]
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="662A0012" w14:textId="77777777" w:rsidR="00582289" w:rsidRPr="00C83992" w:rsidRDefault="00582289">
     <w:pPr>
       <w:pStyle w:val="Peu"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="25556FFB" w14:textId="0B27251F" w:rsidR="002C7726" w:rsidRDefault="002C7726">
+    <w:pPr>
+      <w:pStyle w:val="Textindependent"/>
+      <w:kinsoku w:val="0"/>
+      <w:overflowPunct w:val="0"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="06963BF6" wp14:editId="126A17FE">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>3423285</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>10120630</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="710565" cy="152400"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1458567712" name="Quadre de text 1"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="710565" cy="152400"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                          <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                            <a:solidFill>
+                              <a:srgbClr val="FFFFFF"/>
+                            </a:solidFill>
+                          </a14:hiddenFill>
+                        </a:ext>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4C86F487" w14:textId="77777777" w:rsidR="002C7726" w:rsidRDefault="002C7726">
+                          <w:pPr>
+                            <w:kinsoku w:val="0"/>
+                            <w:overflowPunct w:val="0"/>
+                            <w:spacing w:line="224" w:lineRule="exact"/>
+                            <w:ind w:left="20"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:t xml:space="preserve">Pàgina </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                          <w:r>
+                            <w:t xml:space="preserve"> - 3</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="06963BF6" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Quadre de text 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:269.55pt;margin-top:796.9pt;width:55.95pt;height:12pt;z-index:-251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBme6ty1gEAAJADAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0yQVXVDUdLXsahHS&#10;AistfIDr2ElE4jEzbpPy9YydpsvlDfFijcfj43POjLfX09CLo0HqwFWyWOVSGKeh7lxTya9f7l+9&#10;lYKCcrXqwZlKngzJ693LF9vRl2YNLfS1QcEgjsrRV7INwZdZRro1g6IVeOP40AIOKvAWm6xGNTL6&#10;0GfrPL/KRsDaI2hDxNm7+VDuEr61RofP1pIJoq8kcwtpxbTu45rttqpsUPm202ca6h9YDKpz/OgF&#10;6k4FJQ7Y/QU1dBqBwIaVhiEDazttkgZWU+R/qHlqlTdJC5tD/mIT/T9Y/en45B9RhOkdTNzAJIL8&#10;A+hvJBzctso15gYRxtaomh8uomXZ6Kk8X41WU0kRZD9+hJqbrA4BEtBkcYiusE7B6NyA08V0MwWh&#10;OfmmyDdXGyk0HxWb9es8NSVT5XLZI4X3BgYRg0oi9zSBq+MDhUhGlUtJfMvBfdf3qa+9+y3BhTGT&#10;yEe+M/Mw7SeujiL2UJ9YBsI8JjzWHLSAP6QYeUQqSd8PCo0U/QfHVsR5WgJcgv0SKKf5aiWDFHN4&#10;G+a5O3jsmpaRZ7Md3LBdtktSnlmceXLbk8LziMa5+nWfqp4/0u4nAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAUBJGvOEAAAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBCF7yb+h82YeLMLNmBBlqYx&#10;ejIxUjx4XGAKm7KzyG5b/PeOJz3Oe1/evFdsFzuKM87eOFIQryIQSK3rDPUKPuqXuw0IHzR1enSE&#10;Cr7Rw7a8vip03rkLVXjeh15wCPlcKxhCmHIpfTug1X7lJiT2Dm62OvA597Kb9YXD7SjvoyiVVhvi&#10;D4Oe8GnA9rg/WQW7T6qezddb814dKlPXWUSv6VGp25tl9wgi4BL+YPitz9Wh5E6NO1HnxaggWWcx&#10;o2wk2ZpHMJImMc9rWErjhw3IspD/V5Q/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGZ7&#10;q3LWAQAAkAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AFASRrzhAAAADQEAAA8AAAAAAAAAAAAAAAAAMAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAA+BQAAAAA=&#10;" o:allowincell="f" filled="f" stroked="f">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="4C86F487" w14:textId="77777777" w:rsidR="002C7726" w:rsidRDefault="002C7726">
+                    <w:pPr>
+                      <w:kinsoku w:val="0"/>
+                      <w:overflowPunct w:val="0"/>
+                      <w:spacing w:line="224" w:lineRule="exact"/>
+                      <w:ind w:left="20"/>
+                    </w:pPr>
+                    <w:proofErr w:type="spellStart"/>
+                    <w:r>
+                      <w:t>Pàgina</w:t>
+                    </w:r>
+                    <w:proofErr w:type="spellEnd"/>
+                    <w:r>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                    <w:r>
+                      <w:t xml:space="preserve"> - 3</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6C3ACC45" w14:textId="77777777" w:rsidR="00BF17D8" w:rsidRDefault="00BF17D8" w:rsidP="00334448">
+    <w:p w14:paraId="76FB353B" w14:textId="77777777" w:rsidR="00A7747F" w:rsidRDefault="00A7747F" w:rsidP="00334448">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7E33E767" w14:textId="77777777" w:rsidR="00BF17D8" w:rsidRDefault="00BF17D8" w:rsidP="00334448">
+    <w:p w14:paraId="1B987FC2" w14:textId="77777777" w:rsidR="00A7747F" w:rsidRDefault="00A7747F" w:rsidP="00334448">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6C360EFD" w14:textId="77777777" w:rsidR="00BF17D8" w:rsidRDefault="00BF17D8"/>
+    <w:p w14:paraId="30D52AE3" w14:textId="77777777" w:rsidR="00A7747F" w:rsidRDefault="00A7747F"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="662A0010" w14:textId="1C670EF1" w:rsidR="00582289" w:rsidRDefault="00582289">
     <w:pPr>
       <w:pStyle w:val="Capalera"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="00000402"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="575" w:hanging="155"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="MS Gothic" w:hAnsi="Times New Roman" w:cs="MS Gothic"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:w w:val="79"/>
+        <w:position w:val="3"/>
+        <w:sz w:val="9"/>
+        <w:szCs w:val="9"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1589" w:hanging="155"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2604" w:hanging="155"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3618" w:hanging="155"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4633" w:hanging="155"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5647" w:hanging="155"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6662" w:hanging="155"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7676" w:hanging="155"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8691" w:hanging="155"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="00000403"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="DFDA6414"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="252" w:hanging="134"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="385" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="574" w:hanging="155"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="MS Gothic" w:hAnsi="Times New Roman" w:cs="MS Gothic"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:w w:val="79"/>
+        <w:position w:val="3"/>
+        <w:sz w:val="9"/>
+        <w:szCs w:val="9"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1842" w:hanging="155"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3110" w:hanging="155"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4378" w:hanging="155"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5646" w:hanging="155"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6914" w:hanging="155"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8182" w:hanging="155"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="00000404"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="590" w:hanging="171"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="MS Gothic" w:hAnsi="Times New Roman" w:cs="MS Gothic"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:w w:val="79"/>
+        <w:position w:val="5"/>
+        <w:sz w:val="9"/>
+        <w:szCs w:val="9"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1601" w:hanging="171"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2612" w:hanging="171"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3623" w:hanging="171"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4634" w:hanging="171"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5645" w:hanging="171"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6656" w:hanging="171"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7667" w:hanging="171"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8678" w:hanging="171"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A046554"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="40382C48"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -17358,51 +16301,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0DB21959"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="417CA59A"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A0017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
@@ -17447,51 +16390,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A5B0E39"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FA7CE864"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -17568,51 +16511,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2F910A21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B360E7C6"/>
     <w:lvl w:ilvl="0" w:tplc="0403000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0403001B" w:tentative="1">
@@ -17657,51 +16600,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48B9144B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5D24A6A6"/>
     <w:lvl w:ilvl="0" w:tplc="04030017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -17770,51 +16713,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B9A23BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="32240D4C"/>
     <w:lvl w:ilvl="0" w:tplc="0403000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0403001B" w:tentative="1">
@@ -17859,51 +16802,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5DFB3521"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BE9615A0"/>
     <w:lvl w:ilvl="0" w:tplc="017669EA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="467" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:hint="default"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="BC34C3AA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1270" w:hanging="360"/>
       </w:pPr>
@@ -17974,51 +16917,51 @@
     <w:lvl w:ilvl="7" w:tplc="9AA40CC6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6086" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="6696E47E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6889" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60CD61B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5324F71C"/>
     <w:lvl w:ilvl="0" w:tplc="04030017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -18087,51 +17030,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A7A7CB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="03484E0E"/>
     <w:lvl w:ilvl="0" w:tplc="04030013">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -18173,51 +17116,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B066CFE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="909C4C36"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="750" w:hanging="390"/>
       </w:pPr>
       <w:rPr>
@@ -18294,51 +17237,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7BA35DF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1F6854B6"/>
     <w:lvl w:ilvl="0" w:tplc="3ABA85AE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:i/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
@@ -18384,588 +17327,639 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="167868236">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="824934259">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1565942658">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="208609842">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1518618364">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1775437933">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="447941826">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1642421820">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="234442183">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="819078224">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1551041433">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="949627605">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1695112135">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="824934259">
+  <w:num w:numId="14" w16cid:durableId="710301203">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1565942658">
-[...25 lines deleted...]
-  </w:num>
 </w:numbering>
+</file>
+
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:person w15:author="Raimunda Borrego Vicente">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S::0001291@uab.cat::a8f4b7f1-8015-48ef-b1bb-b936aa8aa353"/>
+  </w15:person>
+</w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00334448"/>
     <w:rsid w:val="00001866"/>
     <w:rsid w:val="000124E8"/>
     <w:rsid w:val="00015AD0"/>
     <w:rsid w:val="00017A49"/>
     <w:rsid w:val="00026E24"/>
     <w:rsid w:val="000303DF"/>
     <w:rsid w:val="00031436"/>
     <w:rsid w:val="00032187"/>
+    <w:rsid w:val="00040AFC"/>
     <w:rsid w:val="000423BC"/>
-    <w:rsid w:val="000454DD"/>
     <w:rsid w:val="00055136"/>
     <w:rsid w:val="00066EE5"/>
     <w:rsid w:val="00070D5A"/>
+    <w:rsid w:val="00076532"/>
     <w:rsid w:val="000767A4"/>
     <w:rsid w:val="00082B5E"/>
     <w:rsid w:val="00083FC7"/>
     <w:rsid w:val="0008489C"/>
     <w:rsid w:val="0008621D"/>
+    <w:rsid w:val="00096A14"/>
     <w:rsid w:val="000A3100"/>
     <w:rsid w:val="000A5722"/>
     <w:rsid w:val="000C6915"/>
     <w:rsid w:val="000D5875"/>
     <w:rsid w:val="000E18C4"/>
     <w:rsid w:val="000E5B7F"/>
     <w:rsid w:val="000F0BF3"/>
     <w:rsid w:val="000F4B5D"/>
     <w:rsid w:val="000F7EE0"/>
     <w:rsid w:val="00112BF9"/>
     <w:rsid w:val="00114CE5"/>
     <w:rsid w:val="001177FC"/>
     <w:rsid w:val="00122A99"/>
     <w:rsid w:val="00125F7C"/>
     <w:rsid w:val="00134438"/>
     <w:rsid w:val="001368D8"/>
     <w:rsid w:val="00141CCF"/>
     <w:rsid w:val="0014428A"/>
     <w:rsid w:val="001459EC"/>
     <w:rsid w:val="001473C8"/>
     <w:rsid w:val="00151460"/>
     <w:rsid w:val="00153809"/>
     <w:rsid w:val="00157E73"/>
+    <w:rsid w:val="00164B7D"/>
     <w:rsid w:val="001652F5"/>
     <w:rsid w:val="00173774"/>
     <w:rsid w:val="001760D1"/>
     <w:rsid w:val="0017715B"/>
     <w:rsid w:val="0019270C"/>
     <w:rsid w:val="00194C39"/>
     <w:rsid w:val="001A037E"/>
     <w:rsid w:val="001A1073"/>
     <w:rsid w:val="001A68BF"/>
     <w:rsid w:val="001C0726"/>
     <w:rsid w:val="001C1442"/>
     <w:rsid w:val="001C214B"/>
+    <w:rsid w:val="001C6611"/>
     <w:rsid w:val="001D05F5"/>
+    <w:rsid w:val="001D20E9"/>
     <w:rsid w:val="001D5BAC"/>
     <w:rsid w:val="001E2673"/>
     <w:rsid w:val="001E4FAA"/>
     <w:rsid w:val="00204CA4"/>
     <w:rsid w:val="00215B97"/>
     <w:rsid w:val="0021764B"/>
     <w:rsid w:val="00243382"/>
     <w:rsid w:val="00243A0B"/>
     <w:rsid w:val="00247E93"/>
     <w:rsid w:val="00253EE2"/>
+    <w:rsid w:val="0025412B"/>
     <w:rsid w:val="00254345"/>
     <w:rsid w:val="002622E6"/>
     <w:rsid w:val="00265281"/>
     <w:rsid w:val="00274407"/>
     <w:rsid w:val="0027445D"/>
     <w:rsid w:val="00276AF5"/>
     <w:rsid w:val="00286FE5"/>
     <w:rsid w:val="00292C8D"/>
     <w:rsid w:val="00294BD5"/>
     <w:rsid w:val="002A6EC0"/>
+    <w:rsid w:val="002C5E56"/>
     <w:rsid w:val="002C60C6"/>
+    <w:rsid w:val="002C7726"/>
     <w:rsid w:val="002D03A5"/>
     <w:rsid w:val="002D1198"/>
     <w:rsid w:val="002D50E0"/>
     <w:rsid w:val="002E06DC"/>
     <w:rsid w:val="002E07AF"/>
     <w:rsid w:val="002E1DE5"/>
     <w:rsid w:val="002E6F91"/>
     <w:rsid w:val="002E7B78"/>
     <w:rsid w:val="002F0963"/>
     <w:rsid w:val="003068B2"/>
     <w:rsid w:val="003107F6"/>
+    <w:rsid w:val="00310D27"/>
     <w:rsid w:val="003241DB"/>
     <w:rsid w:val="0032457A"/>
     <w:rsid w:val="00324C04"/>
     <w:rsid w:val="00331B59"/>
     <w:rsid w:val="003322AD"/>
     <w:rsid w:val="00333699"/>
     <w:rsid w:val="00334448"/>
+    <w:rsid w:val="00344EDC"/>
     <w:rsid w:val="00360EE7"/>
     <w:rsid w:val="00374B64"/>
     <w:rsid w:val="00375B59"/>
     <w:rsid w:val="00375E6F"/>
     <w:rsid w:val="003812E7"/>
     <w:rsid w:val="0038385E"/>
     <w:rsid w:val="00387585"/>
     <w:rsid w:val="00387E13"/>
     <w:rsid w:val="00390546"/>
     <w:rsid w:val="00394CF7"/>
     <w:rsid w:val="003A2B74"/>
+    <w:rsid w:val="003A427B"/>
     <w:rsid w:val="003A4706"/>
     <w:rsid w:val="003A6E0D"/>
     <w:rsid w:val="003B3F99"/>
     <w:rsid w:val="003B5428"/>
     <w:rsid w:val="003C3761"/>
     <w:rsid w:val="003C502A"/>
     <w:rsid w:val="003C684F"/>
-    <w:rsid w:val="003D41B1"/>
+    <w:rsid w:val="003D5D4B"/>
     <w:rsid w:val="003D633E"/>
     <w:rsid w:val="003E25D8"/>
     <w:rsid w:val="003E520B"/>
     <w:rsid w:val="003F12A5"/>
     <w:rsid w:val="004027A3"/>
     <w:rsid w:val="00402F45"/>
     <w:rsid w:val="00405F2E"/>
     <w:rsid w:val="004128E2"/>
     <w:rsid w:val="00417695"/>
     <w:rsid w:val="00421EA5"/>
     <w:rsid w:val="00426777"/>
     <w:rsid w:val="00430DC3"/>
     <w:rsid w:val="00442C74"/>
     <w:rsid w:val="004474AC"/>
     <w:rsid w:val="00450ED4"/>
     <w:rsid w:val="00453A3A"/>
     <w:rsid w:val="00455867"/>
     <w:rsid w:val="004563D4"/>
     <w:rsid w:val="004573C7"/>
     <w:rsid w:val="0046545C"/>
     <w:rsid w:val="004749F4"/>
     <w:rsid w:val="004776F2"/>
     <w:rsid w:val="004911BA"/>
     <w:rsid w:val="00496573"/>
     <w:rsid w:val="004A2C8D"/>
     <w:rsid w:val="004B498D"/>
     <w:rsid w:val="004B5C14"/>
     <w:rsid w:val="004C04D6"/>
     <w:rsid w:val="004C0763"/>
     <w:rsid w:val="004D1F9F"/>
     <w:rsid w:val="004D22AB"/>
     <w:rsid w:val="004D5B21"/>
     <w:rsid w:val="004E5913"/>
     <w:rsid w:val="004E76E1"/>
     <w:rsid w:val="004F2609"/>
     <w:rsid w:val="004F67F2"/>
     <w:rsid w:val="00504C3F"/>
+    <w:rsid w:val="00511C71"/>
     <w:rsid w:val="00523600"/>
     <w:rsid w:val="00525CD1"/>
     <w:rsid w:val="0053157A"/>
     <w:rsid w:val="00532BC8"/>
     <w:rsid w:val="00535F74"/>
+    <w:rsid w:val="00536F79"/>
     <w:rsid w:val="005475E2"/>
     <w:rsid w:val="00555B37"/>
     <w:rsid w:val="00560CDA"/>
     <w:rsid w:val="005662FE"/>
     <w:rsid w:val="00572358"/>
     <w:rsid w:val="005748CD"/>
     <w:rsid w:val="00575CAF"/>
     <w:rsid w:val="0057700C"/>
     <w:rsid w:val="00577F6D"/>
     <w:rsid w:val="00580A28"/>
     <w:rsid w:val="00582289"/>
     <w:rsid w:val="00586600"/>
     <w:rsid w:val="00594C73"/>
     <w:rsid w:val="005958F5"/>
+    <w:rsid w:val="00596AAA"/>
+    <w:rsid w:val="005978D8"/>
     <w:rsid w:val="005A332D"/>
     <w:rsid w:val="005A3A29"/>
     <w:rsid w:val="005A69D9"/>
     <w:rsid w:val="005B0DB4"/>
     <w:rsid w:val="005B2A0E"/>
     <w:rsid w:val="005B2BCF"/>
     <w:rsid w:val="005B37F2"/>
     <w:rsid w:val="005B3B3B"/>
     <w:rsid w:val="005B438D"/>
     <w:rsid w:val="005B4818"/>
     <w:rsid w:val="005B5767"/>
     <w:rsid w:val="005B6CB5"/>
+    <w:rsid w:val="005C2849"/>
     <w:rsid w:val="005C3E3D"/>
     <w:rsid w:val="005C4199"/>
     <w:rsid w:val="005D0AF2"/>
     <w:rsid w:val="005E41CE"/>
     <w:rsid w:val="005E4D65"/>
     <w:rsid w:val="005F2FCA"/>
     <w:rsid w:val="005F4029"/>
     <w:rsid w:val="005F5EC7"/>
     <w:rsid w:val="00602540"/>
     <w:rsid w:val="00604FAD"/>
     <w:rsid w:val="0060782F"/>
+    <w:rsid w:val="00607B08"/>
     <w:rsid w:val="00615628"/>
     <w:rsid w:val="00616117"/>
     <w:rsid w:val="00616D05"/>
+    <w:rsid w:val="00617D73"/>
     <w:rsid w:val="006243C8"/>
     <w:rsid w:val="00631B12"/>
     <w:rsid w:val="006324AF"/>
     <w:rsid w:val="006341E2"/>
     <w:rsid w:val="00634D70"/>
+    <w:rsid w:val="00636042"/>
     <w:rsid w:val="00641E2C"/>
     <w:rsid w:val="006478BC"/>
     <w:rsid w:val="00662A81"/>
     <w:rsid w:val="0067056B"/>
     <w:rsid w:val="006776A0"/>
     <w:rsid w:val="006901FB"/>
     <w:rsid w:val="00697D7D"/>
     <w:rsid w:val="00697D89"/>
     <w:rsid w:val="006A08FA"/>
     <w:rsid w:val="006A230F"/>
     <w:rsid w:val="006B3BFE"/>
     <w:rsid w:val="006B783C"/>
     <w:rsid w:val="006B7C5A"/>
     <w:rsid w:val="006C7E6A"/>
     <w:rsid w:val="006D237F"/>
+    <w:rsid w:val="006D2A24"/>
     <w:rsid w:val="006D3599"/>
     <w:rsid w:val="006E0FB0"/>
     <w:rsid w:val="006E34B0"/>
     <w:rsid w:val="006F40EC"/>
-    <w:rsid w:val="006F6610"/>
     <w:rsid w:val="006F745F"/>
+    <w:rsid w:val="006F7F11"/>
     <w:rsid w:val="007056E1"/>
     <w:rsid w:val="0070735C"/>
     <w:rsid w:val="00707D0A"/>
     <w:rsid w:val="00712D1B"/>
     <w:rsid w:val="00722C5D"/>
     <w:rsid w:val="007341B7"/>
+    <w:rsid w:val="007367CF"/>
     <w:rsid w:val="00740B3D"/>
     <w:rsid w:val="00740CEA"/>
     <w:rsid w:val="007429C3"/>
     <w:rsid w:val="00744328"/>
     <w:rsid w:val="00751C19"/>
     <w:rsid w:val="0075418F"/>
     <w:rsid w:val="00754512"/>
     <w:rsid w:val="00757200"/>
     <w:rsid w:val="0076078D"/>
+    <w:rsid w:val="0076154A"/>
     <w:rsid w:val="00763016"/>
     <w:rsid w:val="007716EA"/>
     <w:rsid w:val="00775F72"/>
     <w:rsid w:val="00776F57"/>
     <w:rsid w:val="00781793"/>
     <w:rsid w:val="007A0E0E"/>
     <w:rsid w:val="007B2A35"/>
     <w:rsid w:val="007C4BA0"/>
+    <w:rsid w:val="007D05C1"/>
     <w:rsid w:val="007D1166"/>
     <w:rsid w:val="007D2D85"/>
     <w:rsid w:val="007D7B56"/>
     <w:rsid w:val="007E5E67"/>
     <w:rsid w:val="007E649E"/>
     <w:rsid w:val="00800A02"/>
     <w:rsid w:val="00805795"/>
     <w:rsid w:val="00805878"/>
     <w:rsid w:val="008108A8"/>
     <w:rsid w:val="00814D19"/>
     <w:rsid w:val="00816F80"/>
     <w:rsid w:val="00821CB4"/>
     <w:rsid w:val="008302D4"/>
     <w:rsid w:val="00840E50"/>
     <w:rsid w:val="00853CA1"/>
     <w:rsid w:val="00855E84"/>
     <w:rsid w:val="008703BA"/>
+    <w:rsid w:val="00871A10"/>
     <w:rsid w:val="00882139"/>
     <w:rsid w:val="00883DDC"/>
-    <w:rsid w:val="008A4EAB"/>
     <w:rsid w:val="008A5847"/>
     <w:rsid w:val="008A5A7E"/>
     <w:rsid w:val="008B4251"/>
     <w:rsid w:val="008B60FB"/>
     <w:rsid w:val="008C308B"/>
     <w:rsid w:val="008C6039"/>
     <w:rsid w:val="008D2916"/>
     <w:rsid w:val="008D2FBF"/>
+    <w:rsid w:val="008D4378"/>
     <w:rsid w:val="008D44CE"/>
     <w:rsid w:val="008F3028"/>
     <w:rsid w:val="00901FD3"/>
     <w:rsid w:val="00906CE0"/>
     <w:rsid w:val="009073EB"/>
     <w:rsid w:val="009102FA"/>
     <w:rsid w:val="009347B9"/>
     <w:rsid w:val="00951119"/>
     <w:rsid w:val="0095230E"/>
     <w:rsid w:val="00954FA1"/>
     <w:rsid w:val="009620E4"/>
     <w:rsid w:val="00971952"/>
     <w:rsid w:val="009726DB"/>
     <w:rsid w:val="00972AB0"/>
     <w:rsid w:val="009737B2"/>
     <w:rsid w:val="00975102"/>
     <w:rsid w:val="00985BA1"/>
     <w:rsid w:val="00987888"/>
     <w:rsid w:val="009959CC"/>
     <w:rsid w:val="009A6CC8"/>
     <w:rsid w:val="009B1A3A"/>
     <w:rsid w:val="009B5071"/>
     <w:rsid w:val="009D50EA"/>
+    <w:rsid w:val="009D70AF"/>
     <w:rsid w:val="009D719F"/>
     <w:rsid w:val="009E1186"/>
     <w:rsid w:val="009E30A7"/>
+    <w:rsid w:val="009E4088"/>
     <w:rsid w:val="00A07E01"/>
     <w:rsid w:val="00A14BCD"/>
     <w:rsid w:val="00A20AC2"/>
     <w:rsid w:val="00A20B84"/>
     <w:rsid w:val="00A320BE"/>
     <w:rsid w:val="00A35743"/>
     <w:rsid w:val="00A37845"/>
     <w:rsid w:val="00A4630B"/>
     <w:rsid w:val="00A50F23"/>
     <w:rsid w:val="00A55543"/>
     <w:rsid w:val="00A60EDA"/>
     <w:rsid w:val="00A65378"/>
     <w:rsid w:val="00A65F32"/>
     <w:rsid w:val="00A67F7C"/>
     <w:rsid w:val="00A74F06"/>
     <w:rsid w:val="00A75B4B"/>
+    <w:rsid w:val="00A7747F"/>
+    <w:rsid w:val="00A77F2E"/>
     <w:rsid w:val="00A904A5"/>
     <w:rsid w:val="00A963A9"/>
     <w:rsid w:val="00AA5BFE"/>
     <w:rsid w:val="00AA6E84"/>
     <w:rsid w:val="00AB06A3"/>
     <w:rsid w:val="00AB4C15"/>
     <w:rsid w:val="00AB5016"/>
     <w:rsid w:val="00AC20B8"/>
     <w:rsid w:val="00AC24D4"/>
     <w:rsid w:val="00AC25C2"/>
     <w:rsid w:val="00AC443B"/>
     <w:rsid w:val="00AD1126"/>
     <w:rsid w:val="00AD2777"/>
     <w:rsid w:val="00AD5E70"/>
     <w:rsid w:val="00AE0AC4"/>
     <w:rsid w:val="00AE3E2D"/>
     <w:rsid w:val="00AE40B1"/>
     <w:rsid w:val="00AF5670"/>
     <w:rsid w:val="00B03010"/>
     <w:rsid w:val="00B04684"/>
+    <w:rsid w:val="00B1464A"/>
     <w:rsid w:val="00B171EB"/>
     <w:rsid w:val="00B1751E"/>
     <w:rsid w:val="00B21CBD"/>
     <w:rsid w:val="00B22848"/>
     <w:rsid w:val="00B24557"/>
     <w:rsid w:val="00B34695"/>
     <w:rsid w:val="00B414FC"/>
     <w:rsid w:val="00B47398"/>
     <w:rsid w:val="00B52603"/>
     <w:rsid w:val="00B53DB2"/>
     <w:rsid w:val="00B62B5D"/>
     <w:rsid w:val="00B63A8C"/>
     <w:rsid w:val="00B71612"/>
     <w:rsid w:val="00B76985"/>
     <w:rsid w:val="00B77C7E"/>
     <w:rsid w:val="00B811F2"/>
     <w:rsid w:val="00B81C3B"/>
     <w:rsid w:val="00B8275E"/>
     <w:rsid w:val="00B829E7"/>
     <w:rsid w:val="00B83DD2"/>
     <w:rsid w:val="00B85A0A"/>
     <w:rsid w:val="00B86324"/>
     <w:rsid w:val="00B8776A"/>
     <w:rsid w:val="00B90A96"/>
     <w:rsid w:val="00B96973"/>
     <w:rsid w:val="00BA3D40"/>
     <w:rsid w:val="00BA530B"/>
     <w:rsid w:val="00BA6A4A"/>
     <w:rsid w:val="00BB4BDB"/>
     <w:rsid w:val="00BB6086"/>
     <w:rsid w:val="00BB7B1E"/>
     <w:rsid w:val="00BC177D"/>
     <w:rsid w:val="00BD094B"/>
     <w:rsid w:val="00BD5C9A"/>
     <w:rsid w:val="00BF17D8"/>
     <w:rsid w:val="00BF2C72"/>
     <w:rsid w:val="00C00C4E"/>
     <w:rsid w:val="00C06071"/>
     <w:rsid w:val="00C068DD"/>
     <w:rsid w:val="00C2011C"/>
     <w:rsid w:val="00C24E2B"/>
     <w:rsid w:val="00C3498F"/>
     <w:rsid w:val="00C35F29"/>
     <w:rsid w:val="00C406AE"/>
     <w:rsid w:val="00C43FB9"/>
+    <w:rsid w:val="00C441FE"/>
     <w:rsid w:val="00C5006E"/>
     <w:rsid w:val="00C50F89"/>
     <w:rsid w:val="00C566FD"/>
     <w:rsid w:val="00C62EF5"/>
     <w:rsid w:val="00C63508"/>
     <w:rsid w:val="00C70253"/>
     <w:rsid w:val="00C74E84"/>
-    <w:rsid w:val="00C76EBF"/>
     <w:rsid w:val="00C83992"/>
     <w:rsid w:val="00C86C57"/>
     <w:rsid w:val="00C94B2C"/>
     <w:rsid w:val="00C96936"/>
     <w:rsid w:val="00CA0083"/>
     <w:rsid w:val="00CA0C4B"/>
     <w:rsid w:val="00CB09A9"/>
     <w:rsid w:val="00CB1815"/>
     <w:rsid w:val="00CB7EE3"/>
     <w:rsid w:val="00CC73CE"/>
     <w:rsid w:val="00CD05AA"/>
     <w:rsid w:val="00CD2DAE"/>
     <w:rsid w:val="00CD45B0"/>
     <w:rsid w:val="00CE41A1"/>
     <w:rsid w:val="00CE5029"/>
+    <w:rsid w:val="00CF32DD"/>
     <w:rsid w:val="00CF3E0D"/>
     <w:rsid w:val="00D01F9D"/>
     <w:rsid w:val="00D03B8E"/>
     <w:rsid w:val="00D10BC9"/>
     <w:rsid w:val="00D16579"/>
     <w:rsid w:val="00D168F9"/>
     <w:rsid w:val="00D214F2"/>
     <w:rsid w:val="00D239B7"/>
     <w:rsid w:val="00D25CB8"/>
     <w:rsid w:val="00D27617"/>
     <w:rsid w:val="00D30AA1"/>
     <w:rsid w:val="00D34EB3"/>
     <w:rsid w:val="00D360CE"/>
     <w:rsid w:val="00D37E9D"/>
     <w:rsid w:val="00D563D4"/>
     <w:rsid w:val="00D566AE"/>
     <w:rsid w:val="00D640E3"/>
     <w:rsid w:val="00D6432D"/>
     <w:rsid w:val="00D64970"/>
     <w:rsid w:val="00D70A89"/>
     <w:rsid w:val="00D713F0"/>
     <w:rsid w:val="00D7342D"/>
     <w:rsid w:val="00D7475D"/>
     <w:rsid w:val="00D7580A"/>
     <w:rsid w:val="00D84501"/>
     <w:rsid w:val="00D848C3"/>
+    <w:rsid w:val="00D85C25"/>
     <w:rsid w:val="00D85CA7"/>
     <w:rsid w:val="00D87977"/>
     <w:rsid w:val="00D93CE4"/>
     <w:rsid w:val="00D95D0F"/>
     <w:rsid w:val="00DA15F5"/>
     <w:rsid w:val="00DA205F"/>
-    <w:rsid w:val="00DC364C"/>
     <w:rsid w:val="00DD0678"/>
+    <w:rsid w:val="00DD2384"/>
     <w:rsid w:val="00DD6938"/>
     <w:rsid w:val="00DE0435"/>
     <w:rsid w:val="00DE1419"/>
     <w:rsid w:val="00DE37DE"/>
     <w:rsid w:val="00DE4DEC"/>
     <w:rsid w:val="00DF6383"/>
     <w:rsid w:val="00E01582"/>
     <w:rsid w:val="00E05375"/>
     <w:rsid w:val="00E10499"/>
     <w:rsid w:val="00E109A2"/>
     <w:rsid w:val="00E16296"/>
     <w:rsid w:val="00E16669"/>
     <w:rsid w:val="00E20760"/>
     <w:rsid w:val="00E20C74"/>
     <w:rsid w:val="00E22E19"/>
     <w:rsid w:val="00E23D3B"/>
     <w:rsid w:val="00E26C39"/>
     <w:rsid w:val="00E30771"/>
     <w:rsid w:val="00E357A1"/>
     <w:rsid w:val="00E4542A"/>
     <w:rsid w:val="00E50C52"/>
     <w:rsid w:val="00E52374"/>
     <w:rsid w:val="00E52B97"/>
     <w:rsid w:val="00E62E29"/>
     <w:rsid w:val="00E6340C"/>
     <w:rsid w:val="00E64A8C"/>
     <w:rsid w:val="00E670B3"/>
     <w:rsid w:val="00E7135B"/>
     <w:rsid w:val="00E729F5"/>
+    <w:rsid w:val="00E802AA"/>
     <w:rsid w:val="00E86DEC"/>
     <w:rsid w:val="00E93E31"/>
     <w:rsid w:val="00E94325"/>
     <w:rsid w:val="00E94949"/>
     <w:rsid w:val="00E96726"/>
     <w:rsid w:val="00EA1087"/>
+    <w:rsid w:val="00EB19EB"/>
     <w:rsid w:val="00EC2826"/>
     <w:rsid w:val="00EC4D42"/>
     <w:rsid w:val="00EC62AD"/>
+    <w:rsid w:val="00EE103F"/>
     <w:rsid w:val="00EF0B07"/>
     <w:rsid w:val="00EF1B69"/>
     <w:rsid w:val="00EF6E92"/>
     <w:rsid w:val="00F012C0"/>
     <w:rsid w:val="00F02DEB"/>
     <w:rsid w:val="00F2288E"/>
     <w:rsid w:val="00F2445B"/>
     <w:rsid w:val="00F2490E"/>
     <w:rsid w:val="00F269E0"/>
     <w:rsid w:val="00F27C01"/>
     <w:rsid w:val="00F42D8A"/>
     <w:rsid w:val="00F4564E"/>
     <w:rsid w:val="00F61004"/>
     <w:rsid w:val="00F72F8D"/>
     <w:rsid w:val="00F763E0"/>
     <w:rsid w:val="00F77A07"/>
     <w:rsid w:val="00F83596"/>
     <w:rsid w:val="00F90BFC"/>
     <w:rsid w:val="00F91644"/>
     <w:rsid w:val="00F92B4A"/>
     <w:rsid w:val="00F92BAB"/>
     <w:rsid w:val="00F94734"/>
     <w:rsid w:val="00FA45CE"/>
     <w:rsid w:val="00FA5E8D"/>
     <w:rsid w:val="00FB42EA"/>
@@ -19125,51 +18119,50 @@
     <w:rsid w:val="569EFF67"/>
     <w:rsid w:val="56CCFF80"/>
     <w:rsid w:val="57088296"/>
     <w:rsid w:val="5764D2C8"/>
     <w:rsid w:val="578DD27A"/>
     <w:rsid w:val="579FA2F3"/>
     <w:rsid w:val="57D65E00"/>
     <w:rsid w:val="5873631C"/>
     <w:rsid w:val="59739517"/>
     <w:rsid w:val="5B9C369A"/>
     <w:rsid w:val="5EACA2B6"/>
     <w:rsid w:val="5F25A7F6"/>
     <w:rsid w:val="5F6C4E97"/>
     <w:rsid w:val="5FA4F929"/>
     <w:rsid w:val="5FF96D26"/>
     <w:rsid w:val="607E4D30"/>
     <w:rsid w:val="6098C115"/>
     <w:rsid w:val="61081EF8"/>
     <w:rsid w:val="6139CDEB"/>
     <w:rsid w:val="617DC0F2"/>
     <w:rsid w:val="6272F04F"/>
     <w:rsid w:val="632709F3"/>
     <w:rsid w:val="63518784"/>
     <w:rsid w:val="6373D2E1"/>
     <w:rsid w:val="639339E1"/>
-    <w:rsid w:val="63D94C51"/>
     <w:rsid w:val="64165AD9"/>
     <w:rsid w:val="642B69E5"/>
     <w:rsid w:val="643176F1"/>
     <w:rsid w:val="643B26ED"/>
     <w:rsid w:val="6492270B"/>
     <w:rsid w:val="6542A07A"/>
     <w:rsid w:val="65B186A8"/>
     <w:rsid w:val="660B2302"/>
     <w:rsid w:val="667D74D9"/>
     <w:rsid w:val="66DE70DB"/>
     <w:rsid w:val="678A1305"/>
     <w:rsid w:val="679EC27E"/>
     <w:rsid w:val="692A3C30"/>
     <w:rsid w:val="6945B91C"/>
     <w:rsid w:val="69528CA5"/>
     <w:rsid w:val="6B0A6D14"/>
     <w:rsid w:val="6B39B6D8"/>
     <w:rsid w:val="6B691C73"/>
     <w:rsid w:val="6BF846EC"/>
     <w:rsid w:val="6C784D04"/>
     <w:rsid w:val="6CC17784"/>
     <w:rsid w:val="6CD3267E"/>
     <w:rsid w:val="6D0A66AD"/>
     <w:rsid w:val="6D4C4937"/>
     <w:rsid w:val="6D5EBB71"/>
@@ -19223,52 +18216,52 @@
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="6629FF97"/>
   <w15:docId w15:val="{DE26553E-245A-433B-9EC0-3C89E53B6D52}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
         <w:lang w:val="ca-ES" w:eastAsia="ca-ES" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -19288,51 +18281,51 @@
     <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -19401,51 +18394,51 @@
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
@@ -19613,94 +18606,118 @@
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00334448"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttol1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttol1Car"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00334448"/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="18"/>
       <w:lang w:val="ca-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttol2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttol2Car"/>
+    <w:uiPriority w:val="1"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002C7726"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Lletraperdefectedelpargraf">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Taulanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sensellista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttol1Car">
     <w:name w:val="Títol 1 Car"/>
     <w:link w:val="Ttol1"/>
+    <w:uiPriority w:val="9"/>
     <w:rsid w:val="00334448"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="ca-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Capalera">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CapaleraCar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00334448"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
@@ -19732,62 +18749,65 @@
     <w:rPr>
       <w:lang w:val="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PeuCar">
     <w:name w:val="Peu Car"/>
     <w:link w:val="Peu"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00334448"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Nmerodepgina">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Lletraperdefectedelpargraf"/>
     <w:rsid w:val="00334448"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textindependent">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextindependentCar"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
     <w:rsid w:val="00334448"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:lang w:val="ca-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextindependentCar">
     <w:name w:val="Text independent Car"/>
     <w:link w:val="Textindependent"/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00334448"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="ca-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextdeglobusCar">
     <w:name w:val="Text de globus Car"/>
     <w:link w:val="Textdeglobus"/>
     <w:semiHidden/>
     <w:rsid w:val="00334448"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textdeglobus">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextdeglobusCar"/>
     <w:semiHidden/>
@@ -19856,51 +18876,51 @@
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Enlla">
     <w:name w:val="Hyperlink"/>
     <w:rsid w:val="00334448"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Revisin1">
     <w:name w:val="Revisión1"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00334448"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Pargrafdellista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="34"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="001D5BAC"/>
     <w:pPr>
       <w:ind w:left="708"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="00855E84"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
@@ -20001,61 +19021,76 @@
     <w:name w:val="Table Normal1"/>
     <w:uiPriority w:val="2"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00066EE5"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttol2Car">
+    <w:name w:val="Títol 2 Car"/>
+    <w:basedOn w:val="Lletraperdefectedelpargraf"/>
+    <w:link w:val="Ttol2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002C7726"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -20311,62 +19346,61 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004557CA99FD6264459D783B236E6A70BD" ma:contentTypeVersion="15" ma:contentTypeDescription="Crea un document nou" ma:contentTypeScope="" ma:versionID="1875247dfcb413f9894f38000c158bc2">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a2952b7a-5c1d-4df0-851d-68ab61ff9ae3" xmlns:ns3="10ab2096-9044-4b7c-8bae-276a051b0a02" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9f2baf96608e1a38b220a864ed0c8916" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004557CA99FD6264459D783B236E6A70BD" ma:contentTypeVersion="15" ma:contentTypeDescription="Crea un document nou" ma:contentTypeScope="" ma:versionID="e519c157f0a9bff3870e5c6b6da90041">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a2952b7a-5c1d-4df0-851d-68ab61ff9ae3" xmlns:ns3="10ab2096-9044-4b7c-8bae-276a051b0a02" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="78e1d89968cb235a6e62bd82955db779" ns2:_="" ns3:_="">
     <xsd:import namespace="a2952b7a-5c1d-4df0-851d-68ab61ff9ae3"/>
     <xsd:import namespace="10ab2096-9044-4b7c-8bae-276a051b0a02"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -20558,113 +19592,128 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="a2952b7a-5c1d-4df0-851d-68ab61ff9ae3">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="10ab2096-9044-4b7c-8bae-276a051b0a02" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A4CED6D2-02FC-4821-B851-4B6FDC598479}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EB256EB5-6D25-4428-8A76-745C1EEF7E2F}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D73BEC7B-D5B8-44A6-A525-F64435162261}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E7CF937E-1F74-45DE-BF05-822A2D12FD01}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="a2952b7a-5c1d-4df0-851d-68ab61ff9ae3"/>
-    <ds:schemaRef ds:uri="10ab2096-9044-4b7c-8bae-276a051b0a02"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>11</Pages>
-[...1 lines deleted...]
-  <Characters>21411</Characters>
+  <Pages>9</Pages>
+  <Words>3875</Words>
+  <Characters>21315</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>178</Lines>
+  <Lines>177</Lines>
   <Paragraphs>50</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Títol</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>CONVENI MARC DE COOPERACIÓ EDUCATIVA PER A LA REALITZACIÓ DE PRÀCTIQUES ACADÈMIQUES EXTERNES EN ENTITATS COL•LABORADORES PEL CÒMPUT DE CRÈDITS</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Company>UAB</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>25117</CharactersWithSpaces>
+  <CharactersWithSpaces>25140</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>CONVENI MARC DE COOPERACIÓ EDUCATIVA PER A LA REALITZACIÓ DE PRÀCTIQUES ACADÈMIQUES EXTERNES EN ENTITATS COL•LABORADORES PEL CÒMPUT DE CRÈDITS</dc:title>
   <dc:subject/>
   <dc:creator>Marta</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
     <vt:lpwstr/>