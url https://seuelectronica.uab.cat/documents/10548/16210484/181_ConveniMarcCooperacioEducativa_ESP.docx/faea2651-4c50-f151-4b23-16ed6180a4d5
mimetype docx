--- v0 (2025-12-26)
+++ v1 (2026-09-15)
@@ -10,17507 +10,17238 @@
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0E883D5F" w14:textId="2FC88731" w:rsidR="00F012C0" w:rsidRPr="00395F17" w:rsidRDefault="00191533" w:rsidP="370641DA">
+    <w:p w14:paraId="0E883D5F" w14:textId="2FC88731" w:rsidR="00F012C0" w:rsidRPr="00877A74" w:rsidRDefault="00191533" w:rsidP="370641DA">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">CONVENIO MARCO DE COOPERACIÓN EDUCATIVA PARA LA REALIZACIÓN DE PRÁCTICAS ACADÉMICAS EXTERNAS ENTRE LA </w:t>
       </w:r>
-      <w:r w:rsidR="000C65A2" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="000C65A2" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>UNIVERSITAT AUTÒNOMA DE BARCELONA</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Y</w:t>
       </w:r>
-      <w:r w:rsidR="00F012C0" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00F012C0" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F012C0" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00F012C0" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="0070C0"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>XXXXXXXXXXXXXXXXX</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73290295" w14:textId="77777777" w:rsidR="00F012C0" w:rsidRPr="00395F17" w:rsidRDefault="00F012C0" w:rsidP="00712D1B">
+    <w:p w14:paraId="73290295" w14:textId="77777777" w:rsidR="00F012C0" w:rsidRPr="00877A74" w:rsidRDefault="00F012C0" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6629FF99" w14:textId="77777777" w:rsidR="00334448" w:rsidRPr="00395F17" w:rsidRDefault="00334448" w:rsidP="00712D1B">
+    <w:p w14:paraId="6629FF99" w14:textId="77777777" w:rsidR="00334448" w:rsidRPr="00877A74" w:rsidRDefault="00334448" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F55A986" w14:textId="77777777" w:rsidR="007C4BA0" w:rsidRPr="00395F17" w:rsidRDefault="007C4BA0" w:rsidP="00712D1B">
+    <w:p w14:paraId="1F55A986" w14:textId="77777777" w:rsidR="007C4BA0" w:rsidRPr="00877A74" w:rsidRDefault="007C4BA0" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="596498F7" w14:textId="77777777" w:rsidR="00AB43AD" w:rsidRPr="00395F17" w:rsidRDefault="00AB43AD" w:rsidP="00AB43AD">
+    <w:p w14:paraId="596498F7" w14:textId="77777777" w:rsidR="00AB43AD" w:rsidRPr="00877A74" w:rsidRDefault="00AB43AD" w:rsidP="00AB43AD">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>REUNIDOS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="034D2D2E" w14:textId="77777777" w:rsidR="00AB43AD" w:rsidRPr="00395F17" w:rsidRDefault="00AB43AD" w:rsidP="00AB43AD">
+    <w:p w14:paraId="034D2D2E" w14:textId="77777777" w:rsidR="00AB43AD" w:rsidRPr="00877A74" w:rsidRDefault="00AB43AD" w:rsidP="00AB43AD">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A96DF91" w14:textId="652E709C" w:rsidR="004C0763" w:rsidRPr="00395F17" w:rsidRDefault="00AB43AD" w:rsidP="00AB43AD">
+    <w:p w14:paraId="3A96DF91" w14:textId="652E709C" w:rsidR="004C0763" w:rsidRPr="00877A74" w:rsidRDefault="00AB43AD" w:rsidP="00AB43AD">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">A) </w:t>
       </w:r>
-      <w:r w:rsidR="00571212" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00571212" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>n el caso de convenios de prácticas CURRICULARES Y/O EXTRACURRICULARES de alumnado de TODA LA UAB:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50CD9E57" w14:textId="4C679981" w:rsidR="00FB5730" w:rsidRPr="00395F17" w:rsidRDefault="00FB5730" w:rsidP="00712D1B">
+    <w:p w14:paraId="50CD9E57" w14:textId="4C679981" w:rsidR="00FB5730" w:rsidRPr="00877A74" w:rsidRDefault="00FB5730" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B96F09A" w14:textId="4E1E5FEA" w:rsidR="003E520B" w:rsidRPr="00395F17" w:rsidRDefault="00BD0214" w:rsidP="00712D1B">
+    <w:p w14:paraId="2B96F09A" w14:textId="4E1E5FEA" w:rsidR="003E520B" w:rsidRPr="00877A74" w:rsidRDefault="00BD0214" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Por una parte, </w:t>
       </w:r>
-      <w:r w:rsidR="00EB71A7" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00EB71A7" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">el señor </w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Francisco Javier Lafuente Sancho, Rector Magnífico de la </w:t>
       </w:r>
-      <w:r w:rsidR="000C65A2" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="000C65A2" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Universitat Autònoma de Barcelona</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> (a partir de ahora </w:t>
       </w:r>
-      <w:r w:rsidR="00F16A20" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00F16A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>UAB</w:t>
       </w:r>
-      <w:r w:rsidR="00F16A20" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00F16A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">), según Decreto </w:t>
       </w:r>
-      <w:r w:rsidR="00D101A3" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00D101A3" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>453/2024, de 19 de nov</w:t>
       </w:r>
-      <w:r w:rsidR="00281B23" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00281B23" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="00D101A3" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00D101A3" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>embre</w:t>
       </w:r>
-      <w:r w:rsidR="00452271" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00F16A20" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00F16A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">DOGC núm. </w:t>
       </w:r>
-      <w:r w:rsidR="00D101A3" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00D101A3" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>9294</w:t>
       </w:r>
-      <w:r w:rsidR="00F16A20" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00F16A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00D101A3" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00D101A3" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
-      <w:r w:rsidR="00D101A3" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00D101A3" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">20 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
-      <w:r w:rsidR="00281B23" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00281B23" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>noviembre</w:t>
       </w:r>
-      <w:r w:rsidR="00F16A20" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00F16A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">) que </w:t>
       </w:r>
-      <w:r w:rsidR="009F19C2" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="009F19C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>actúa</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> en nombre y representación de esta institución que tiene su sede social en</w:t>
       </w:r>
-      <w:r w:rsidR="00281B23" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00281B23" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> el </w:t>
       </w:r>
-      <w:r w:rsidR="00B21028" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00B21028">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
-      <w:r w:rsidR="00281B23" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00281B23" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>dificio</w:t>
       </w:r>
-      <w:r w:rsidR="008A3C50" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="008A3C50">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> del</w:t>
       </w:r>
-      <w:r w:rsidR="00281B23" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00281B23" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Rectorado, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00151BF9" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00151BF9" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Plaça</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00151BF9" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00151BF9" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Académica s/n, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Campus </w:t>
       </w:r>
-      <w:r w:rsidR="00281B23" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00281B23" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>UAB,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> 08193 Bellaterra (Cerdanyola del Vallès)</w:t>
       </w:r>
-      <w:r w:rsidR="009F19C2" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="009F19C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>, Barcelona,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> y número de identificación fiscal Q0818002H, en virtud de las competencias que le otorga el artículo </w:t>
       </w:r>
-      <w:r w:rsidR="00281B23" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00281B23" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>61</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">, párrafo m) de los Estatutos de la </w:t>
       </w:r>
-      <w:r w:rsidR="000C65A2" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="000C65A2" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Universitat Autònoma de Barcelona</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> aprobados por </w:t>
       </w:r>
-      <w:r w:rsidR="00F16A20" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00F16A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">el </w:t>
       </w:r>
-      <w:r w:rsidR="00281B23" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00281B23" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Acuerdo GOV/62/2025, de 11 de marzo</w:t>
       </w:r>
-      <w:r w:rsidR="00F16A20" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00F16A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">DOGC núm. </w:t>
       </w:r>
-      <w:r w:rsidR="00281B23" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00281B23" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>9370</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">, de </w:t>
       </w:r>
-      <w:r w:rsidR="00281B23" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00281B23" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">13 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
-      <w:r w:rsidR="00281B23" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00281B23" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>marzo</w:t>
       </w:r>
-      <w:r w:rsidR="00F16A20" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00F16A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23B3868B" w14:textId="77777777" w:rsidR="00BD0214" w:rsidRPr="00395F17" w:rsidRDefault="00BD0214" w:rsidP="00712D1B">
+    <w:p w14:paraId="23B3868B" w14:textId="77777777" w:rsidR="00BD0214" w:rsidRPr="00877A74" w:rsidRDefault="00BD0214" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23110595" w14:textId="45098860" w:rsidR="00A20B84" w:rsidRPr="00395F17" w:rsidRDefault="00FB5730" w:rsidP="00712D1B">
+    <w:p w14:paraId="23110595" w14:textId="45098860" w:rsidR="00A20B84" w:rsidRPr="00877A74" w:rsidRDefault="00FB5730" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve">B) </w:t>
       </w:r>
-      <w:r w:rsidR="00571212" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00571212" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>En</w:t>
       </w:r>
-      <w:r w:rsidR="003E520B" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="003E520B" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> el </w:t>
       </w:r>
-      <w:r w:rsidR="007B6B88" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="007B6B88" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>caso de convenios de prácticas CURRICULARES de alumnado de UNA SOLA FACULTAD</w:t>
       </w:r>
-      <w:r w:rsidR="007B6B88" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="007B6B88" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003E520B" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="003E520B" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2633BC5C" w14:textId="77777777" w:rsidR="003E520B" w:rsidRPr="00395F17" w:rsidRDefault="003E520B" w:rsidP="00EB71A7">
+    <w:p w14:paraId="2633BC5C" w14:textId="77777777" w:rsidR="003E520B" w:rsidRPr="00877A74" w:rsidRDefault="003E520B" w:rsidP="00EB71A7">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="490BA1DB" w14:textId="6FFA08E2" w:rsidR="004C0763" w:rsidRPr="00395F17" w:rsidRDefault="007B6B88" w:rsidP="00712D1B">
+    <w:p w14:paraId="490BA1DB" w14:textId="6FFA08E2" w:rsidR="004C0763" w:rsidRPr="00877A74" w:rsidRDefault="007B6B88" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Por una parte, </w:t>
       </w:r>
-      <w:r w:rsidR="00EB71A7" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00EB71A7" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>el señor/la señora</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="0038042E" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="0038042E" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         </w:rPr>
         <w:t>nom</w:t>
       </w:r>
-      <w:r w:rsidR="00EB71A7" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00EB71A7" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         </w:rPr>
         <w:t>bre</w:t>
       </w:r>
-      <w:r w:rsidR="0038042E" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="0038042E" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EB71A7" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00EB71A7" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         </w:rPr>
         <w:t>y apellidos</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         </w:rPr>
         <w:t>....),</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0038042E" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="0038042E" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         </w:rPr>
         <w:t>cargo que ostenta la persona firmante</w:t>
       </w:r>
-      <w:r w:rsidR="0038042E" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="0038042E" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> de la </w:t>
       </w:r>
-      <w:r w:rsidR="000C65A2" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="000C65A2" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Universitat Autònoma de Barcelona</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> (a partir de ahora “UAB”) que actúa en nombre y representación de esta universidad, con número de identificación fiscal Q0818002H, según Resolución del Rector de la UAB de </w:t>
       </w:r>
-      <w:r w:rsidR="00022EF8" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00022EF8" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Autorización</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> de firmas de 7 de abril de 2022, Resuelvo séptimo, punto </w:t>
       </w:r>
-      <w:r w:rsidR="00764AA7" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00764AA7" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
-      <w:r w:rsidR="00764AA7" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00764AA7" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">con sede social </w:t>
       </w:r>
-      <w:r w:rsidR="0038042E" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="0038042E" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">en la </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="0038042E" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="0038042E" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Plaça</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="0038042E" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="0038042E" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Académica s/n</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0038042E" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="0038042E" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>el Campus Universitario, 08193 Bellaterra (Cerdanyola del Vallès)</w:t>
       </w:r>
-      <w:r w:rsidR="009F19C2" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="009F19C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>, Barcelona</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6629FF9D" w14:textId="77777777" w:rsidR="00C5006E" w:rsidRPr="00395F17" w:rsidRDefault="00C5006E" w:rsidP="00712D1B">
+    <w:p w14:paraId="6629FF9D" w14:textId="77777777" w:rsidR="00C5006E" w:rsidRPr="00877A74" w:rsidRDefault="00C5006E" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69B928D0" w14:textId="11275A39" w:rsidR="005117B5" w:rsidRPr="00395F17" w:rsidRDefault="002C748A" w:rsidP="00712D1B">
+    <w:p w14:paraId="69B928D0" w14:textId="11275A39" w:rsidR="005117B5" w:rsidRPr="00877A74" w:rsidRDefault="002C748A" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Por otra parte, el/la señor/a (......), como (</w:t>
       </w:r>
-      <w:r w:rsidR="00293415" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00293415" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>cargo</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>......</w:t>
       </w:r>
-      <w:r w:rsidR="00293415" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00293415" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>, en nombre y representación de la entidad colaboradora (Nombre entidad colaboradora.</w:t>
       </w:r>
-      <w:r w:rsidR="005117B5" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="005117B5" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>....</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">...) (a partir de ahora “entidad colaboradora”), según apoderamiento/nombramiento/ protocolo notarial (.........), domiciliada en (.......) de </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6629FF9F" w14:textId="1158A7BB" w:rsidR="00334448" w:rsidRPr="00395F17" w:rsidRDefault="005117B5" w:rsidP="00712D1B">
+    <w:p w14:paraId="6629FF9F" w14:textId="1158A7BB" w:rsidR="00334448" w:rsidRPr="00877A74" w:rsidRDefault="005117B5" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="002C748A" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="002C748A" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">.....) (.......), con NIF </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="002C748A" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="002C748A" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(....</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="002C748A" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="002C748A" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="672F640B" w14:textId="77777777" w:rsidR="0031318A" w:rsidRPr="00395F17" w:rsidRDefault="0031318A" w:rsidP="00712D1B">
+    <w:p w14:paraId="672F640B" w14:textId="77777777" w:rsidR="0031318A" w:rsidRPr="00877A74" w:rsidRDefault="0031318A" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6629FFA1" w14:textId="5A262331" w:rsidR="00334448" w:rsidRPr="00395F17" w:rsidRDefault="00CC7A76" w:rsidP="00712D1B">
+    <w:p w14:paraId="6629FFA1" w14:textId="5A262331" w:rsidR="00334448" w:rsidRPr="00877A74" w:rsidRDefault="00CC7A76" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Las partes se reconocen </w:t>
       </w:r>
-      <w:r w:rsidR="009C4D14" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="009C4D14" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>mutuamente</w:t>
       </w:r>
-      <w:r w:rsidR="00E6420D" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00E6420D" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>la capacidad legal necesaria para formalizar este convenio y</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27697E67" w14:textId="77777777" w:rsidR="00CC7A76" w:rsidRPr="00395F17" w:rsidRDefault="00CC7A76" w:rsidP="00712D1B">
+    <w:p w14:paraId="27697E67" w14:textId="77777777" w:rsidR="00CC7A76" w:rsidRPr="00877A74" w:rsidRDefault="00CC7A76" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6629FFA2" w14:textId="4961365C" w:rsidR="00334448" w:rsidRPr="00395F17" w:rsidRDefault="00334448" w:rsidP="00712D1B">
+    <w:p w14:paraId="6629FFA2" w14:textId="4961365C" w:rsidR="00334448" w:rsidRPr="00877A74" w:rsidRDefault="00334448" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>MANIF</w:t>
       </w:r>
-      <w:r w:rsidR="00E6420D" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00E6420D" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>EST</w:t>
       </w:r>
-      <w:r w:rsidR="00E6420D" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00E6420D" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6629FFA3" w14:textId="77777777" w:rsidR="00334448" w:rsidRPr="00395F17" w:rsidRDefault="00334448" w:rsidP="00712D1B">
+    <w:p w14:paraId="6629FFA3" w14:textId="77777777" w:rsidR="00334448" w:rsidRPr="00877A74" w:rsidRDefault="00334448" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="27F1F20C" w14:textId="77777777" w:rsidR="00D8688D" w:rsidRPr="00395F17" w:rsidRDefault="00744277" w:rsidP="0038042E">
+    <w:p w14:paraId="27F1F20C" w14:textId="77777777" w:rsidR="00D8688D" w:rsidRPr="00877A74" w:rsidRDefault="00744277" w:rsidP="0038042E">
       <w:pPr>
         <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="714" w:right="1134" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Que la Universitat Autònoma de Barcelona imparte en la actualidad diferentes disciplinas universitarias, cuyos planes de estudios prevén la posibilidad de que los estudiantes realicen un período de prácticas en las instituciones y empresas, con carácter curricular.</w:t>
       </w:r>
-      <w:r w:rsidR="00D8688D" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00D8688D" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="630B8EC1" w14:textId="77777777" w:rsidR="00771347" w:rsidRPr="00395F17" w:rsidRDefault="00D8688D" w:rsidP="0038042E">
+    <w:p w14:paraId="630B8EC1" w14:textId="77777777" w:rsidR="00771347" w:rsidRPr="00877A74" w:rsidRDefault="00D8688D" w:rsidP="0038042E">
       <w:pPr>
         <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="714" w:right="1134" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Que la entidad colaboradora está interesada en colaborar con la Universitat Autònoma de Barcelona, ​​mediante la </w:t>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Que la entidad colaboradora está interesada en colaborar con la Universitat Autònoma de Barcelona, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>​​</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mediante la </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00395F17">
-[...5 lines deleted...]
-        <w:t>participación activa</w:t>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>participaci</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ó</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>n activa</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00395F17">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> en la formación práctica de sus estudiantes.</w:t>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en la formaci</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ó</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>n pr</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>á</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ctica de sus estudiantes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6266C2A7" w14:textId="6A390464" w:rsidR="001D5BAC" w:rsidRPr="00395F17" w:rsidRDefault="00771347" w:rsidP="0038042E">
+    <w:p w14:paraId="6266C2A7" w14:textId="6A390464" w:rsidR="001D5BAC" w:rsidRPr="00877A74" w:rsidRDefault="00771347" w:rsidP="0038042E">
       <w:pPr>
         <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="714" w:right="1134" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Que, con el fin de establecer los términos de esta colaboración, ambas partes están interesadas en suscribir el presente convenio de cooperación educativa, de conformidad con lo dispuesto en el Real Decreto 592/2014, de 11 de julio, por el que se regulan las prácticas académicas externas de los estudiantes universitarios, y que se regirá por l</w:t>
       </w:r>
-      <w:r w:rsidR="00050164" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00050164" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">s siguientes </w:t>
       </w:r>
-      <w:r w:rsidR="00050164" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00050164" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>pactos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E78A86B" w14:textId="77777777" w:rsidR="00771347" w:rsidRPr="00395F17" w:rsidRDefault="00771347" w:rsidP="00771347">
+    <w:p w14:paraId="5E78A86B" w14:textId="77777777" w:rsidR="00771347" w:rsidRPr="00877A74" w:rsidRDefault="00771347" w:rsidP="00771347">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D8B5182" w14:textId="77777777" w:rsidR="00771347" w:rsidRPr="00395F17" w:rsidRDefault="00771347" w:rsidP="00771347">
+    <w:p w14:paraId="7D8B5182" w14:textId="77777777" w:rsidR="00771347" w:rsidRPr="00877A74" w:rsidRDefault="00771347" w:rsidP="00771347">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6629FFA6" w14:textId="0A22C58D" w:rsidR="00334448" w:rsidRPr="00395F17" w:rsidRDefault="00334448" w:rsidP="00712D1B">
+    <w:p w14:paraId="6629FFA6" w14:textId="0A22C58D" w:rsidR="00334448" w:rsidRPr="00877A74" w:rsidRDefault="00334448" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>AC</w:t>
       </w:r>
-      <w:r w:rsidR="00771347" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00771347" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>UE</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>RD</w:t>
       </w:r>
-      <w:r w:rsidR="00771347" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00771347" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6629FFA7" w14:textId="77777777" w:rsidR="00334448" w:rsidRPr="00395F17" w:rsidRDefault="00334448" w:rsidP="00712D1B">
+    <w:p w14:paraId="6629FFA7" w14:textId="77777777" w:rsidR="00334448" w:rsidRPr="00877A74" w:rsidRDefault="00334448" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14978883" w14:textId="0B2D210E" w:rsidR="0070735C" w:rsidRPr="00395F17" w:rsidRDefault="00334448" w:rsidP="00712D1B">
+    <w:p w14:paraId="14978883" w14:textId="0B2D210E" w:rsidR="0070735C" w:rsidRPr="00877A74" w:rsidRDefault="00334448" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>Primer</w:t>
       </w:r>
-      <w:r w:rsidR="00771347" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00771347" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="004D1F9F" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="004D1F9F" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Objet</w:t>
       </w:r>
-      <w:r w:rsidR="00771347" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00771347" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>o del convenio</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43E53153" w14:textId="77777777" w:rsidR="0070735C" w:rsidRPr="00395F17" w:rsidRDefault="0070735C" w:rsidP="00712D1B">
+    <w:p w14:paraId="43E53153" w14:textId="77777777" w:rsidR="0070735C" w:rsidRPr="006F73F4" w:rsidRDefault="0070735C" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6629FFA9" w14:textId="3289379F" w:rsidR="00334448" w:rsidRPr="00395F17" w:rsidRDefault="007347BB" w:rsidP="00712D1B">
+    <w:p w14:paraId="6629FFA9" w14:textId="3289379F" w:rsidR="00334448" w:rsidRPr="00877A74" w:rsidRDefault="007347BB" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F73F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">El objeto de este convenio es establecer las condiciones sobre las que deben desarrollarse las prácticas académicas externas que estudiantes de la UAB </w:t>
       </w:r>
-      <w:r w:rsidR="006F73F4" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="006F73F4" w:rsidRPr="006F73F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">[si opción </w:t>
       </w:r>
-      <w:r w:rsidR="006F73F4" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="006F73F4" w:rsidRPr="006F73F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="EE0000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">B) </w:t>
       </w:r>
-      <w:r w:rsidR="006F73F4" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="006F73F4" w:rsidRPr="006F73F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="0070C0"/>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>camb</w:t>
+      </w:r>
+      <w:r w:rsidR="006F73F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="006F73F4" w:rsidRPr="006F73F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ar por “desarrollarse las prácticas académicas externas curriculares que estudiantes de la Facultad de ........ de la UAB”]</w:t>
+      </w:r>
+      <w:r w:rsidR="006F73F4" w:rsidRPr="006F73F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...5 lines deleted...]
-        <w:t>deben llevar a cabo para su formación en la entidad colaboradora. Las prácticas deben ir encaminadas a completar el aprendizaje teórico y práctico del estudiante para proporcionarle una formación completa e integral.</w:t>
+      <w:r w:rsidRPr="006F73F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>deben llevar a cabo para su formación en la entidad colaboradora. Las prácticas deben ir encaminadas a completar el aprendizaje</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> teórico y práctico del estudiante para proporcionarle una formación completa e integral.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37E3E0BE" w14:textId="77777777" w:rsidR="007347BB" w:rsidRPr="00395F17" w:rsidRDefault="007347BB" w:rsidP="00712D1B">
+    <w:p w14:paraId="37E3E0BE" w14:textId="77777777" w:rsidR="007347BB" w:rsidRPr="00877A74" w:rsidRDefault="007347BB" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6629FFAB" w14:textId="6D01F662" w:rsidR="00E16296" w:rsidRPr="00395F17" w:rsidRDefault="005E7CD7" w:rsidP="00712D1B">
+    <w:p w14:paraId="6629FFAB" w14:textId="6D01F662" w:rsidR="00E16296" w:rsidRPr="00877A74" w:rsidRDefault="005E7CD7" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>El estudiante debe desarrollar estas prácticas externas de conformidad con el proyecto formativo que se detalla en el convenio específico que se firma con el estudiante, en el que se incluyen los objetivos educativos y las actividades a desarrollar.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21DC8D73" w14:textId="77777777" w:rsidR="00304A42" w:rsidRPr="00395F17" w:rsidRDefault="00304A42" w:rsidP="00712D1B">
+    <w:p w14:paraId="21DC8D73" w14:textId="77777777" w:rsidR="00304A42" w:rsidRPr="00877A74" w:rsidRDefault="00304A42" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44083F37" w14:textId="5A36E000" w:rsidR="004D1F9F" w:rsidRPr="00395F17" w:rsidRDefault="00C81EB8" w:rsidP="00712D1B">
+    <w:p w14:paraId="44083F37" w14:textId="5A36E000" w:rsidR="004D1F9F" w:rsidRPr="00877A74" w:rsidRDefault="00C81EB8" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Las partes, junto con el estudiante, deben firmar un convenio específico que forma parte inseparable de este convenio marco, por el que se regula el proyecto formativo de las prácticas, así como la duración y el régimen de realización.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50A331D8" w14:textId="77777777" w:rsidR="00C81EB8" w:rsidRPr="00395F17" w:rsidRDefault="00C81EB8" w:rsidP="00712D1B">
+    <w:p w14:paraId="50A331D8" w14:textId="77777777" w:rsidR="00C81EB8" w:rsidRPr="00877A74" w:rsidRDefault="00C81EB8" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B6DEF49" w14:textId="2E174A7A" w:rsidR="004D1F9F" w:rsidRPr="00395F17" w:rsidRDefault="004D1F9F" w:rsidP="00712D1B">
+    <w:p w14:paraId="0B6DEF49" w14:textId="2E174A7A" w:rsidR="004D1F9F" w:rsidRPr="00877A74" w:rsidRDefault="004D1F9F" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Seg</w:t>
       </w:r>
-      <w:r w:rsidR="00A61F97" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00A61F97" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>undo</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>. Normativa aplicable</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13816FE1" w14:textId="77777777" w:rsidR="004D1F9F" w:rsidRPr="00395F17" w:rsidRDefault="004D1F9F" w:rsidP="00712D1B">
+    <w:p w14:paraId="13816FE1" w14:textId="77777777" w:rsidR="004D1F9F" w:rsidRPr="00877A74" w:rsidRDefault="004D1F9F" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15110C96" w14:textId="5751EBA0" w:rsidR="004D1F9F" w:rsidRPr="00395F17" w:rsidRDefault="00A61F97" w:rsidP="00712D1B">
+    <w:p w14:paraId="15110C96" w14:textId="5751EBA0" w:rsidR="004D1F9F" w:rsidRPr="00877A74" w:rsidRDefault="00A61F97" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Este convenio está reglamentado por el RD 592/2014, de 11 de julio, por el que se regulan las prácticas académicas externas de los estudiantes universitarios; por el RD 1493/2011, de 24 de octubre, por el que se regulan los términos y condiciones de inclusión en el Régimen General de la Seguridad Social de las personas que participan en programas de formación; por el RD-Ley 8/2014, de 4 de julio, de aprobación de medidas urgentes para el crecimiento, la competitividad y la eficiencia, y por la Normativa de prácticas académicas externas de estudiantes de la Universi</w:t>
       </w:r>
-      <w:r w:rsidR="0083381D" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="0083381D" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>tat</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Aut</w:t>
       </w:r>
-      <w:r w:rsidR="0083381D" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="0083381D" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ò</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>noma de Barcelona. En carácter supletorio, se aplican las normas que regulan los convenios de colaboración de la Ley 26/2010, de 3 de agosto, y de la Ley 40/2015, de 1 de octubre, de régimen jurídico del sector público.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="516F5477" w14:textId="77777777" w:rsidR="0083381D" w:rsidRPr="00395F17" w:rsidRDefault="0083381D" w:rsidP="00712D1B">
+    <w:p w14:paraId="516F5477" w14:textId="77777777" w:rsidR="0083381D" w:rsidRPr="00877A74" w:rsidRDefault="0083381D" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E28D485" w14:textId="3D84DF5A" w:rsidR="00E357A1" w:rsidRPr="00395F17" w:rsidRDefault="00E16296" w:rsidP="00712D1B">
+    <w:p w14:paraId="2E28D485" w14:textId="3D84DF5A" w:rsidR="00E357A1" w:rsidRPr="00877A74" w:rsidRDefault="00E16296" w:rsidP="00712D1B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Tercer</w:t>
       </w:r>
-      <w:r w:rsidR="0083381D" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="0083381D" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00E357A1" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00E357A1" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Condicion</w:t>
       </w:r>
-      <w:r w:rsidR="0083381D" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="0083381D" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="00E357A1" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00E357A1" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>s general</w:t>
       </w:r>
-      <w:r w:rsidR="0083381D" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="0083381D" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="00E357A1" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00E357A1" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>s de la realizació</w:t>
       </w:r>
-      <w:r w:rsidR="0083381D" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="0083381D" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="00E357A1" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00E357A1" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> de l</w:t>
       </w:r>
-      <w:r w:rsidR="0083381D" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="0083381D" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="00E357A1" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00E357A1" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>s pr</w:t>
       </w:r>
-      <w:r w:rsidR="0083381D" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="0083381D" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>á</w:t>
       </w:r>
-      <w:r w:rsidR="00E357A1" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00E357A1" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>cti</w:t>
       </w:r>
-      <w:r w:rsidR="0083381D" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="0083381D" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ca</w:t>
       </w:r>
-      <w:r w:rsidR="00E357A1" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00E357A1" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61F32F90" w14:textId="77777777" w:rsidR="00E357A1" w:rsidRPr="00395F17" w:rsidRDefault="00E357A1" w:rsidP="00712D1B">
+    <w:p w14:paraId="61F32F90" w14:textId="77777777" w:rsidR="00E357A1" w:rsidRPr="00877A74" w:rsidRDefault="00E357A1" w:rsidP="00712D1B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D8CAFE8" w14:textId="32F3318A" w:rsidR="008F2B47" w:rsidRPr="00395F17" w:rsidRDefault="008F2B47" w:rsidP="00712D1B">
+    <w:p w14:paraId="7D8CAFE8" w14:textId="32F3318A" w:rsidR="008F2B47" w:rsidRPr="00877A74" w:rsidRDefault="008F2B47" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>3.1 Las prácticas académicas externas constituyen una actividad de naturaleza formativa que debe permitir aplicar y complementar los conocimientos adquiridos en la formación académica, favoreciendo la adquisición de competencias que preparen para el ejercicio de actividades profesionales, faciliten el empleo y fomenten la capacidad de emprend</w:t>
       </w:r>
-      <w:r w:rsidR="00050164" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00050164" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>imiento</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10F8674D" w14:textId="77777777" w:rsidR="008F2B47" w:rsidRPr="00395F17" w:rsidRDefault="008F2B47" w:rsidP="00712D1B">
+    <w:p w14:paraId="10F8674D" w14:textId="77777777" w:rsidR="008F2B47" w:rsidRPr="00877A74" w:rsidRDefault="008F2B47" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="116E931F" w14:textId="0F51868A" w:rsidR="00855E84" w:rsidRPr="00395F17" w:rsidRDefault="005839DD" w:rsidP="005839DD">
+    <w:p w14:paraId="116E931F" w14:textId="00FB781A" w:rsidR="00855E84" w:rsidRPr="00877A74" w:rsidRDefault="005839DD" w:rsidP="005839DD">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...10 lines deleted...]
-        <w:t>3.2 Durante la estancia en prácticas en la entidad colaboradora, deben realizarse tareas propias del ámbito profesional con el objetivo de completar el aprendizaje teórico y práctico adquirido en la formación académica, conseguir experiencia profesional e investigadora, y obtener competencias y habilidades en los niveles a los que se pueda acceder por razón de los estudios universitarios matriculados.</w:t>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.2 Durante la estancia en prácticas en la entidad colaboradora, deben realizarse tareas propias del ámbito profesional con el objetivo de completar el aprendizaje teórico y práctico adquirido en la formación académica, conseguir experiencia profesional e investigadora, y obtener </w:t>
+      </w:r>
+      <w:r w:rsidR="00C238BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">conocimientos, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>competencias y habilidades en los niveles a los que se pueda acceder por razón de los estudios universitarios matriculados.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C08A6E5" w14:textId="77777777" w:rsidR="005839DD" w:rsidRPr="00395F17" w:rsidRDefault="005839DD" w:rsidP="005839DD">
+    <w:p w14:paraId="5C08A6E5" w14:textId="77777777" w:rsidR="005839DD" w:rsidRPr="00877A74" w:rsidRDefault="005839DD" w:rsidP="005839DD">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C6FF835" w14:textId="0AF8B63E" w:rsidR="0057700C" w:rsidRPr="00395F17" w:rsidRDefault="00573D7D" w:rsidP="00712D1B">
+    <w:p w14:paraId="4C6FF835" w14:textId="0AF8B63E" w:rsidR="0057700C" w:rsidRPr="00877A74" w:rsidRDefault="00573D7D" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>3.3 El estudiante debe estar sujeto al horario y las normas fijadas por la entidad colaboradora. El calendario y el horario previstos para la realización de las prácticas deben ser compatibles con la actividad académica, formativa y de representación y participación del estudiante en la universidad.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BF876F3" w14:textId="77777777" w:rsidR="00573D7D" w:rsidRPr="00395F17" w:rsidRDefault="00573D7D" w:rsidP="00712D1B">
+    <w:p w14:paraId="3BF876F3" w14:textId="77777777" w:rsidR="00573D7D" w:rsidRPr="00877A74" w:rsidRDefault="00573D7D" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E181D83" w14:textId="1189DAB3" w:rsidR="0057700C" w:rsidRPr="00395F17" w:rsidRDefault="00573D7D" w:rsidP="00712D1B">
+    <w:p w14:paraId="3E181D83" w14:textId="1189DAB3" w:rsidR="0057700C" w:rsidRPr="00877A74" w:rsidRDefault="00573D7D" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>En cualquier caso, el estudiante tiene derecho al siguiente régimen de permisos:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0882538C" w14:textId="77777777" w:rsidR="00573D7D" w:rsidRPr="00395F17" w:rsidRDefault="00573D7D" w:rsidP="00712D1B">
+    <w:p w14:paraId="0882538C" w14:textId="77777777" w:rsidR="00573D7D" w:rsidRPr="00877A74" w:rsidRDefault="00573D7D" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E30FB70" w14:textId="3E1F4173" w:rsidR="0057700C" w:rsidRPr="00395F17" w:rsidRDefault="00573D7D" w:rsidP="00712D1B">
+    <w:p w14:paraId="3E30FB70" w14:textId="3E1F4173" w:rsidR="0057700C" w:rsidRPr="00877A74" w:rsidRDefault="00573D7D" w:rsidP="00712D1B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Por exámenes, ya sean parciales o finales: el estudiante tiene permiso todo el día en el que tiene lugar el examen</w:t>
       </w:r>
-      <w:r w:rsidR="0057700C" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="0057700C" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="782AD126" w14:textId="3056A972" w:rsidR="0057700C" w:rsidRPr="00395F17" w:rsidRDefault="00573D7D" w:rsidP="00712D1B">
+    <w:p w14:paraId="782AD126" w14:textId="3056A972" w:rsidR="0057700C" w:rsidRPr="00877A74" w:rsidRDefault="00573D7D" w:rsidP="00712D1B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Por tutoría: el estudiante tiene permiso las horas indispensables para la tutoría.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="139FA230" w14:textId="77777777" w:rsidR="00573D7D" w:rsidRPr="00395F17" w:rsidRDefault="00573D7D" w:rsidP="00712D1B">
+    <w:p w14:paraId="139FA230" w14:textId="77777777" w:rsidR="00573D7D" w:rsidRPr="00877A74" w:rsidRDefault="00573D7D" w:rsidP="00712D1B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...10 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>Por presentación de trabajos académicos: el estudiante tiene permiso las horas indispensables para la presentación de trabajos académicos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B7CA97E" w14:textId="430B1CED" w:rsidR="0057700C" w:rsidRPr="00395F17" w:rsidRDefault="00573D7D" w:rsidP="00712D1B">
+    <w:p w14:paraId="1B7CA97E" w14:textId="430B1CED" w:rsidR="0057700C" w:rsidRPr="00877A74" w:rsidRDefault="00573D7D" w:rsidP="00712D1B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Por la representación y participación en los órganos de gobierno y de representación de la Universidad: el estudiante tiene permiso las horas indispensables para la celebración de las sesiones y para participar en los procesos electorales que correspondan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03B16DF8" w14:textId="77777777" w:rsidR="00573D7D" w:rsidRPr="00395F17" w:rsidRDefault="00573D7D" w:rsidP="00712D1B">
+    <w:p w14:paraId="03B16DF8" w14:textId="77777777" w:rsidR="00573D7D" w:rsidRPr="00877A74" w:rsidRDefault="00573D7D" w:rsidP="00712D1B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Por visita médica: el estudiante tiene permiso las horas indispensables para asistir a la visita médica.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F18E3F5" w14:textId="4247FDF2" w:rsidR="0057700C" w:rsidRPr="00395F17" w:rsidRDefault="00573D7D" w:rsidP="00712D1B">
+    <w:p w14:paraId="5F18E3F5" w14:textId="4247FDF2" w:rsidR="0057700C" w:rsidRPr="00877A74" w:rsidRDefault="00573D7D" w:rsidP="00712D1B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Por otros supuestos aprobados conjuntamente por la entidad colaboradora y</w:t>
+      </w:r>
+      <w:r w:rsidR="0057700C" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la Universitat Autònoma de Barcelona. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58EE14A8" w14:textId="77777777" w:rsidR="0057700C" w:rsidRPr="00877A74" w:rsidRDefault="0057700C" w:rsidP="00712D1B">
+      <w:pPr>
+        <w:ind w:right="1133"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="437E7F59" w14:textId="7CB38DB6" w:rsidR="00BB2D36" w:rsidRPr="00877A74" w:rsidRDefault="00573D7D" w:rsidP="00712D1B">
+      <w:pPr>
+        <w:ind w:right="1133"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>El estudiante debe informar a la entidad colaboradora con suficiente antelación de aquellas ausencias que sean previsibles y debe presentar los justificantes correspondientes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BBE9ABB" w14:textId="77777777" w:rsidR="00573D7D" w:rsidRPr="00877A74" w:rsidRDefault="00573D7D" w:rsidP="00712D1B">
+      <w:pPr>
+        <w:ind w:right="1133"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01ED1233" w14:textId="5E22D362" w:rsidR="00855E84" w:rsidRPr="00877A74" w:rsidRDefault="00AC76BF" w:rsidP="00712D1B">
+      <w:pPr>
+        <w:ind w:right="1133"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Las horas de prácticas que no se hayan podido llevar a cabo a causa de un permiso pueden comportar una ampliación de la fecha de finalización de la estancia de prácticas equivalente al tiempo disfrutado en el permiso, siempre que esta ampliación se comunique con anterioridad a la finalización del período inicialmente pactado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16961099" w14:textId="77777777" w:rsidR="00AC76BF" w:rsidRPr="00877A74" w:rsidRDefault="00AC76BF" w:rsidP="00712D1B">
+      <w:pPr>
+        <w:ind w:right="1133"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00395F17">
-[...14 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="58EE14A8" w14:textId="77777777" w:rsidR="0057700C" w:rsidRPr="00395F17" w:rsidRDefault="0057700C" w:rsidP="00712D1B">
-[...70 lines deleted...]
-    <w:p w14:paraId="7EDFE273" w14:textId="7358F76F" w:rsidR="00855E84" w:rsidRPr="00395F17" w:rsidRDefault="00803656" w:rsidP="579FA2F3">
+    <w:p w14:paraId="7EDFE273" w14:textId="7358F76F" w:rsidR="00855E84" w:rsidRPr="00877A74" w:rsidRDefault="00803656" w:rsidP="579FA2F3">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>3.4 El estudiante debe desarrollar la estancia de prácticas bajo la supervisión de dos personas tutoras: una profesional de la entidad colaboradora, designada por esta entidad y que se encargará de orientar y supervisar el trabajo en prácticas de estudiante; y una persona docente de la Universidad, designada por la Universidad y que debe coordinarse con la tutora de la entidad colaboradora para hacer un seguimiento efectivo de las prácticas, proporcionar apoyo al estudiante para la elaboración de la memoria y realizar el proceso evaluador de las prácticas.</w:t>
       </w:r>
-      <w:r w:rsidR="00855E84" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00855E84" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DFF5142" w14:textId="77777777" w:rsidR="00855E84" w:rsidRPr="00395F17" w:rsidRDefault="00855E84" w:rsidP="00712D1B">
+    <w:p w14:paraId="6DFF5142" w14:textId="77777777" w:rsidR="00855E84" w:rsidRPr="00877A74" w:rsidRDefault="00855E84" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="232FA715" w14:textId="28BEC713" w:rsidR="00855E84" w:rsidRPr="00395F17" w:rsidRDefault="00B85271" w:rsidP="00712D1B">
+    <w:p w14:paraId="232FA715" w14:textId="6AED5CB2" w:rsidR="00855E84" w:rsidRPr="00877A74" w:rsidRDefault="00B85271" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...10 lines deleted...]
-        <w:t>3.5 La persona tutora designada por la entidad colaboradora debe fijar el plan de trabajo a seguir, de acuerdo con el proyecto formativo y en coordinación con la tutora académica, y debe emitir un informe final, en el que se valoren las aptitudes y competencias recogidas en el artículo 13 del Real Decreto 592/2014, de 11 de julio, demostradas por el estudiante durante su estancia en prácticas.</w:t>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.5 La persona tutora designada por la entidad colaboradora debe fijar el plan de trabajo a seguir, de acuerdo con el proyecto formativo y en coordinación con la tutora académica, y debe emitir un informe final, en el que se valoren </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA321C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">los conocimientos, las habilidades y las </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>competencias recogidas en el artículo 13 del Real Decreto 592/2014, de 11 de julio, demostradas por el estudiante durante su estancia en prácticas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12A82317" w14:textId="77777777" w:rsidR="00B85271" w:rsidRPr="00395F17" w:rsidRDefault="00B85271" w:rsidP="00712D1B">
+    <w:p w14:paraId="12A82317" w14:textId="77777777" w:rsidR="00B85271" w:rsidRPr="00877A74" w:rsidRDefault="00B85271" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32C64595" w14:textId="5018E831" w:rsidR="00855E84" w:rsidRPr="00395F17" w:rsidRDefault="00B85271" w:rsidP="00712D1B">
+    <w:p w14:paraId="32C64595" w14:textId="5018E831" w:rsidR="00855E84" w:rsidRPr="00877A74" w:rsidRDefault="00B85271" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>3.6 El estudiante, a la conclusión de las prácticas, debe realizar y entregar a la tutora académica una memoria final de las prácticas, donde deben figurar, entre otras, las previsiones recogidas en el artículo 14 del Real Decreto 592/2014, de 11 de julio, así como aquéllas que pueda determinar la normativa de prácticas de la Universidad.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A24AE8C" w14:textId="77777777" w:rsidR="00B85271" w:rsidRPr="00395F17" w:rsidRDefault="00B85271" w:rsidP="00712D1B">
+    <w:p w14:paraId="5A24AE8C" w14:textId="77777777" w:rsidR="00B85271" w:rsidRPr="00877A74" w:rsidRDefault="00B85271" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69E57A85" w14:textId="6A55C9E8" w:rsidR="00855E84" w:rsidRPr="00395F17" w:rsidRDefault="00B85271" w:rsidP="00712D1B">
+    <w:p w14:paraId="69E57A85" w14:textId="6A55C9E8" w:rsidR="00855E84" w:rsidRPr="00877A74" w:rsidRDefault="00B85271" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>3.7 La evaluación final de las prácticas corresponde a la persona tutora académica, de conformidad con los criterios de evaluación que se establecen en el convenio específico de colaboración que se prevé en la cláusula 4 de este convenio, y con aquellos que también pueda determinar la normativa de prácticas de la Universidad.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6951E755" w14:textId="77777777" w:rsidR="00B85271" w:rsidRPr="00395F17" w:rsidRDefault="00B85271" w:rsidP="00712D1B">
+    <w:p w14:paraId="6951E755" w14:textId="77777777" w:rsidR="00B85271" w:rsidRPr="00877A74" w:rsidRDefault="00B85271" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F87818A" w14:textId="565A1070" w:rsidR="00855E84" w:rsidRPr="00395F17" w:rsidRDefault="00B85271" w:rsidP="00712D1B">
+    <w:p w14:paraId="6F87818A" w14:textId="565A1070" w:rsidR="00855E84" w:rsidRPr="00877A74" w:rsidRDefault="00B85271" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>3.8 La realización de las prácticas no implica en ningún caso la existencia de una relación laboral entre el estudiante y la entidad colaboradora. En el ámbito de las administraciones públicas, de entidades de derecho público y de otros organismos públicos, la realización de las prácticas no podrá tener la consideración de mérito para el acceso a la función pública ni puede ser computada a efectos de antigüedad o reconocimiento de servicios previos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0286CC11" w14:textId="77777777" w:rsidR="00B85271" w:rsidRPr="00395F17" w:rsidRDefault="00B85271" w:rsidP="00712D1B">
+    <w:p w14:paraId="0286CC11" w14:textId="77777777" w:rsidR="00B85271" w:rsidRPr="00877A74" w:rsidRDefault="00B85271" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C816F9D" w14:textId="51584635" w:rsidR="00855E84" w:rsidRPr="00395F17" w:rsidRDefault="003E0D03" w:rsidP="00712D1B">
+    <w:p w14:paraId="3C816F9D" w14:textId="56A26F8B" w:rsidR="00855E84" w:rsidRPr="00877A74" w:rsidRDefault="003E0D03" w:rsidP="00712D1B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>3.9 La entidad colaboradora debe dar de alta en la Seguridad Social al estudiante siempre que éste reciba una contraprestación económica, cualquiera que sea el concepto o la forma en que se perciba, según establece el Real Decreto 1493/2011 , de 24 de octubre, por el que se regulan los términos y condiciones de inclusión en el Régimen General de la Seguridad Social de las personas que participan en programas de formación, y de acuerdo con el contenido de la disposición adicional 25ª del Real Decreto Ley 8/2014, de 4 de julio, de aprobación de medidas urgentes por el crecimiento, la competitividad y la eficiencia.</w:t>
       </w:r>
+      <w:r w:rsidR="00244C5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Los términos de la remuneración entre la entidad colaboradora y la persona estudiante se establecerán en la adenda correspondiente.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4CA3A3D7" w14:textId="77777777" w:rsidR="00855E84" w:rsidRPr="00395F17" w:rsidRDefault="00855E84" w:rsidP="00712D1B">
+    <w:p w14:paraId="4CA3A3D7" w14:textId="77777777" w:rsidR="00855E84" w:rsidRPr="00877A74" w:rsidRDefault="00855E84" w:rsidP="00712D1B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="1133"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75999AE4" w14:textId="12511921" w:rsidR="00B97090" w:rsidRPr="00395F17" w:rsidRDefault="00B97090" w:rsidP="003E0D03">
+    <w:p w14:paraId="75999AE4" w14:textId="04F52579" w:rsidR="00B97090" w:rsidRPr="00877A74" w:rsidRDefault="00B97090" w:rsidP="003E0D03">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="003C090A" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="003C090A" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">.10 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...11 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En caso de que los estudiantes no reciban una prestación económica, de acuerdo con la disposición </w:t>
+      </w:r>
+      <w:r w:rsidR="00244C5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">adicional </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>52ª del Texto refundido de la Ley general de la Seguridad Social, introducida por el Real Decreto Ley 2/2023, de 16 de marzo, de medidas urgentes para la ampliación de derechos de los pensionistas, la reducción de la brecha de género y el establecimiento de un nuevo marco de sostenibilidad del sistema público de pensiones, de conformidad con la modificación efectuada por el artículo 212 del Real Decreto Ley 5/2023 , de 28 de junio, a partir del 1 de enero de 2024, la Universidad asumirá el coste y la gestión de dar de alta en el sistema de seguridad social a los y las estudiantes que desarrollen las prácticas académicas curriculares no remuneradas. A tal efecto, la entidad colaboradora comunicará de forma inmediata a la Universidad Autónoma de Barcelona de los días de ausencia programada del estudiante</w:t>
+      </w:r>
+      <w:r w:rsidR="647FF197" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...5 lines deleted...]
-        <w:t>así como los días que no haya podido asistir a la realización de las prácticas con motivo de su baja de conformidad con lo dispuesto en la disposición 52 del Texto refundido de la Ley General de la Seguridad Social, introducida por el Real Decreto Ley 2/2023 antes mencionado.</w:t>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">así como los días que no haya podido asistir a la realización de las prácticas con motivo de su baja de conformidad con lo dispuesto en la disposición </w:t>
+      </w:r>
+      <w:r w:rsidR="00244C5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">adicional </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>52 del Texto refundido de la Ley General de la Seguridad Social, introducida por el Real Decreto Ley 2/2023 antes mencionado.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00BAEAC8" w14:textId="77777777" w:rsidR="00784296" w:rsidRPr="00395F17" w:rsidRDefault="00784296" w:rsidP="003E0D03">
+    <w:p w14:paraId="00BAEAC8" w14:textId="77777777" w:rsidR="00784296" w:rsidRPr="00877A74" w:rsidRDefault="00784296" w:rsidP="003E0D03">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="470C2A5B" w14:textId="54B6127D" w:rsidR="00F32E3B" w:rsidRPr="00395F17" w:rsidRDefault="00F32E3B" w:rsidP="003E0D03">
+    <w:p w14:paraId="470C2A5B" w14:textId="54CE6790" w:rsidR="00F32E3B" w:rsidRPr="00877A74" w:rsidRDefault="00F32E3B" w:rsidP="003E0D03">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...16 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>En cualquier caso, siempre que las prácticas que realice la persona estudiante sean de carácter extracurricular, el estudiante de la UAB tendrá que percibir una aportación económica por parte de la entidad colaboradora en concepto de ayuda al estudio</w:t>
+      </w:r>
+      <w:r w:rsidR="00244C5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, que será fijada en la adenda correspondiente</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Esta ayuda no puede ser inferior a la cantidad aprobada por el Consejo Social de la UAB cada curso académico y que </w:t>
+      </w:r>
+      <w:r w:rsidR="004845E5" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>está</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> inc</w:t>
       </w:r>
-      <w:r w:rsidR="00D11763" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00D11763" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>luid</w:t>
       </w:r>
-      <w:r w:rsidR="00781B0E" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00781B0E" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DB4C94" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00DB4C94" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> las tarifas del Servicio de Empleabilidad de la UAB como ayuda al estudio para las personas estudiantes en prácticas extracurriculares.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F969494" w14:textId="77777777" w:rsidR="00B97090" w:rsidRPr="00395F17" w:rsidRDefault="00B97090" w:rsidP="003E0D03">
+    <w:p w14:paraId="3F969494" w14:textId="77777777" w:rsidR="00B97090" w:rsidRPr="00877A74" w:rsidRDefault="00B97090" w:rsidP="003E0D03">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="436CA326" w14:textId="2FBF5EFC" w:rsidR="00855E84" w:rsidRPr="00395F17" w:rsidRDefault="003E0D03" w:rsidP="003E0D03">
+    <w:p w14:paraId="436CA326" w14:textId="2FBF5EFC" w:rsidR="00855E84" w:rsidRPr="00877A74" w:rsidRDefault="003E0D03" w:rsidP="003E0D03">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
-      <w:r w:rsidR="003C090A" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="003C090A" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">11 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...5 lines deleted...]
-        <w:t>La entidad colaboradora debe informar al estudiante en prácticas de la normativa de seguridad y prevención de riesgos laborales. Asimismo, la entidad colaboradora se compromete a tratar los datos del estudiante de acuerdo con la normativa reguladora de los datos de carácter personal y facilitar al estudiante los datos necesarios para que pueda ejercer los derechos de acceso, rectificación, cancelación y oposición.</w:t>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La entidad colaboradora debe informar al estudiante en prácticas de la normativa de seguridad y prevención de riesgos laborales. Asimismo, la entidad colaboradora se compromete a tratar los datos del estudiante de acuerdo con la normativa reguladora de los datos de carácter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>personal y facilitar al estudiante los datos necesarios para que pueda ejercer los derechos de acceso, rectificación, cancelación y oposición.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BD2A590" w14:textId="77777777" w:rsidR="003E0D03" w:rsidRPr="00395F17" w:rsidRDefault="003E0D03" w:rsidP="003E0D03">
+    <w:p w14:paraId="1BD2A590" w14:textId="77777777" w:rsidR="003E0D03" w:rsidRPr="00877A74" w:rsidRDefault="003E0D03" w:rsidP="003E0D03">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="70E53F9B" w14:textId="7E3F3AF9" w:rsidR="00855E84" w:rsidRPr="00395F17" w:rsidRDefault="003E0D03" w:rsidP="003E0D03">
+    <w:p w14:paraId="70E53F9B" w14:textId="7A841C42" w:rsidR="00855E84" w:rsidRPr="00877A74" w:rsidRDefault="003E0D03" w:rsidP="003E0D03">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
-      <w:r w:rsidR="003C090A" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="003C090A" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">12 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...5 lines deleted...]
-        <w:t>La entidad colaboradora abonará a la Universidad el importe correspondiente en concepto de gastos para cubrir el mantenimiento del servicio y sus costes de gestión, siempre que se determine en el convenio específico de colaboración.</w:t>
+      <w:r w:rsidR="00244C5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>En el caso de prácticas extracurriculares, l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>a entidad colaboradora abonará a la Universidad el importe correspondiente en concepto de gastos</w:t>
+      </w:r>
+      <w:r w:rsidR="00244C5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de gestión y tramitación del convenio, según las tarifas y condiciones aprobadas por el Consejo Social de la UAB para cada curso académico.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B53DA0E" w14:textId="77777777" w:rsidR="003E0D03" w:rsidRPr="00395F17" w:rsidRDefault="003E0D03" w:rsidP="00712D1B">
+    <w:p w14:paraId="2B53DA0E" w14:textId="77777777" w:rsidR="003E0D03" w:rsidRPr="00877A74" w:rsidRDefault="003E0D03" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08835EDE" w14:textId="0BFF9493" w:rsidR="00855E84" w:rsidRPr="00395F17" w:rsidRDefault="003E0D03" w:rsidP="00712D1B">
+    <w:p w14:paraId="08835EDE" w14:textId="0BFF9493" w:rsidR="00855E84" w:rsidRPr="00877A74" w:rsidRDefault="003E0D03" w:rsidP="00712D1B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
-      <w:r w:rsidR="003C090A" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="003C090A" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">13 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>El estudiante tiene derecho a la propiedad intelectual e industrial de las tareas, investigaciones llevadas a cabo, o de los resultados obtenidos en los términos establecidos en la legislación reguladora de la materia.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4479264A" w14:textId="77777777" w:rsidR="003E0D03" w:rsidRPr="00395F17" w:rsidRDefault="003E0D03" w:rsidP="00712D1B">
+    <w:p w14:paraId="4479264A" w14:textId="77777777" w:rsidR="003E0D03" w:rsidRPr="00877A74" w:rsidRDefault="003E0D03" w:rsidP="00712D1B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="047D478F" w14:textId="3FA00EB6" w:rsidR="00112BF9" w:rsidRPr="00395F17" w:rsidRDefault="00995379" w:rsidP="00712D1B">
+    <w:p w14:paraId="047D478F" w14:textId="3FA00EB6" w:rsidR="00112BF9" w:rsidRPr="00877A74" w:rsidRDefault="00995379" w:rsidP="00712D1B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="1133"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Cuarto. Condiciones particulares de realización de las prácticas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C7CDF66" w14:textId="77777777" w:rsidR="00995379" w:rsidRPr="00395F17" w:rsidRDefault="00995379" w:rsidP="00712D1B">
+    <w:p w14:paraId="7C7CDF66" w14:textId="77777777" w:rsidR="00995379" w:rsidRPr="00877A74" w:rsidRDefault="00995379" w:rsidP="00712D1B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:right="1133"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D560D82" w14:textId="5E396234" w:rsidR="00EB71A7" w:rsidRPr="00395F17" w:rsidRDefault="00DF1CCA" w:rsidP="00006B85">
+    <w:p w14:paraId="2D560D82" w14:textId="77F89724" w:rsidR="00EB71A7" w:rsidRPr="00877A74" w:rsidRDefault="00DF1CCA" w:rsidP="00006B85">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">4.1. El convenio específico de colaboración al que se refiere el acuerdo primero ha de incluir una </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00244C5E" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>cláusula</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> en la que el estudiante manifiesta que conoce y acepta de forma expresa las condiciones de realización de las prácticas y se compromete a cumplir las obligaciones que deriven del propio convenio y de la normativa vigente, y a mantener la confidencialidad y el secreto profesional en relación con la información interna y las actividades de la entidad colaboradora.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B867628" w14:textId="77777777" w:rsidR="00DF1CCA" w:rsidRPr="00395F17" w:rsidRDefault="00DF1CCA" w:rsidP="00EB71A7">
+    <w:p w14:paraId="6B867628" w14:textId="77777777" w:rsidR="00DF1CCA" w:rsidRPr="00877A74" w:rsidRDefault="00DF1CCA" w:rsidP="00EB71A7">
       <w:pPr>
         <w:pStyle w:val="Pargrafdellista1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="05BAB18E" w14:textId="7A4C9C9E" w:rsidR="00112BF9" w:rsidRPr="00395F17" w:rsidRDefault="00EB71A7" w:rsidP="00712D1B">
+    <w:p w14:paraId="05BAB18E" w14:textId="14991837" w:rsidR="00112BF9" w:rsidRPr="00877A74" w:rsidRDefault="00EB71A7" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>4.2. En</w:t>
       </w:r>
-      <w:r w:rsidR="00995379" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00995379" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> el caso de </w:t>
       </w:r>
-      <w:r w:rsidR="00F422DB" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00F422DB" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>realización de</w:t>
       </w:r>
-      <w:r w:rsidR="00995379" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00995379" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> prácticas académicas externas curriculares </w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">el convenio específico </w:t>
       </w:r>
-      <w:r w:rsidR="00995379" w:rsidRPr="00395F17">
-[...5 lines deleted...]
-        <w:t>se ajustará al anexo que se adjunta en este convenio y en el que deben especificarse los siguientes datos:</w:t>
+      <w:r w:rsidR="00995379" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">se ajustará al anexo </w:t>
+      </w:r>
+      <w:r w:rsidR="00244C5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">correspondiente </w:t>
+      </w:r>
+      <w:r w:rsidR="00995379" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>que se adjunta en este convenio y en el que deben especificarse los siguientes datos:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BBA9EFA" w14:textId="77777777" w:rsidR="00995379" w:rsidRPr="00395F17" w:rsidRDefault="00995379" w:rsidP="00712D1B">
+    <w:p w14:paraId="5BBA9EFA" w14:textId="77777777" w:rsidR="00995379" w:rsidRPr="00877A74" w:rsidRDefault="00995379" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="663A527A" w14:textId="1AF70D82" w:rsidR="00112BF9" w:rsidRPr="00395F17" w:rsidRDefault="00AF6A44" w:rsidP="00712D1B">
+    <w:p w14:paraId="663A527A" w14:textId="1AF70D82" w:rsidR="00112BF9" w:rsidRPr="00877A74" w:rsidRDefault="00AF6A44" w:rsidP="00712D1B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Identidad del estudiante en prácticas</w:t>
       </w:r>
-      <w:r w:rsidR="00112BF9" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00112BF9" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="041F9B11" w14:textId="47963C38" w:rsidR="00AF6A44" w:rsidRPr="00395F17" w:rsidRDefault="00AF6A44" w:rsidP="00712D1B">
+    <w:p w14:paraId="041F9B11" w14:textId="47963C38" w:rsidR="00AF6A44" w:rsidRPr="00877A74" w:rsidRDefault="00AF6A44" w:rsidP="00712D1B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Modalidad de las prácticas (curriculares).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ECAE25C" w14:textId="77777777" w:rsidR="00AF6A44" w:rsidRPr="00395F17" w:rsidRDefault="00AF6A44" w:rsidP="00712D1B">
+    <w:p w14:paraId="0ECAE25C" w14:textId="77777777" w:rsidR="00AF6A44" w:rsidRPr="00877A74" w:rsidRDefault="00AF6A44" w:rsidP="00712D1B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Proyecto formativo, con los objetivos educativos y las actividades a realizar.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5779F22B" w14:textId="77777777" w:rsidR="00AF6A44" w:rsidRPr="00395F17" w:rsidRDefault="00AF6A44" w:rsidP="00712D1B">
+    <w:p w14:paraId="5779F22B" w14:textId="77777777" w:rsidR="00AF6A44" w:rsidRPr="00877A74" w:rsidRDefault="00AF6A44" w:rsidP="00712D1B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Plan de seguimiento de las prácticas (con indicación de los informes y/o memorias que debe elaborar el estudiante).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52D52713" w14:textId="63D9A41F" w:rsidR="00AF6A44" w:rsidRPr="00395F17" w:rsidRDefault="00AF6A44" w:rsidP="00712D1B">
+    <w:p w14:paraId="52D52713" w14:textId="63D9A41F" w:rsidR="00AF6A44" w:rsidRPr="00877A74" w:rsidRDefault="00AF6A44" w:rsidP="00712D1B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...10 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>Duración, horario y período de realización de las prácticas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21A09F69" w14:textId="02BD4C35" w:rsidR="00AF6A44" w:rsidRPr="00395F17" w:rsidRDefault="00AF6A44" w:rsidP="00712D1B">
+    <w:p w14:paraId="21A09F69" w14:textId="02BD4C35" w:rsidR="00AF6A44" w:rsidRPr="00877A74" w:rsidRDefault="00AF6A44" w:rsidP="00712D1B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Lugar (centro de trabajo) de realización de las prácticas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="310AC517" w14:textId="0537CFDC" w:rsidR="00AF6A44" w:rsidRPr="00395F17" w:rsidRDefault="00AF6A44" w:rsidP="00712D1B">
+    <w:p w14:paraId="310AC517" w14:textId="0537CFDC" w:rsidR="00AF6A44" w:rsidRPr="00877A74" w:rsidRDefault="00AF6A44" w:rsidP="00712D1B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Identidad de las personas tutoras designadas por la entidad colaboradora y por la Universidad.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1277EB08" w14:textId="2D5280C8" w:rsidR="00112BF9" w:rsidRPr="00395F17" w:rsidRDefault="00112BF9" w:rsidP="00712D1B">
+    <w:p w14:paraId="1277EB08" w14:textId="2D5280C8" w:rsidR="00112BF9" w:rsidRPr="00877A74" w:rsidRDefault="00112BF9" w:rsidP="00712D1B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Criteri</w:t>
       </w:r>
-      <w:r w:rsidR="00AF6A44" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00AF6A44" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>s d</w:t>
       </w:r>
-      <w:r w:rsidR="00AF6A44" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00AF6A44" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>e e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>valuació</w:t>
       </w:r>
-      <w:r w:rsidR="00AF6A44" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00AF6A44" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D805C63" w14:textId="6190281A" w:rsidR="00112BF9" w:rsidRPr="00395F17" w:rsidRDefault="00112BF9" w:rsidP="00712D1B">
+    <w:p w14:paraId="1D805C63" w14:textId="6190281A" w:rsidR="00112BF9" w:rsidRPr="00877A74" w:rsidRDefault="00112BF9" w:rsidP="00712D1B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Compromisos de</w:t>
       </w:r>
-      <w:r w:rsidR="00AF6A44" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00AF6A44" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">l </w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>estudiant</w:t>
       </w:r>
-      <w:r w:rsidR="00AF6A44" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00AF6A44" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D11C56B" w14:textId="1E3C5F9F" w:rsidR="00AF6A44" w:rsidRPr="00395F17" w:rsidRDefault="00AF6A44" w:rsidP="00712D1B">
+    <w:p w14:paraId="2D11C56B" w14:textId="1E3C5F9F" w:rsidR="00AF6A44" w:rsidRPr="00877A74" w:rsidRDefault="00AF6A44" w:rsidP="00712D1B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Especificación de que la realización de las prácticas no implica la constitución de ningún vínculo laboral entre la entidad colaboradora y el estudiante.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31D4F7DE" w14:textId="3F5D3871" w:rsidR="00AF6A44" w:rsidRPr="00395F17" w:rsidRDefault="00AF6A44" w:rsidP="00712D1B">
+    <w:p w14:paraId="31D4F7DE" w14:textId="3F5D3871" w:rsidR="00AF6A44" w:rsidRPr="00877A74" w:rsidRDefault="00AF6A44" w:rsidP="00712D1B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Valoración en créditos, si procede.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C77F7BE" w14:textId="6ABE8D51" w:rsidR="00AF6A44" w:rsidRPr="00395F17" w:rsidRDefault="00AF6A44" w:rsidP="00712D1B">
+    <w:p w14:paraId="2C77F7BE" w14:textId="6ABE8D51" w:rsidR="00AF6A44" w:rsidRPr="00877A74" w:rsidRDefault="00AF6A44" w:rsidP="00712D1B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Cuantía y forma de pago de las ayudas al estudio, si procede.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D4E6502" w14:textId="3491121E" w:rsidR="00112BF9" w:rsidRPr="00395F17" w:rsidRDefault="00366A6A" w:rsidP="00366A6A">
+    <w:p w14:paraId="3D4E6502" w14:textId="3491121E" w:rsidR="00112BF9" w:rsidRPr="00877A74" w:rsidRDefault="00366A6A" w:rsidP="00366A6A">
       <w:pPr>
         <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Cuantía y forma de pago de gastos de gestión en la Universidad, si procede.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13D6DAB5" w14:textId="77777777" w:rsidR="00366A6A" w:rsidRPr="00395F17" w:rsidRDefault="00366A6A" w:rsidP="00366A6A">
+    <w:p w14:paraId="13D6DAB5" w14:textId="77777777" w:rsidR="00366A6A" w:rsidRPr="00877A74" w:rsidRDefault="00366A6A" w:rsidP="00366A6A">
       <w:pPr>
         <w:pStyle w:val="Pargrafdellista"/>
         <w:ind w:left="360" w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F117898" w14:textId="77777777" w:rsidR="00AF0999" w:rsidRPr="00395F17" w:rsidRDefault="00AF0999" w:rsidP="00712D1B">
+    <w:p w14:paraId="1F117898" w14:textId="77777777" w:rsidR="00AF0999" w:rsidRPr="00877A74" w:rsidRDefault="00AF0999" w:rsidP="00712D1B">
       <w:pPr>
         <w:pStyle w:val="Pargrafdellista1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B2CADF6" w14:textId="6EF34C47" w:rsidR="005A332D" w:rsidRPr="00395F17" w:rsidRDefault="00AF0999" w:rsidP="00712D1B">
+    <w:p w14:paraId="4B2CADF6" w14:textId="6EF34C47" w:rsidR="005A332D" w:rsidRPr="00877A74" w:rsidRDefault="00AF0999" w:rsidP="00712D1B">
       <w:pPr>
         <w:pStyle w:val="Pargrafdellista1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:color w:val="0070C0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
-      <w:r w:rsidR="00006B85" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00006B85" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:color w:val="0070C0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">3 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:color w:val="0070C0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">En el caso de la realización de prácticas académicas externas extracurriculares, este convenio específico de colaboración se tramitará a través de la plataforma informática NEXUS gestionada por el Servicio de Empleabilidad de la </w:t>
       </w:r>
-      <w:r w:rsidR="000C65A2" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="000C65A2" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:color w:val="0070C0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Universitat Autònoma de Barcelona</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:color w:val="0070C0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">[Eliminar este redactado en el caso de la opción B) en los </w:t>
       </w:r>
-      <w:r w:rsidR="0038042E" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="0038042E" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>reunidos</w:t>
       </w:r>
-      <w:r w:rsidR="0038042E" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="0038042E" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> del convenio, es decir, en el caso de convenios de prácticas CURRICULARES de alumnado de UNA SOLA FACULTAD.]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27036DA9" w14:textId="41AB7BD6" w:rsidR="00112BF9" w:rsidRPr="00395F17" w:rsidRDefault="00112BF9" w:rsidP="00712D1B">
+    <w:p w14:paraId="27036DA9" w14:textId="41AB7BD6" w:rsidR="00112BF9" w:rsidRPr="00877A74" w:rsidRDefault="00112BF9" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="165CBCD4" w14:textId="6D9AC1F1" w:rsidR="005B5767" w:rsidRPr="00395F17" w:rsidRDefault="00465769" w:rsidP="00712D1B">
+    <w:p w14:paraId="165CBCD4" w14:textId="6D9AC1F1" w:rsidR="005B5767" w:rsidRPr="00877A74" w:rsidRDefault="00465769" w:rsidP="00712D1B">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Quinto. Derechos y deberes del estudiante y de las personas tutoras</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FA4E575" w14:textId="77777777" w:rsidR="00465769" w:rsidRPr="00395F17" w:rsidRDefault="00465769" w:rsidP="00712D1B">
+    <w:p w14:paraId="0FA4E575" w14:textId="77777777" w:rsidR="00465769" w:rsidRPr="00877A74" w:rsidRDefault="00465769" w:rsidP="00712D1B">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D8209A4" w14:textId="341FD9C7" w:rsidR="005B5767" w:rsidRPr="00395F17" w:rsidRDefault="00465769" w:rsidP="00712D1B">
+    <w:p w14:paraId="5D8209A4" w14:textId="341FD9C7" w:rsidR="005B5767" w:rsidRPr="00877A74" w:rsidRDefault="00465769" w:rsidP="00712D1B">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Durante la realización de las prácticas académicas externas, el estudiante tendrá los derechos y obligaciones que establece el artículo 9 del Real Decreto 592/2014, de 11 de julio.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26DAC0D1" w14:textId="77777777" w:rsidR="00465769" w:rsidRPr="00395F17" w:rsidRDefault="00465769" w:rsidP="00712D1B">
+    <w:p w14:paraId="26DAC0D1" w14:textId="77777777" w:rsidR="00465769" w:rsidRPr="00877A74" w:rsidRDefault="00465769" w:rsidP="00712D1B">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="79F84471" w14:textId="01C5B4EA" w:rsidR="005B5767" w:rsidRPr="00395F17" w:rsidRDefault="00F62DA9" w:rsidP="00712D1B">
+    <w:p w14:paraId="79F84471" w14:textId="01C5B4EA" w:rsidR="005B5767" w:rsidRPr="00877A74" w:rsidRDefault="00F62DA9" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Las personas tutoras de la entidad colaboradora y de la Universidad tendrán los derechos y obligaciones previstos en los artículos 11 y 12 del Real Decreto 592/2014, de 11 de julio, respectivamente.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="368527AF" w14:textId="77777777" w:rsidR="00F62DA9" w:rsidRPr="00395F17" w:rsidRDefault="00F62DA9" w:rsidP="00712D1B">
+    <w:p w14:paraId="368527AF" w14:textId="77777777" w:rsidR="00F62DA9" w:rsidRPr="00877A74" w:rsidRDefault="00F62DA9" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F693C29" w14:textId="1C6FD4E1" w:rsidR="00740B3D" w:rsidRPr="00395F17" w:rsidRDefault="00F62DA9" w:rsidP="00712D1B">
+    <w:p w14:paraId="2F693C29" w14:textId="1C6FD4E1" w:rsidR="00740B3D" w:rsidRPr="00877A74" w:rsidRDefault="00F62DA9" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Sexto. Reconocimientos derivados de estancias de prácticas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70B4C52A" w14:textId="77777777" w:rsidR="00F62DA9" w:rsidRPr="00395F17" w:rsidRDefault="00F62DA9" w:rsidP="00712D1B">
+    <w:p w14:paraId="70B4C52A" w14:textId="77777777" w:rsidR="00F62DA9" w:rsidRPr="00877A74" w:rsidRDefault="00F62DA9" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="57691D98" w14:textId="0CA57140" w:rsidR="00763016" w:rsidRPr="00395F17" w:rsidRDefault="00F62DA9" w:rsidP="00712D1B">
+    <w:p w14:paraId="57691D98" w14:textId="0CA57140" w:rsidR="00763016" w:rsidRPr="00877A74" w:rsidRDefault="00F62DA9" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>6.1 Finalizada la estancia de prácticas, y previa petición por parte del estudiante, la entidad colaboradora debe emitir un informe acreditativo de las actividades realizadas, la duración de las prácticas y el rendimiento del estudiante.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22F4E7B8" w14:textId="77777777" w:rsidR="00F62DA9" w:rsidRPr="00395F17" w:rsidRDefault="00F62DA9" w:rsidP="00712D1B">
+    <w:p w14:paraId="22F4E7B8" w14:textId="77777777" w:rsidR="00F62DA9" w:rsidRPr="00877A74" w:rsidRDefault="00F62DA9" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50CBE8AA" w14:textId="297701C4" w:rsidR="002B7A86" w:rsidRPr="00395F17" w:rsidRDefault="00F62DA9" w:rsidP="002B7A86">
+    <w:p w14:paraId="50CBE8AA" w14:textId="297701C4" w:rsidR="002B7A86" w:rsidRPr="00877A74" w:rsidRDefault="00F62DA9" w:rsidP="002B7A86">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">6.2 El reconocimiento de la labor de la persona designada como tutora externa por parte de la </w:t>
       </w:r>
-      <w:r w:rsidR="000C65A2" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="000C65A2" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Universitat Autònoma de Barcelona</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> se realizará, previa petición de la persona interesada, conforme lo que dispone la normativa que regula el personal colaborador docente.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54774780" w14:textId="77777777" w:rsidR="00F62DA9" w:rsidRPr="00395F17" w:rsidRDefault="00F62DA9" w:rsidP="002B7A86">
+    <w:p w14:paraId="54774780" w14:textId="77777777" w:rsidR="00F62DA9" w:rsidRPr="00877A74" w:rsidRDefault="00F62DA9" w:rsidP="002B7A86">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5293FF86" w14:textId="6489E845" w:rsidR="00D30AA1" w:rsidRPr="00395F17" w:rsidRDefault="005F58E3" w:rsidP="00712D1B">
+    <w:p w14:paraId="5293FF86" w14:textId="6489E845" w:rsidR="00D30AA1" w:rsidRPr="00A076A1" w:rsidRDefault="005F58E3" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A076A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Séptimo</w:t>
       </w:r>
-      <w:r w:rsidR="00F62DA9" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00F62DA9" w:rsidRPr="00A076A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>. Protección de datos de carácter personal.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25D933F2" w14:textId="77777777" w:rsidR="00F62DA9" w:rsidRPr="00395F17" w:rsidRDefault="00F62DA9" w:rsidP="00712D1B">
+    <w:p w14:paraId="25D933F2" w14:textId="77777777" w:rsidR="00F62DA9" w:rsidRPr="00A076A1" w:rsidRDefault="00F62DA9" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7BC8FF5B" w14:textId="5DF0A6DA" w:rsidR="00281B23" w:rsidRPr="00395F17" w:rsidRDefault="00281B23" w:rsidP="00281B23">
+    <w:p w14:paraId="7BC8FF5B" w14:textId="5DF0A6DA" w:rsidR="00281B23" w:rsidRPr="00452271" w:rsidRDefault="00281B23" w:rsidP="00281B23">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A076A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>7.1.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00A076A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Las partes se obligan a tratar los datos personales a los que tengan acceso con motivo del desarrollo del convenio de conformidad con lo que dispone el Reglamento (UE) 2016/679 del Parlamento Europeo y del Consejo, de 27 de abril de 2016, relativo a la protección de las personas físicas en cuanto al </w:t>
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:t xml:space="preserve">Las partes se obligan a tratar los datos personales </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a los que tengan acceso con motivo del desarrollo del convenio de conformidad con lo que dispone el Reglamento (UE) 2016/679 del Parlamento Europeo y del Consejo, de 27 de abril de 2016, relativo a la protección de las personas físicas en cuanto al </w:t>
+      </w:r>
+      <w:r w:rsidR="00877A74" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>tratamiento</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> de datos personales y a la </w:t>
       </w:r>
-      <w:r w:rsidR="00877A74" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00877A74" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>libre</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> circulació</w:t>
       </w:r>
-      <w:r w:rsidR="00877A74" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00877A74" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> d</w:t>
       </w:r>
-      <w:r w:rsidR="00877A74" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00877A74" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>e estos</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> da</w:t>
       </w:r>
-      <w:r w:rsidR="00877A74" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00877A74" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">s (RGPD), </w:t>
       </w:r>
-      <w:r w:rsidR="00877A74" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00877A74" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> la L</w:t>
       </w:r>
-      <w:r w:rsidR="00877A74" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00877A74" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ey</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Org</w:t>
       </w:r>
-      <w:r w:rsidR="00877A74" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00877A74" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>á</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>nica 3/2018, de 5 de d</w:t>
       </w:r>
-      <w:r w:rsidR="00877A74" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00877A74" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>iciembre</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>, de protecció</w:t>
       </w:r>
-      <w:r w:rsidR="00877A74" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00877A74" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> de da</w:t>
       </w:r>
-      <w:r w:rsidR="00877A74" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00877A74" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>tos</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> personal</w:t>
       </w:r>
-      <w:r w:rsidR="00877A74" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00877A74" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">s </w:t>
       </w:r>
-      <w:r w:rsidR="00877A74" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00877A74" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> garant</w:t>
       </w:r>
-      <w:r w:rsidR="00877A74" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00877A74" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>í</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>a de</w:t>
       </w:r>
-      <w:r w:rsidR="00877A74" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00877A74" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidR="00877A74" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00877A74" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>os</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> d</w:t>
       </w:r>
-      <w:r w:rsidR="00877A74" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00877A74" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>erechos</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> digital</w:t>
       </w:r>
-      <w:r w:rsidR="00877A74" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00877A74" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">s (LOPDGDD), </w:t>
       </w:r>
-      <w:r w:rsidR="00877A74" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00877A74" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>con</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00877A74" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00877A74" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>cumplimiento</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> de</w:t>
       </w:r>
-      <w:r w:rsidR="00877A74" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00877A74" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidR="00877A74" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00877A74" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>s principi</w:t>
       </w:r>
-      <w:r w:rsidR="00877A74" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00877A74" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>s del tratam</w:t>
       </w:r>
-      <w:r w:rsidR="00877A74" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00877A74" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ent</w:t>
       </w:r>
-      <w:r w:rsidR="00877A74" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00877A74" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00877A74" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00877A74" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00877A74" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00877A74" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>su</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> licitud, </w:t>
       </w:r>
-      <w:r w:rsidR="00877A74" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00877A74" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> garan</w:t>
       </w:r>
-      <w:r w:rsidR="00877A74" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00877A74" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>tizando</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00877A74" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00877A74" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">el </w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="00877A74" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00877A74" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>j</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ercici</w:t>
       </w:r>
-      <w:r w:rsidR="00877A74" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00877A74" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> de</w:t>
       </w:r>
-      <w:r w:rsidR="00877A74" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00877A74" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidR="00877A74" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00877A74" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>s d</w:t>
       </w:r>
-      <w:r w:rsidR="00877A74" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00877A74" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>re</w:t>
       </w:r>
-      <w:r w:rsidR="00877A74" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00877A74" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>cho</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>s que el RGPD recon</w:t>
       </w:r>
-      <w:r w:rsidR="00877A74" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00877A74" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>oce</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> a l</w:t>
       </w:r>
-      <w:r w:rsidR="00877A74" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00877A74" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>s person</w:t>
       </w:r>
-      <w:r w:rsidR="00877A74" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00877A74" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>s titular</w:t>
       </w:r>
-      <w:r w:rsidR="00877A74" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00877A74" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>s de l</w:t>
       </w:r>
-      <w:r w:rsidR="00877A74" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00877A74" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>s da</w:t>
       </w:r>
-      <w:r w:rsidR="00877A74" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00877A74" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>s.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68F93447" w14:textId="77777777" w:rsidR="00281B23" w:rsidRPr="00395F17" w:rsidRDefault="00281B23" w:rsidP="00281B23">
+    <w:p w14:paraId="68F93447" w14:textId="77777777" w:rsidR="00281B23" w:rsidRPr="00452271" w:rsidRDefault="00281B23" w:rsidP="00281B23">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B576920" w14:textId="761F437C" w:rsidR="00281B23" w:rsidRPr="00395F17" w:rsidRDefault="00281B23" w:rsidP="00281B23">
+    <w:p w14:paraId="3B576920" w14:textId="761F437C" w:rsidR="00281B23" w:rsidRPr="00452271" w:rsidRDefault="00281B23" w:rsidP="00281B23">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>7.2.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00877A74" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00877A74" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Así mismo</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>, l</w:t>
       </w:r>
-      <w:r w:rsidR="00877A74" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00877A74" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>s part</w:t>
       </w:r>
-      <w:r w:rsidR="00877A74" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00877A74" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">s aplicaran </w:t>
       </w:r>
-      <w:r w:rsidR="00877A74" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00877A74" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">las </w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>me</w:t>
       </w:r>
-      <w:r w:rsidR="00877A74" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00877A74" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>didas</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> t</w:t>
       </w:r>
-      <w:r w:rsidR="00877A74" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00877A74" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>é</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>cni</w:t>
       </w:r>
-      <w:r w:rsidR="00877A74" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00877A74" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">cas y </w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>organizativ</w:t>
       </w:r>
-      <w:r w:rsidR="00877A74" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00877A74" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>s ade</w:t>
       </w:r>
-      <w:r w:rsidR="00877A74" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00877A74" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>uad</w:t>
       </w:r>
-      <w:r w:rsidR="00877A74" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00877A74" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">s </w:t>
       </w:r>
-      <w:r w:rsidR="00877A74" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00877A74" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">para </w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>garant</w:t>
       </w:r>
-      <w:r w:rsidR="00877A74" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00877A74" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>izar</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> la segur</w:t>
       </w:r>
-      <w:r w:rsidR="00877A74" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00877A74" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>idad</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> de l</w:t>
       </w:r>
-      <w:r w:rsidR="00877A74" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00877A74" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>s da</w:t>
       </w:r>
-      <w:r w:rsidR="00877A74" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00877A74" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">s, </w:t>
       </w:r>
-      <w:r w:rsidR="00877A74" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00877A74" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>su</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> confidenciali</w:t>
       </w:r>
-      <w:r w:rsidR="00877A74" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00877A74" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>dad</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00877A74" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00877A74" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> integri</w:t>
       </w:r>
-      <w:r w:rsidR="00877A74" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00877A74" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>dad</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00877A74" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00877A74" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00877A74" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00877A74" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>evitar la</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00877A74" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00877A74" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>pérdida</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> o el deterior</w:t>
       </w:r>
-      <w:r w:rsidR="00877A74" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00877A74" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">, o </w:t>
       </w:r>
-      <w:r w:rsidR="00877A74" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00877A74" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>los</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00373FBD" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00373FBD" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>accesos</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> no autoriza</w:t>
       </w:r>
-      <w:r w:rsidR="00877A74" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00877A74" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>s a l</w:t>
       </w:r>
-      <w:r w:rsidR="00877A74" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00877A74" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>s da</w:t>
       </w:r>
-      <w:r w:rsidR="00877A74" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00877A74" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>s.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2368C898" w14:textId="77777777" w:rsidR="00281B23" w:rsidRPr="00395F17" w:rsidRDefault="00281B23" w:rsidP="00281B23">
+    <w:p w14:paraId="2368C898" w14:textId="77777777" w:rsidR="00281B23" w:rsidRPr="00452271" w:rsidRDefault="00281B23" w:rsidP="00281B23">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="05E42C24" w14:textId="20D03A56" w:rsidR="00281B23" w:rsidRPr="00395F17" w:rsidRDefault="00281B23" w:rsidP="00281B23">
+    <w:p w14:paraId="05E42C24" w14:textId="20D03A56" w:rsidR="00281B23" w:rsidRPr="00452271" w:rsidRDefault="00281B23" w:rsidP="00281B23">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>7.3.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t>Cada una de l</w:t>
       </w:r>
-      <w:r w:rsidR="00373FBD" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00373FBD" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>s part</w:t>
       </w:r>
-      <w:r w:rsidR="00877A74" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00877A74" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">s, en </w:t>
       </w:r>
-      <w:r w:rsidR="00877A74" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00877A74" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>el á</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>mbit</w:t>
       </w:r>
-      <w:r w:rsidR="00877A74" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00877A74" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
-      <w:r w:rsidR="00877A74" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00877A74" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>sus</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> actuacion</w:t>
       </w:r>
-      <w:r w:rsidR="00877A74" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00877A74" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">s, </w:t>
       </w:r>
-      <w:r w:rsidR="00877A74" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00877A74" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>s responsable de</w:t>
       </w:r>
-      <w:r w:rsidR="00877A74" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00877A74" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidR="00877A74" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00877A74" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>s tratam</w:t>
       </w:r>
-      <w:r w:rsidR="00877A74" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00877A74" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ent</w:t>
       </w:r>
-      <w:r w:rsidR="00877A74" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00877A74" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>s de l</w:t>
       </w:r>
-      <w:r w:rsidR="00877A74" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00877A74" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>s da</w:t>
       </w:r>
-      <w:r w:rsidR="00877A74" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00877A74" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">s </w:t>
       </w:r>
-      <w:r w:rsidR="00877A74" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00877A74" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>necesarios</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00877A74" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00877A74" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>para el</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> de</w:t>
       </w:r>
-      <w:r w:rsidR="00877A74" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00877A74" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>sarrollo</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> de l</w:t>
       </w:r>
-      <w:r w:rsidR="00877A74" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00877A74" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">s </w:t>
       </w:r>
-      <w:r w:rsidR="00373FBD" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00373FBD" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>actividades</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> derivad</w:t>
       </w:r>
-      <w:r w:rsidR="00877A74" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00877A74" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>s d</w:t>
       </w:r>
-      <w:r w:rsidR="00877A74" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00877A74" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>e este</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> conveni</w:t>
       </w:r>
-      <w:r w:rsidR="00877A74" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00877A74" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">. En </w:t>
       </w:r>
-      <w:r w:rsidR="00373FBD" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00373FBD" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>lo</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">s </w:t>
       </w:r>
-      <w:r w:rsidR="00373FBD" w:rsidRPr="00395F17">
-[...5 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidR="00373FBD" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>respectivos ámbitos</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>, cada part</w:t>
       </w:r>
-      <w:r w:rsidR="00373FBD" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00373FBD" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> facilitar</w:t>
       </w:r>
-      <w:r w:rsidR="00373FBD" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00373FBD" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>á</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> a l</w:t>
       </w:r>
-      <w:r w:rsidR="00373FBD" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00373FBD" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>s person</w:t>
       </w:r>
-      <w:r w:rsidR="00373FBD" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00373FBD" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>s interesad</w:t>
       </w:r>
-      <w:r w:rsidR="00373FBD" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00373FBD" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>s la informació</w:t>
       </w:r>
-      <w:r w:rsidR="00373FBD" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00373FBD" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> prevista </w:t>
       </w:r>
-      <w:r w:rsidR="00373FBD" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00373FBD" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>en los artículos</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> 13 </w:t>
       </w:r>
-      <w:r w:rsidR="00373FBD" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00373FBD" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> 14 del RGPD.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D7E080B" w14:textId="77777777" w:rsidR="00281B23" w:rsidRPr="00395F17" w:rsidRDefault="00281B23" w:rsidP="00281B23">
+    <w:p w14:paraId="1D7E080B" w14:textId="77777777" w:rsidR="00281B23" w:rsidRPr="00452271" w:rsidRDefault="00281B23" w:rsidP="00281B23">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="070752DC" w14:textId="2498CDFC" w:rsidR="00281B23" w:rsidRPr="00395F17" w:rsidRDefault="00281B23" w:rsidP="00281B23">
+    <w:p w14:paraId="070752DC" w14:textId="2498CDFC" w:rsidR="00281B23" w:rsidRPr="00452271" w:rsidRDefault="00281B23" w:rsidP="00281B23">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>7.4.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t>L</w:t>
       </w:r>
-      <w:r w:rsidR="00373FBD" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00373FBD" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>s da</w:t>
       </w:r>
-      <w:r w:rsidR="00373FBD" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00373FBD" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>s personal</w:t>
       </w:r>
-      <w:r w:rsidR="00373FBD" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00373FBD" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>s de la persona designada com</w:t>
       </w:r>
-      <w:r w:rsidR="00373FBD" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00373FBD" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> tutor o tutora de</w:t>
       </w:r>
-      <w:r w:rsidR="00373FBD" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00373FBD" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> la </w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>enti</w:t>
       </w:r>
-      <w:r w:rsidR="00373FBD" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00373FBD" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>dad</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> colaboradora </w:t>
       </w:r>
-      <w:r w:rsidR="00373FBD" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00373FBD" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>serán</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> tra</w:t>
       </w:r>
-      <w:r w:rsidR="00373FBD" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00373FBD" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ad</w:t>
       </w:r>
-      <w:r w:rsidR="00373FBD" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00373FBD" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>s p</w:t>
       </w:r>
-      <w:r w:rsidR="00373FBD" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00373FBD" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">r la UAB </w:t>
       </w:r>
-      <w:r w:rsidR="00373FBD" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00373FBD" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>con</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> la </w:t>
       </w:r>
-      <w:r w:rsidR="00373FBD" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00373FBD" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>finalidad</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> de gestionar l</w:t>
       </w:r>
-      <w:r w:rsidR="00373FBD" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00373FBD" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>a ej</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ecució</w:t>
       </w:r>
-      <w:r w:rsidR="00373FBD" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00373FBD" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> del conveni</w:t>
       </w:r>
-      <w:r w:rsidR="00373FBD" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00373FBD" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00373FBD" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00373FBD" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00373FBD" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00373FBD" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>hacer</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> el seguim</w:t>
       </w:r>
-      <w:r w:rsidR="00373FBD" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00373FBD" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ent</w:t>
       </w:r>
-      <w:r w:rsidR="00373FBD" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00373FBD" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> de l</w:t>
       </w:r>
-      <w:r w:rsidR="00373FBD" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00373FBD" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>evolució</w:t>
       </w:r>
-      <w:r w:rsidR="00373FBD" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00373FBD" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> de</w:t>
       </w:r>
-      <w:r w:rsidR="00373FBD" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00373FBD" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidR="00373FBD" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00373FBD" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>s estudiant</w:t>
       </w:r>
-      <w:r w:rsidR="00373FBD" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00373FBD" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>s.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F0272A0" w14:textId="77777777" w:rsidR="00281B23" w:rsidRPr="00395F17" w:rsidRDefault="00281B23" w:rsidP="00281B23">
+    <w:p w14:paraId="3F0272A0" w14:textId="77777777" w:rsidR="00281B23" w:rsidRPr="00452271" w:rsidRDefault="00281B23" w:rsidP="00281B23">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5BF44083" w14:textId="2F205AFF" w:rsidR="00281B23" w:rsidRPr="00395F17" w:rsidRDefault="00281B23" w:rsidP="00281B23">
+    <w:p w14:paraId="5BF44083" w14:textId="2F205AFF" w:rsidR="00281B23" w:rsidRPr="00452271" w:rsidRDefault="00281B23" w:rsidP="00281B23">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>7.5.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t>L</w:t>
       </w:r>
-      <w:r w:rsidR="00373FBD" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00373FBD" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>s person</w:t>
       </w:r>
-      <w:r w:rsidR="00373FBD" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00373FBD" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">s </w:t>
       </w:r>
-      <w:r w:rsidR="00373FBD" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00373FBD" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>firmantes</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> declar</w:t>
       </w:r>
-      <w:r w:rsidR="00373FBD" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00373FBD" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>n ha</w:t>
       </w:r>
-      <w:r w:rsidR="00373FBD" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00373FBD" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">er </w:t>
       </w:r>
-      <w:r w:rsidR="00373FBD" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00373FBD" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>sido</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> informad</w:t>
       </w:r>
-      <w:r w:rsidR="00373FBD" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00373FBD" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">s </w:t>
       </w:r>
-      <w:r w:rsidR="00373FBD" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00373FBD" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00373FBD" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00373FBD" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">dan su consentimiento para </w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">que </w:t>
       </w:r>
-      <w:r w:rsidR="00373FBD" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00373FBD" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>sus</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> da</w:t>
       </w:r>
-      <w:r w:rsidR="00373FBD" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00373FBD" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>s personal</w:t>
       </w:r>
-      <w:r w:rsidR="00373FBD" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00373FBD" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>s incorporad</w:t>
       </w:r>
-      <w:r w:rsidR="00373FBD" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00373FBD" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">s en </w:t>
       </w:r>
-      <w:r w:rsidR="00373FBD" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00373FBD" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>este</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> document</w:t>
       </w:r>
-      <w:r w:rsidR="00373FBD" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00373FBD" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> sean tratad</w:t>
       </w:r>
-      <w:r w:rsidR="00373FBD" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00373FBD" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>s p</w:t>
       </w:r>
-      <w:r w:rsidR="00373FBD" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00373FBD" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>r l</w:t>
       </w:r>
-      <w:r w:rsidR="00373FBD" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00373FBD" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>a otra</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> part</w:t>
       </w:r>
-      <w:r w:rsidR="00373FBD" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00373FBD" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>, com</w:t>
       </w:r>
-      <w:r w:rsidR="00373FBD" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00373FBD" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> responsable del </w:t>
       </w:r>
-      <w:r w:rsidR="00373FBD" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00373FBD" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>tratamiento</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>, p</w:t>
       </w:r>
-      <w:r w:rsidR="00373FBD" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00373FBD" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ara</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> l</w:t>
       </w:r>
-      <w:r w:rsidR="00373FBD" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00373FBD" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="00373FBD" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00373FBD" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>j</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ecució</w:t>
       </w:r>
-      <w:r w:rsidR="00373FBD" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00373FBD" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00373FBD" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00373FBD" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> el seguim</w:t>
       </w:r>
-      <w:r w:rsidR="00373FBD" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00373FBD" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ent</w:t>
       </w:r>
-      <w:r w:rsidR="00373FBD" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00373FBD" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> del conveni</w:t>
       </w:r>
-      <w:r w:rsidR="00373FBD" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00373FBD" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="445BBA01" w14:textId="77777777" w:rsidR="00281B23" w:rsidRPr="00395F17" w:rsidRDefault="00281B23" w:rsidP="00281B23">
+    <w:p w14:paraId="445BBA01" w14:textId="77777777" w:rsidR="00281B23" w:rsidRPr="00452271" w:rsidRDefault="00281B23" w:rsidP="00281B23">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0DFB9F18" w14:textId="0F919433" w:rsidR="00281B23" w:rsidRPr="00395F17" w:rsidRDefault="00281B23" w:rsidP="00281B23">
+    <w:p w14:paraId="0DFB9F18" w14:textId="0F919433" w:rsidR="00281B23" w:rsidRPr="00452271" w:rsidRDefault="00281B23" w:rsidP="00281B23">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>7.6.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t>L</w:t>
       </w:r>
-      <w:r w:rsidR="00373FBD" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00373FBD" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>s person</w:t>
       </w:r>
-      <w:r w:rsidR="00373FBD" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00373FBD" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>s designad</w:t>
       </w:r>
-      <w:r w:rsidR="00373FBD" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00373FBD" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>s com</w:t>
       </w:r>
-      <w:r w:rsidR="00373FBD" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00373FBD" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> tutor</w:t>
       </w:r>
-      <w:r w:rsidR="00373FBD" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00373FBD" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">s </w:t>
       </w:r>
-      <w:r w:rsidR="00373FBD" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00373FBD" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> l</w:t>
       </w:r>
-      <w:r w:rsidR="00373FBD" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00373FBD" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>s person</w:t>
       </w:r>
-      <w:r w:rsidR="00373FBD" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00373FBD" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">s </w:t>
       </w:r>
-      <w:r w:rsidR="00373FBD" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00373FBD" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>firmantes</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> d</w:t>
       </w:r>
-      <w:r w:rsidR="00373FBD" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00373FBD" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>e este</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> document</w:t>
       </w:r>
-      <w:r w:rsidR="00373FBD" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00373FBD" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> p</w:t>
       </w:r>
-      <w:r w:rsidR="00373FBD" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00373FBD" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ueden</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> e</w:t>
       </w:r>
-      <w:r w:rsidR="00373FBD" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00373FBD" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>jercer</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00373FBD" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00373FBD" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>los</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> d</w:t>
       </w:r>
-      <w:r w:rsidR="00373FBD" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00373FBD" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>re</w:t>
       </w:r>
-      <w:r w:rsidR="00373FBD" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00373FBD" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>cho</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>s estable</w:t>
       </w:r>
-      <w:r w:rsidR="00373FBD" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00373FBD" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>cido</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">s </w:t>
       </w:r>
-      <w:r w:rsidR="00373FBD" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00373FBD" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> la legislació</w:t>
       </w:r>
-      <w:r w:rsidR="00373FBD" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00373FBD" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> sobre protecció</w:t>
       </w:r>
-      <w:r w:rsidR="00373FBD" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00373FBD" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> de da</w:t>
       </w:r>
-      <w:r w:rsidR="00373FBD" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00373FBD" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>s personal</w:t>
       </w:r>
-      <w:r w:rsidR="00373FBD" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00373FBD" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">s </w:t>
       </w:r>
-      <w:r w:rsidR="00373FBD" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00373FBD" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>dirigiéndose</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> al respecti</w:t>
       </w:r>
-      <w:r w:rsidR="00373FBD" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00373FBD" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>vo</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> responsable del tratam</w:t>
       </w:r>
-      <w:r w:rsidR="00373FBD" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00373FBD" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ent</w:t>
       </w:r>
-      <w:r w:rsidR="00373FBD" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00373FBD" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09131052" w14:textId="77777777" w:rsidR="00281B23" w:rsidRPr="00395F17" w:rsidRDefault="00281B23" w:rsidP="00281B23">
+    <w:p w14:paraId="09131052" w14:textId="77777777" w:rsidR="00281B23" w:rsidRPr="00452271" w:rsidRDefault="00281B23" w:rsidP="00281B23">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B65E0E6" w14:textId="7EC421F5" w:rsidR="00281B23" w:rsidRPr="00395F17" w:rsidRDefault="00281B23" w:rsidP="00281B23">
+    <w:p w14:paraId="3B65E0E6" w14:textId="7EC421F5" w:rsidR="00281B23" w:rsidRPr="00452271" w:rsidRDefault="00281B23" w:rsidP="00281B23">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="00373FBD" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00373FBD" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>r part</w:t>
       </w:r>
-      <w:r w:rsidR="00373FBD" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00373FBD" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> de la UAB: Secretar</w:t>
       </w:r>
-      <w:r w:rsidR="00452271" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00452271" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>í</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="008A3C50" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="008A3C50" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">General de la Universitat Autònoma de Barcelona, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Plaça</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Acadèmica, s/n, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Edifici</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del Rectorat, Campus UAB, 08193-Bellaterra (Cerdanyola del Vallès), Barcelona, e-mail: sec.general@uab.cat</w:t>
+      </w:r>
+      <w:r w:rsidR="00373FBD" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o Delegat de protecció de dades de la UAB</w:t>
+      </w:r>
+      <w:r w:rsidR="00B21028">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00395F17">
-[...5 lines deleted...]
-        <w:t>Acadèmica</w:t>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Plaça</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00395F17">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">, s/n, </w:t>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Acadèmica, s/n, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Edifici</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00395F17">
-[...27 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del Rectorat, Campus UAB, 08193-Bellaterra (Cerdanyola del Vallès), Barcelona</w:t>
+      </w:r>
+      <w:r w:rsidR="00373FBD" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...73 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> e-mail</w:t>
       </w:r>
-      <w:r w:rsidR="00373FBD" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00373FBD" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> protecci</w:t>
       </w:r>
-      <w:r w:rsidR="00373FBD" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00373FBD" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.dades@uab.cat.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E71997E" w14:textId="77777777" w:rsidR="00281B23" w:rsidRPr="00395F17" w:rsidRDefault="00281B23" w:rsidP="00281B23">
+    <w:p w14:paraId="4E71997E" w14:textId="77777777" w:rsidR="00281B23" w:rsidRPr="00452271" w:rsidRDefault="00281B23" w:rsidP="00281B23">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="771A4A9D" w14:textId="19A44B91" w:rsidR="00281B23" w:rsidRPr="00395F17" w:rsidRDefault="00281B23" w:rsidP="00281B23">
+    <w:p w14:paraId="771A4A9D" w14:textId="19A44B91" w:rsidR="00281B23" w:rsidRPr="00452271" w:rsidRDefault="00281B23" w:rsidP="00281B23">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="00373FBD" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00373FBD" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>r part</w:t>
       </w:r>
-      <w:r w:rsidR="00373FBD" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00373FBD" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> de l</w:t>
       </w:r>
-      <w:r w:rsidR="00373FBD" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00373FBD" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>enti</w:t>
       </w:r>
-      <w:r w:rsidR="00373FBD" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00373FBD" w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>dad</w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00452271">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> colaboradora: XXXXXXXXXXXXXXXXXXXXXXXXXXXXXXXXXXXXXXXXXXX</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60CFF6AC" w14:textId="77777777" w:rsidR="00D87D92" w:rsidRPr="00395F17" w:rsidRDefault="00D87D92" w:rsidP="00712D1B">
+    <w:p w14:paraId="60CFF6AC" w14:textId="77777777" w:rsidR="00D87D92" w:rsidRPr="00452271" w:rsidRDefault="00D87D92" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1642CBA9" w14:textId="77777777" w:rsidR="00226EA4" w:rsidRPr="00395F17" w:rsidRDefault="00226EA4" w:rsidP="00712D1B">
+    <w:p w14:paraId="1642CBA9" w14:textId="77777777" w:rsidR="00226EA4" w:rsidRPr="00452271" w:rsidRDefault="00226EA4" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4CF4FC4B" w14:textId="77777777" w:rsidR="00226EA4" w:rsidRPr="00395F17" w:rsidRDefault="00226EA4" w:rsidP="00712D1B">
+    <w:p w14:paraId="4CF4FC4B" w14:textId="77777777" w:rsidR="00226EA4" w:rsidRDefault="00226EA4" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="347EE07E" w14:textId="77777777" w:rsidR="00226EA4" w:rsidRPr="00395F17" w:rsidRDefault="00226EA4" w:rsidP="00712D1B">
+    <w:p w14:paraId="347EE07E" w14:textId="77777777" w:rsidR="00226EA4" w:rsidRPr="00877A74" w:rsidRDefault="00226EA4" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="683DD6D7" w14:textId="2465F196" w:rsidR="00F02DEB" w:rsidRPr="00395F17" w:rsidRDefault="008A5AD7" w:rsidP="00712D1B">
+    <w:p w14:paraId="683DD6D7" w14:textId="2465F196" w:rsidR="00F02DEB" w:rsidRPr="00877A74" w:rsidRDefault="008A5AD7" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Octavo</w:t>
       </w:r>
-      <w:r w:rsidR="000C65A2" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="000C65A2" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>. Seguros.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1655ADC9" w14:textId="77777777" w:rsidR="000C65A2" w:rsidRPr="00395F17" w:rsidRDefault="000C65A2" w:rsidP="00712D1B">
+    <w:p w14:paraId="1655ADC9" w14:textId="77777777" w:rsidR="000C65A2" w:rsidRPr="00877A74" w:rsidRDefault="000C65A2" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3AC2BD96" w14:textId="7AF77313" w:rsidR="00C566FD" w:rsidRPr="00395F17" w:rsidRDefault="000C65A2" w:rsidP="0038042E">
+    <w:p w14:paraId="3AC2BD96" w14:textId="7AF77313" w:rsidR="00C566FD" w:rsidRPr="00877A74" w:rsidRDefault="000C65A2" w:rsidP="0038042E">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>El estudiante, bien a través del seguro escolar y/o suplemento correspondiente, bien a través de los seguros contratados por el mismo/a estudiante o por la Universidad, a tal efecto, deberá tener la cobertura para la contingencia de enfermedad y accidentes, que incluya asistencia sanitaria, así como cobertura por responsabilidad civil (o garantía financiera equivalente). Estos seguros extienden su vigencia al lugar donde el estudiante realice sus prácticas. En ningún caso, la UAB propondrá un convenio específico con una persona estudiante que no tenga cobertura.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="547DCEDE" w14:textId="77777777" w:rsidR="000C65A2" w:rsidRPr="00395F17" w:rsidRDefault="000C65A2" w:rsidP="00712D1B">
+    <w:p w14:paraId="547DCEDE" w14:textId="77777777" w:rsidR="000C65A2" w:rsidRPr="00877A74" w:rsidRDefault="000C65A2" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="186E347F" w14:textId="77777777" w:rsidR="00395F17" w:rsidRDefault="00395F17" w:rsidP="00712D1B">
+    <w:p w14:paraId="5910B580" w14:textId="36BA0F66" w:rsidR="00F02DEB" w:rsidRPr="00877A74" w:rsidRDefault="008A5AD7" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Noveno</w:t>
+      </w:r>
+      <w:r w:rsidR="000C65A2" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>. Vigencia.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0435463E" w14:textId="77777777" w:rsidR="00395F17" w:rsidRDefault="00395F17" w:rsidP="00712D1B">
+    <w:p w14:paraId="4F08C181" w14:textId="77777777" w:rsidR="000C65A2" w:rsidRPr="00877A74" w:rsidRDefault="000C65A2" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="13260354" w14:textId="77777777" w:rsidR="00395F17" w:rsidRDefault="00395F17" w:rsidP="00712D1B">
+    <w:p w14:paraId="3E25C8C6" w14:textId="05009F4A" w:rsidR="00390546" w:rsidRPr="00877A74" w:rsidRDefault="000C65A2" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Este convenio entra en vigor a la fecha de la última firma y tiene una vigencia de cuatro años prorrogable por un período de hasta un máximo de cuatro años adicionales, sí así lo acuerdan expresamente las partes.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0C8C67D3" w14:textId="77777777" w:rsidR="00395F17" w:rsidRDefault="00395F17" w:rsidP="00712D1B">
+    <w:p w14:paraId="7F1F0E24" w14:textId="77777777" w:rsidR="000C65A2" w:rsidRPr="00877A74" w:rsidRDefault="000C65A2" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5910B580" w14:textId="345A7021" w:rsidR="00F02DEB" w:rsidRPr="00395F17" w:rsidRDefault="008A5AD7" w:rsidP="00712D1B">
+    <w:p w14:paraId="41A8F41C" w14:textId="72A07595" w:rsidR="00390546" w:rsidRPr="00877A74" w:rsidRDefault="008A5AD7" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Décimo</w:t>
+      </w:r>
+      <w:r w:rsidR="000C65A2" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...11 lines deleted...]
-        <w:t>. Vigencia.</w:t>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>. Causas de resolución.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F08C181" w14:textId="77777777" w:rsidR="000C65A2" w:rsidRPr="00395F17" w:rsidRDefault="000C65A2" w:rsidP="00712D1B">
+    <w:p w14:paraId="68610F12" w14:textId="77777777" w:rsidR="0038042E" w:rsidRPr="00877A74" w:rsidRDefault="0038042E" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E25C8C6" w14:textId="05009F4A" w:rsidR="00390546" w:rsidRPr="00395F17" w:rsidRDefault="000C65A2" w:rsidP="00712D1B">
+    <w:p w14:paraId="4D175D2B" w14:textId="596A919D" w:rsidR="00390546" w:rsidRPr="00877A74" w:rsidRDefault="00E031D0" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...10 lines deleted...]
-        <w:t>Este convenio entra en vigor a la fecha de la última firma y tiene una vigencia de cuatro años prorrogable por un período de hasta un máximo de cuatro años adicionales, sí así lo acuerdan expresamente las partes.</w:t>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>11.1 Las causas de resolución del presente convenio de cooperación educativa serán:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F1F0E24" w14:textId="77777777" w:rsidR="000C65A2" w:rsidRPr="00395F17" w:rsidRDefault="000C65A2" w:rsidP="00712D1B">
+    <w:p w14:paraId="61409BEB" w14:textId="77777777" w:rsidR="00E031D0" w:rsidRPr="00877A74" w:rsidRDefault="00E031D0" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41A8F41C" w14:textId="72A07595" w:rsidR="00390546" w:rsidRPr="00395F17" w:rsidRDefault="008A5AD7" w:rsidP="00712D1B">
-[...71 lines deleted...]
-    <w:p w14:paraId="78AC79DD" w14:textId="70E39341" w:rsidR="00E031D0" w:rsidRPr="00395F17" w:rsidRDefault="00E031D0" w:rsidP="00712D1B">
+    <w:p w14:paraId="78AC79DD" w14:textId="70E39341" w:rsidR="00E031D0" w:rsidRPr="00877A74" w:rsidRDefault="00E031D0" w:rsidP="00712D1B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>La expiración del plazo de vigencia.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4022B35A" w14:textId="354AD203" w:rsidR="00E031D0" w:rsidRPr="00395F17" w:rsidRDefault="00E031D0" w:rsidP="00712D1B">
+    <w:p w14:paraId="4022B35A" w14:textId="354AD203" w:rsidR="00E031D0" w:rsidRPr="00877A74" w:rsidRDefault="00E031D0" w:rsidP="00712D1B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>El mutuo acuerdo de las partes, manifestado por escrito.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EAA3A43" w14:textId="2364B833" w:rsidR="00E031D0" w:rsidRPr="00395F17" w:rsidRDefault="00E031D0" w:rsidP="00712D1B">
+    <w:p w14:paraId="0EAA3A43" w14:textId="2364B833" w:rsidR="00E031D0" w:rsidRPr="00877A74" w:rsidRDefault="00E031D0" w:rsidP="00712D1B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>La imposibilidad sobrevenida legal o material de dar cumplimiento al objeto de este convenio.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5539C57F" w14:textId="47204539" w:rsidR="00E031D0" w:rsidRPr="00395F17" w:rsidRDefault="00E031D0" w:rsidP="00712D1B">
+    <w:p w14:paraId="5539C57F" w14:textId="47204539" w:rsidR="00E031D0" w:rsidRPr="00877A74" w:rsidRDefault="00E031D0" w:rsidP="00712D1B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...10 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>El incumplimiento por cualquiera de las partes de este convenio de cooperación o de los específicos que se firmen, de las obligaciones asumidas por este convenio, por el convenio específico o por las disposiciones aplicables.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6629FFE2" w14:textId="69FB2843" w:rsidR="00AD1126" w:rsidRPr="00395F17" w:rsidRDefault="00E031D0" w:rsidP="00E031D0">
+    <w:p w14:paraId="6629FFE2" w14:textId="69FB2843" w:rsidR="00AD1126" w:rsidRPr="00877A74" w:rsidRDefault="00E031D0" w:rsidP="00E031D0">
       <w:pPr>
         <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Las causas previstas en la legislación aplicable.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6596EC7B" w14:textId="77777777" w:rsidR="00E031D0" w:rsidRPr="00395F17" w:rsidRDefault="00E031D0" w:rsidP="00E031D0">
+    <w:p w14:paraId="6596EC7B" w14:textId="77777777" w:rsidR="00E031D0" w:rsidRPr="00877A74" w:rsidRDefault="00E031D0" w:rsidP="00E031D0">
       <w:pPr>
         <w:pStyle w:val="Pargrafdellista"/>
         <w:ind w:left="360" w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E6CFE3C" w14:textId="3B9733E0" w:rsidR="00DF6383" w:rsidRPr="00877A74" w:rsidRDefault="00E031D0" w:rsidP="00712D1B">
+      <w:pPr>
+        <w:ind w:right="1133"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>11.2 El incumplimiento de los términos establecidos en el presente convenio marco, en los anexos que se suscriban a su amparo y/o a las disposiciones legalmente aplicables, debe comunicarse a la otra parte con una antelación mínima de 15 días, con la voluntad de rescindir anticipadamente el presente convenio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58290305" w14:textId="77777777" w:rsidR="00E031D0" w:rsidRPr="00877A74" w:rsidRDefault="00E031D0" w:rsidP="00712D1B">
+      <w:pPr>
+        <w:ind w:right="1133"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E6CFE3C" w14:textId="3B9733E0" w:rsidR="00DF6383" w:rsidRPr="00395F17" w:rsidRDefault="00E031D0" w:rsidP="00712D1B">
+    <w:p w14:paraId="04104C24" w14:textId="1EBB9D9D" w:rsidR="004749F4" w:rsidRPr="00877A74" w:rsidRDefault="008A5AD7" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...10 lines deleted...]
-        <w:t>11.2 El incumplimiento de los términos establecidos en el presente convenio marco, en los anexos que se suscriban a su amparo y/o a las disposiciones legalmente aplicables, debe comunicarse a la otra parte con una antelación mínima de 15 días, con la voluntad de rescindir anticipadamente el presente convenio.</w:t>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Undécimo</w:t>
+      </w:r>
+      <w:r w:rsidR="00E031D0" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>. Buena fe contractual.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58290305" w14:textId="77777777" w:rsidR="00E031D0" w:rsidRPr="00395F17" w:rsidRDefault="00E031D0" w:rsidP="00712D1B">
+    <w:p w14:paraId="074E9791" w14:textId="77777777" w:rsidR="00E031D0" w:rsidRPr="00877A74" w:rsidRDefault="00E031D0" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="04104C24" w14:textId="1EBB9D9D" w:rsidR="004749F4" w:rsidRPr="00395F17" w:rsidRDefault="008A5AD7" w:rsidP="00712D1B">
+    <w:p w14:paraId="053B5263" w14:textId="77777777" w:rsidR="00E031D0" w:rsidRPr="00877A74" w:rsidRDefault="00E031D0" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...21 lines deleted...]
-        <w:t>. Buena fe contractual.</w:t>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Las partes signatarias se obligan a cumplir y ejecutar el presente convenio bajo el principio de buena fe contractual, para conseguir los objetivos propuestos en los antecedentes, por lo que colaborarán en todo lo necesario y se abstendrán de hacer cualquiera acto que lesione de forma injustificada los intereses de la otra parte.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="074E9791" w14:textId="77777777" w:rsidR="00E031D0" w:rsidRPr="00395F17" w:rsidRDefault="00E031D0" w:rsidP="00712D1B">
+    <w:p w14:paraId="11A03611" w14:textId="330C984B" w:rsidR="00954FA1" w:rsidRPr="00877A74" w:rsidRDefault="00954FA1" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="053B5263" w14:textId="77777777" w:rsidR="00E031D0" w:rsidRPr="00395F17" w:rsidRDefault="00E031D0" w:rsidP="00712D1B">
+    <w:p w14:paraId="2B2F84E8" w14:textId="724FE041" w:rsidR="00375B59" w:rsidRPr="00877A74" w:rsidRDefault="008A5AD7" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...10 lines deleted...]
-        <w:t>Las partes signatarias se obligan a cumplir y ejecutar el presente convenio bajo el principio de buena fe contractual, para conseguir los objetivos propuestos en los antecedentes, por lo que colaborarán en todo lo necesario y se abstendrán de hacer cualquiera acto que lesione de forma injustificada los intereses de la otra parte.</w:t>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Duodécimo</w:t>
+      </w:r>
+      <w:r w:rsidR="00E031D0" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>. Resolución de conflictos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11A03611" w14:textId="330C984B" w:rsidR="00954FA1" w:rsidRPr="00395F17" w:rsidRDefault="00954FA1" w:rsidP="00712D1B">
+    <w:p w14:paraId="60273F38" w14:textId="77777777" w:rsidR="00E031D0" w:rsidRPr="00877A74" w:rsidRDefault="00E031D0" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...11 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B2F84E8" w14:textId="724FE041" w:rsidR="00375B59" w:rsidRPr="00395F17" w:rsidRDefault="008A5AD7" w:rsidP="00712D1B">
+    <w:p w14:paraId="6629FFE6" w14:textId="25FFAB29" w:rsidR="00E16296" w:rsidRPr="00877A74" w:rsidRDefault="00E031D0" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...21 lines deleted...]
-        <w:t>. Resolución de conflictos.</w:t>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Cualquier controversia que pueda surgir de la aplicación, interpretación o ejecución de este convenio marco, así como de los convenios específicos que se suscriban a su amparo, se resolverá de mutuo acuerdo entre las partes. Si esto no es posible, las partes renuncian a su propio fuero y se someten a los juzgados y tribunales de la ciudad de Barcelona.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60273F38" w14:textId="77777777" w:rsidR="00E031D0" w:rsidRPr="00395F17" w:rsidRDefault="00E031D0" w:rsidP="00712D1B">
+    <w:p w14:paraId="6DD0F1B3" w14:textId="77777777" w:rsidR="00E031D0" w:rsidRDefault="00E031D0" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6629FFE6" w14:textId="25FFAB29" w:rsidR="00E16296" w:rsidRPr="00395F17" w:rsidRDefault="00E031D0" w:rsidP="00712D1B">
+    <w:p w14:paraId="7755CA42" w14:textId="77777777" w:rsidR="00DA0E5E" w:rsidRPr="00877A74" w:rsidRDefault="00DA0E5E" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...11 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="6DD0F1B3" w14:textId="77777777" w:rsidR="00E031D0" w:rsidRPr="00395F17" w:rsidRDefault="00E031D0" w:rsidP="00712D1B">
+    <w:p w14:paraId="7D982CC0" w14:textId="29A3648F" w:rsidR="008A3C50" w:rsidRPr="00A076A1" w:rsidRDefault="008A3C50" w:rsidP="008A3C50">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A076A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Decimotercero. Medidas contra situaciones </w:t>
+      </w:r>
+      <w:r w:rsidR="00B21028" w:rsidRPr="00A076A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de discriminación o </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A076A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>de acoso.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7755CA42" w14:textId="77777777" w:rsidR="00DA0E5E" w:rsidRPr="00395F17" w:rsidRDefault="00DA0E5E" w:rsidP="00712D1B">
+    <w:p w14:paraId="4EBFA5C8" w14:textId="77777777" w:rsidR="008A3C50" w:rsidRPr="00A076A1" w:rsidRDefault="008A3C50" w:rsidP="008A3C50">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D982CC0" w14:textId="29A3648F" w:rsidR="008A3C50" w:rsidRPr="00395F17" w:rsidRDefault="008A3C50" w:rsidP="008A3C50">
-[...50 lines deleted...]
-    <w:p w14:paraId="15FCC961" w14:textId="77777777" w:rsidR="00B21028" w:rsidRPr="00395F17" w:rsidRDefault="00B21028" w:rsidP="00B21028">
+    <w:p w14:paraId="15FCC961" w14:textId="54413FC3" w:rsidR="00B21028" w:rsidRPr="00244C5E" w:rsidRDefault="00F27ECB" w:rsidP="00B21028">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:right="1134"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D23DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D23DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>s prácticas académicas externas deben desarrollarse bajo los principios de igualdad, inclusión, no discriminación y tolerancia cero al acoso. Las partes acuerdan que abordarán las posibles situaciones de discriminación o de acoso en las que esté implicado el estudiante de forma conjunta, i se comprometen a aplicar el protocolo para prevenir y actuar contra situaciones de acoso que corresponda, según las circunstancias de cada caso</w:t>
+      </w:r>
+      <w:r w:rsidR="00B21028" w:rsidRPr="00244C5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...1310 lines deleted...]
-          <w:lang w:val="ca-ES"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="704598B5" w14:textId="77777777" w:rsidR="008A3C50" w:rsidRPr="00395F17" w:rsidRDefault="008A3C50" w:rsidP="008A3C50">
+    <w:p w14:paraId="704598B5" w14:textId="77777777" w:rsidR="008A3C50" w:rsidRDefault="008A3C50" w:rsidP="008A3C50">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CE41917" w14:textId="77777777" w:rsidR="00DA0E5E" w:rsidRPr="00395F17" w:rsidRDefault="00DA0E5E" w:rsidP="008A3C50">
+    <w:p w14:paraId="7CE41917" w14:textId="77777777" w:rsidR="00DA0E5E" w:rsidRDefault="00DA0E5E" w:rsidP="008A3C50">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="052A25B9" w14:textId="5F462A30" w:rsidR="00375B59" w:rsidRPr="00395F17" w:rsidRDefault="003D7309" w:rsidP="008A3C50">
+    <w:p w14:paraId="052A25B9" w14:textId="5F462A30" w:rsidR="00375B59" w:rsidRPr="00877A74" w:rsidRDefault="003D7309" w:rsidP="008A3C50">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Decimo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>cuarto</w:t>
+      </w:r>
+      <w:r w:rsidR="00E031D0" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>. Difusión Pública.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="186A198B" w14:textId="77777777" w:rsidR="00E031D0" w:rsidRPr="00395F17" w:rsidRDefault="00E031D0" w:rsidP="00712D1B">
+    <w:p w14:paraId="186A198B" w14:textId="77777777" w:rsidR="00E031D0" w:rsidRPr="00877A74" w:rsidRDefault="00E031D0" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="70118666" w14:textId="09A4705B" w:rsidR="00E16669" w:rsidRPr="00395F17" w:rsidRDefault="00DC1A81" w:rsidP="00DC1A81">
+    <w:p w14:paraId="70118666" w14:textId="09A4705B" w:rsidR="00E16669" w:rsidRPr="00877A74" w:rsidRDefault="00DC1A81" w:rsidP="00DC1A81">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>La Universitat Autònoma de Barcelona y la entidad colaboradora pueden difundir públicamente la suscripción de este convenio, siempre que quede enmarcada en el espíritu y en la voluntad de colaboración establecida entre las partes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3092D0C2" w14:textId="77777777" w:rsidR="00DC1A81" w:rsidRPr="00395F17" w:rsidRDefault="00DC1A81">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Verdana" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="3092D0C2" w14:textId="77777777" w:rsidR="00DC1A81" w:rsidRPr="00877A74" w:rsidRDefault="00DC1A81">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38EDE8FC" w14:textId="77777777" w:rsidR="00DA0E5E" w:rsidRPr="00395F17" w:rsidRDefault="00DA0E5E" w:rsidP="009D50EA">
+    <w:p w14:paraId="38EDE8FC" w14:textId="77777777" w:rsidR="00DA0E5E" w:rsidRDefault="00DA0E5E" w:rsidP="009D50EA">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="auto"/>
         <w:ind w:hanging="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Verdana" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09CA801C" w14:textId="63BFD49A" w:rsidR="43767CA2" w:rsidRPr="00395F17" w:rsidRDefault="003D7309" w:rsidP="009D50EA">
+    <w:p w14:paraId="09CA801C" w14:textId="63BFD49A" w:rsidR="43767CA2" w:rsidRPr="00877A74" w:rsidRDefault="003D7309" w:rsidP="009D50EA">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="auto"/>
         <w:ind w:hanging="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Verdana" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Verdana" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Verdana" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Decimo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Verdana" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>quinto</w:t>
+      </w:r>
+      <w:r w:rsidR="43767CA2" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="0038042E" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Transparencia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D79A829" w14:textId="257A4F12" w:rsidR="43767CA2" w:rsidRPr="00395F17" w:rsidRDefault="43767CA2" w:rsidP="009D50EA">
+    <w:p w14:paraId="1D79A829" w14:textId="257A4F12" w:rsidR="43767CA2" w:rsidRPr="00877A74" w:rsidRDefault="43767CA2" w:rsidP="009D50EA">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="auto"/>
         <w:ind w:hanging="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Verdana" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Verdana" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B728824" w14:textId="71522DF5" w:rsidR="579FA2F3" w:rsidRPr="00395F17" w:rsidRDefault="00DC1A81" w:rsidP="00E16669">
+    <w:p w14:paraId="6B728824" w14:textId="55A4D6C6" w:rsidR="579FA2F3" w:rsidRPr="00877A74" w:rsidRDefault="00F27ECB" w:rsidP="00E16669">
       <w:pPr>
         <w:ind w:right="1101"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Verdana" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F27ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-        <w:t>De conformidad con la legislación vigente sobre transparencia, acceso a la información pública y buen gobierno, las entidades firmantes, en relación con este convenio, harán pública la información relativa a las partes firmantes, el objeto, la vigencia, las obligaciones que asumen las partes, incluyendo las económicas, y cualquier modificación que se realice.</w:t>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La UAB, de conformidad con la legislación vigente sobre transparencia, acceso a la información pública y buen gobierno, se compromete, </w:t>
+      </w:r>
+      <w:r w:rsidR="00874E19" w:rsidRPr="00F27ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>con relación a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F27ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> este convenio, a hacer pública la información relativa a las partes firmantes, el objeto, la vigencia, las obligaciones que asumen las partes, incluyendo las económicas, y cualquier modificación que se realice</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC1A81" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6629FFE8" w14:textId="77777777" w:rsidR="00334448" w:rsidRPr="00395F17" w:rsidRDefault="00334448" w:rsidP="00E16669">
+    <w:p w14:paraId="6629FFE8" w14:textId="77777777" w:rsidR="00334448" w:rsidRPr="00877A74" w:rsidRDefault="00334448" w:rsidP="00E16669">
       <w:pPr>
         <w:ind w:right="1101"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6629FFE9" w14:textId="77777777" w:rsidR="00334448" w:rsidRPr="00395F17" w:rsidRDefault="00334448" w:rsidP="00712D1B">
+    <w:p w14:paraId="6629FFE9" w14:textId="77777777" w:rsidR="00334448" w:rsidRPr="00877A74" w:rsidRDefault="00334448" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="OLE_LINK1"/>
       <w:bookmarkStart w:id="1" w:name="OLE_LINK2"/>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w14:paraId="2270E1AC" w14:textId="4E6AB999" w:rsidR="00D113FC" w:rsidRPr="00395F17" w:rsidRDefault="00DC1A81" w:rsidP="00D113FC">
+    <w:p w14:paraId="2270E1AC" w14:textId="4E6AB999" w:rsidR="00D113FC" w:rsidRPr="00877A74" w:rsidRDefault="00DC1A81" w:rsidP="00D113FC">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="atLeast"/>
         <w:ind w:right="1094"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Verdana" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Verdana" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve">Y, </w:t>
       </w:r>
-      <w:r w:rsidR="009041CF" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Verdana" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="009041CF" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>como prueba de conformidad, las dos partes firman este convenio, a un solo efecto en la fecha que figura como última de las firmas electrónicas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6629FFEC" w14:textId="77777777" w:rsidR="00C83992" w:rsidRPr="00395F17" w:rsidRDefault="00C83992" w:rsidP="00712D1B">
+    <w:p w14:paraId="6629FFEC" w14:textId="77777777" w:rsidR="00C83992" w:rsidRPr="00877A74" w:rsidRDefault="00C83992" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Futura"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="8931" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4678"/>
         <w:gridCol w:w="4253"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001D05F5" w:rsidRPr="00395F17" w14:paraId="662A0004" w14:textId="77777777" w:rsidTr="00DF25ED">
+      <w:tr w:rsidR="001D05F5" w:rsidRPr="00877A74" w14:paraId="662A0004" w14:textId="77777777" w:rsidTr="00DF25ED">
         <w:trPr>
           <w:trHeight w:val="1164"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6629FFF1" w14:textId="77777777" w:rsidR="001D05F5" w:rsidRPr="00395F17" w:rsidRDefault="001D05F5" w:rsidP="00DF25ED">
+          <w:p w14:paraId="6629FFF1" w14:textId="77777777" w:rsidR="001D05F5" w:rsidRPr="00877A74" w:rsidRDefault="001D05F5" w:rsidP="00DF25ED">
             <w:pPr>
               <w:ind w:right="181"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7C65124F" w14:textId="36D18F1B" w:rsidR="001D05F5" w:rsidRPr="00395F17" w:rsidRDefault="001D05F5" w:rsidP="00DF25ED">
+          <w:p w14:paraId="7C65124F" w14:textId="36D18F1B" w:rsidR="001D05F5" w:rsidRPr="00877A74" w:rsidRDefault="001D05F5" w:rsidP="00DF25ED">
             <w:pPr>
               <w:ind w:right="181"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
-            <w:r w:rsidR="00DC1A81" w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00DC1A81" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>or</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> la Universitat Autònoma de Barcelona</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6629FFF3" w14:textId="5611DA9A" w:rsidR="001D05F5" w:rsidRPr="00395F17" w:rsidRDefault="001D05F5" w:rsidP="00DF25ED">
+          <w:p w14:paraId="6629FFF3" w14:textId="5611DA9A" w:rsidR="001D05F5" w:rsidRPr="00877A74" w:rsidRDefault="001D05F5" w:rsidP="00DF25ED">
             <w:pPr>
               <w:ind w:right="181"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidR="00DC1A81" w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00DC1A81" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Firma y sello</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">) o </w:t>
             </w:r>
-            <w:r w:rsidR="00DC1A81" w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00DC1A81" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>firma</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> digital</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6629FFF4" w14:textId="4D89F202" w:rsidR="001D05F5" w:rsidRPr="00395F17" w:rsidRDefault="001D05F5" w:rsidP="00DF25ED">
+          <w:p w14:paraId="6629FFF4" w14:textId="4D89F202" w:rsidR="001D05F5" w:rsidRPr="00877A74" w:rsidRDefault="001D05F5" w:rsidP="00DF25ED">
             <w:pPr>
               <w:ind w:right="181"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="401619A2" w14:textId="2AE22CB3" w:rsidR="001D05F5" w:rsidRPr="00395F17" w:rsidRDefault="001D05F5" w:rsidP="00DF25ED">
+          <w:p w14:paraId="401619A2" w14:textId="2AE22CB3" w:rsidR="001D05F5" w:rsidRPr="00877A74" w:rsidRDefault="001D05F5" w:rsidP="00DF25ED">
             <w:pPr>
               <w:ind w:right="181"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="41D9A87E" w14:textId="3D86EEA2" w:rsidR="001D05F5" w:rsidRPr="00395F17" w:rsidRDefault="001D05F5" w:rsidP="00DF25ED">
+          <w:p w14:paraId="41D9A87E" w14:textId="3D86EEA2" w:rsidR="001D05F5" w:rsidRPr="00877A74" w:rsidRDefault="001D05F5" w:rsidP="00DF25ED">
             <w:pPr>
               <w:ind w:right="181"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7C7D896D" w14:textId="77777777" w:rsidR="001D05F5" w:rsidRPr="00395F17" w:rsidRDefault="001D05F5" w:rsidP="00DF25ED">
+          <w:p w14:paraId="7C7D896D" w14:textId="77777777" w:rsidR="001D05F5" w:rsidRPr="00877A74" w:rsidRDefault="001D05F5" w:rsidP="00DF25ED">
             <w:pPr>
               <w:ind w:right="181"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="67A7F7B9" w14:textId="77777777" w:rsidR="001D05F5" w:rsidRPr="00395F17" w:rsidRDefault="001D05F5" w:rsidP="00DF25ED">
+          <w:p w14:paraId="67A7F7B9" w14:textId="77777777" w:rsidR="001D05F5" w:rsidRPr="00877A74" w:rsidRDefault="001D05F5" w:rsidP="00DF25ED">
             <w:pPr>
               <w:ind w:right="181"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6629FFF5" w14:textId="77777777" w:rsidR="001D05F5" w:rsidRPr="00395F17" w:rsidRDefault="001D05F5" w:rsidP="00DF25ED">
+          <w:p w14:paraId="6629FFF5" w14:textId="77777777" w:rsidR="001D05F5" w:rsidRPr="00877A74" w:rsidRDefault="001D05F5" w:rsidP="00DF25ED">
             <w:pPr>
               <w:ind w:right="181"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6629FFF6" w14:textId="77777777" w:rsidR="001D05F5" w:rsidRPr="00395F17" w:rsidRDefault="001D05F5" w:rsidP="00DF25ED">
+          <w:p w14:paraId="6629FFF6" w14:textId="77777777" w:rsidR="001D05F5" w:rsidRPr="00877A74" w:rsidRDefault="001D05F5" w:rsidP="00DF25ED">
             <w:pPr>
               <w:ind w:right="181"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6629FFF7" w14:textId="380B7EB6" w:rsidR="001D05F5" w:rsidRPr="00395F17" w:rsidRDefault="001D05F5" w:rsidP="00DF25ED">
+          <w:p w14:paraId="6629FFF7" w14:textId="380B7EB6" w:rsidR="001D05F5" w:rsidRPr="00877A74" w:rsidRDefault="001D05F5" w:rsidP="00DF25ED">
             <w:pPr>
               <w:ind w:right="181"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t>(Nom</w:t>
             </w:r>
-            <w:r w:rsidR="000154BA" w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="000154BA" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t>bre y apellidos</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6629FFF8" w14:textId="29B1428B" w:rsidR="001D05F5" w:rsidRPr="00395F17" w:rsidRDefault="001D05F5" w:rsidP="00DF25ED">
+          <w:p w14:paraId="6629FFF8" w14:textId="29B1428B" w:rsidR="001D05F5" w:rsidRPr="00877A74" w:rsidRDefault="001D05F5" w:rsidP="00DF25ED">
             <w:pPr>
               <w:ind w:right="181"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t>(C</w:t>
             </w:r>
-            <w:r w:rsidR="000154BA" w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="000154BA" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t>argo</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="72F56D1B" w14:textId="77777777" w:rsidR="001D05F5" w:rsidRPr="00395F17" w:rsidRDefault="001D05F5" w:rsidP="00DF25ED">
+          <w:p w14:paraId="72F56D1B" w14:textId="77777777" w:rsidR="001D05F5" w:rsidRPr="00877A74" w:rsidRDefault="001D05F5" w:rsidP="00DF25ED">
             <w:pPr>
               <w:ind w:left="-456"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2F6428D6" w14:textId="7716E4ED" w:rsidR="001D05F5" w:rsidRPr="00395F17" w:rsidRDefault="001D05F5" w:rsidP="00DF25ED">
+          <w:p w14:paraId="2F6428D6" w14:textId="7716E4ED" w:rsidR="001D05F5" w:rsidRPr="00877A74" w:rsidRDefault="001D05F5" w:rsidP="00DF25ED">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
-            <w:r w:rsidR="00DC1A81" w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00DC1A81" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">r </w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t>Nom</w:t>
             </w:r>
-            <w:r w:rsidR="00DC1A81" w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00DC1A81" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t>bre</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00DC1A81" w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00DC1A81" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t xml:space="preserve">de la </w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t>enti</w:t>
             </w:r>
-            <w:r w:rsidR="00DC1A81" w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00DC1A81" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t>dad</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t xml:space="preserve"> colaboradora</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B13BFBE" w14:textId="77777777" w:rsidR="00DC1A81" w:rsidRPr="00395F17" w:rsidRDefault="00DC1A81" w:rsidP="00DC1A81">
+          <w:p w14:paraId="6B13BFBE" w14:textId="77777777" w:rsidR="00DC1A81" w:rsidRPr="00877A74" w:rsidRDefault="00DC1A81" w:rsidP="00DC1A81">
             <w:pPr>
               <w:ind w:right="181"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(Firma y sello) o firma digital</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2162D0C1" w14:textId="77777777" w:rsidR="001D05F5" w:rsidRPr="00395F17" w:rsidRDefault="001D05F5" w:rsidP="00DF25ED">
+          <w:p w14:paraId="2162D0C1" w14:textId="77777777" w:rsidR="001D05F5" w:rsidRPr="00877A74" w:rsidRDefault="001D05F5" w:rsidP="00DF25ED">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="66EF5041" w14:textId="31D766EC" w:rsidR="001D05F5" w:rsidRPr="00395F17" w:rsidRDefault="001D05F5" w:rsidP="00DF25ED">
+          <w:p w14:paraId="66EF5041" w14:textId="31D766EC" w:rsidR="001D05F5" w:rsidRPr="00877A74" w:rsidRDefault="001D05F5" w:rsidP="00DF25ED">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2F944919" w14:textId="66C503FE" w:rsidR="001D05F5" w:rsidRPr="00395F17" w:rsidRDefault="001D05F5" w:rsidP="00DF25ED">
+          <w:p w14:paraId="2F944919" w14:textId="66C503FE" w:rsidR="001D05F5" w:rsidRPr="00877A74" w:rsidRDefault="001D05F5" w:rsidP="00DF25ED">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2F372528" w14:textId="71992900" w:rsidR="001D05F5" w:rsidRPr="00395F17" w:rsidRDefault="001D05F5" w:rsidP="00DF25ED">
+          <w:p w14:paraId="2F372528" w14:textId="71992900" w:rsidR="001D05F5" w:rsidRPr="00877A74" w:rsidRDefault="001D05F5" w:rsidP="00DF25ED">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1BC6CB0E" w14:textId="77777777" w:rsidR="001D05F5" w:rsidRPr="00395F17" w:rsidRDefault="001D05F5" w:rsidP="00DF25ED">
+          <w:p w14:paraId="1BC6CB0E" w14:textId="77777777" w:rsidR="001D05F5" w:rsidRPr="00877A74" w:rsidRDefault="001D05F5" w:rsidP="00DF25ED">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6B5B0573" w14:textId="77777777" w:rsidR="001D05F5" w:rsidRPr="00395F17" w:rsidRDefault="001D05F5" w:rsidP="00DF25ED">
+          <w:p w14:paraId="6B5B0573" w14:textId="77777777" w:rsidR="001D05F5" w:rsidRPr="00877A74" w:rsidRDefault="001D05F5" w:rsidP="00DF25ED">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0258BDC4" w14:textId="77777777" w:rsidR="001D05F5" w:rsidRPr="00395F17" w:rsidRDefault="001D05F5" w:rsidP="00DF25ED">
+          <w:p w14:paraId="0258BDC4" w14:textId="77777777" w:rsidR="001D05F5" w:rsidRPr="00877A74" w:rsidRDefault="001D05F5" w:rsidP="00DF25ED">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2174B9F5" w14:textId="24DFA2DC" w:rsidR="001D05F5" w:rsidRPr="00395F17" w:rsidRDefault="001D05F5" w:rsidP="00DF25ED">
+          <w:p w14:paraId="2174B9F5" w14:textId="24DFA2DC" w:rsidR="001D05F5" w:rsidRPr="00877A74" w:rsidRDefault="001D05F5" w:rsidP="00DF25ED">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t>(Nom</w:t>
             </w:r>
-            <w:r w:rsidR="000154BA" w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="000154BA" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t>bre</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="000154BA" w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="000154BA" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t>y</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="000154BA" w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="000154BA" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t>apellido</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t>s)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6629FFFB" w14:textId="2B4F7315" w:rsidR="001D05F5" w:rsidRPr="00395F17" w:rsidRDefault="001D05F5" w:rsidP="00DF25ED">
+          <w:p w14:paraId="6629FFFB" w14:textId="2B4F7315" w:rsidR="001D05F5" w:rsidRPr="00877A74" w:rsidRDefault="001D05F5" w:rsidP="00DF25ED">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t>(C</w:t>
             </w:r>
-            <w:r w:rsidR="000154BA" w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="000154BA" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t>argo</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="294E60B5" w14:textId="77777777" w:rsidR="001D05F5" w:rsidRPr="00395F17" w:rsidRDefault="001D05F5" w:rsidP="00DF25ED">
+          <w:p w14:paraId="294E60B5" w14:textId="77777777" w:rsidR="001D05F5" w:rsidRPr="00877A74" w:rsidRDefault="001D05F5" w:rsidP="00DF25ED">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="662A0003" w14:textId="272DF64B" w:rsidR="001D05F5" w:rsidRPr="00395F17" w:rsidRDefault="001D05F5" w:rsidP="00DF25ED">
+          <w:p w14:paraId="662A0003" w14:textId="272DF64B" w:rsidR="001D05F5" w:rsidRPr="00877A74" w:rsidRDefault="001D05F5" w:rsidP="00DF25ED">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="01B3F75E" w14:textId="77777777" w:rsidR="008A5AD7" w:rsidRPr="00395F17" w:rsidRDefault="008A5AD7" w:rsidP="00DC1A81">
+    <w:p w14:paraId="01B3F75E" w14:textId="77777777" w:rsidR="008A5AD7" w:rsidRPr="00877A74" w:rsidRDefault="008A5AD7" w:rsidP="00DC1A81">
       <w:pPr>
         <w:spacing w:before="3"/>
         <w:ind w:right="1133"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67A61F18" w14:textId="77777777" w:rsidR="008A5AD7" w:rsidRPr="00395F17" w:rsidRDefault="008A5AD7">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="67A61F18" w14:textId="77777777" w:rsidR="008A5AD7" w:rsidRPr="00877A74" w:rsidRDefault="008A5AD7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B0EC1DE" w14:textId="7025727D" w:rsidR="004B5C14" w:rsidRPr="00395F17" w:rsidRDefault="004B5C14" w:rsidP="00DC1A81">
+    <w:p w14:paraId="5216AA5D" w14:textId="77777777" w:rsidR="00F03F4C" w:rsidRDefault="004B5C14" w:rsidP="00DC1A81">
       <w:pPr>
         <w:spacing w:before="3"/>
         <w:ind w:right="1133"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>ANEX</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC1A81" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="00F03F4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (modelo para prácticas curriculares)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="721A7545" w14:textId="77777777" w:rsidR="00F03F4C" w:rsidRDefault="00F03F4C" w:rsidP="00DC1A81">
+      <w:pPr>
+        <w:spacing w:before="3"/>
+        <w:ind w:right="1133"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B0EC1DE" w14:textId="4A92858E" w:rsidR="004B5C14" w:rsidRPr="00877A74" w:rsidRDefault="004B5C14" w:rsidP="00DC1A81">
+      <w:pPr>
+        <w:spacing w:before="3"/>
+        <w:ind w:right="1133"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>ADENDA P</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC1A81" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>LA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>FORMALIZACIÓ</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC1A81" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>DE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>COLABORACION</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC1A81" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:spacing w:val="53"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>ESPECÍFI</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC1A81" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>CA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>ENTRE</w:t>
+      </w:r>
+      <w:r w:rsidR="00F61004" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC1A81" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>UNIVERSITAT</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>AUTÒNOMA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>DE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:spacing w:val="-1"/>
-[...11 lines deleted...]
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00395F17">
-[...207 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...60 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>BARCELONA</w:t>
+      </w:r>
+      <w:r w:rsidR="00F61004" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC1A81" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Y</w:t>
+      </w:r>
+      <w:r w:rsidR="00F61004" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F61004" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...12 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>NOM</w:t>
       </w:r>
-      <w:r w:rsidR="00DC1A81" w:rsidRPr="00395F17">
-[...85 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00DC1A81" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>BRE</w:t>
+      </w:r>
+      <w:r w:rsidR="00F61004" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ENTI</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC1A81" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00F61004" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC1A81" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00F61004" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> COLABORADORA</w:t>
+      </w:r>
+      <w:r w:rsidR="4A1DBAFF" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC1A81" w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>PARA PRÁCTICAS ACADÉMICAS EXTERNAS CURRICULARES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BFD079C" w14:textId="77777777" w:rsidR="00DC1A81" w:rsidRPr="00395F17" w:rsidRDefault="00DC1A81" w:rsidP="00DC1A81">
+    <w:p w14:paraId="0BFD079C" w14:textId="77777777" w:rsidR="00DC1A81" w:rsidRPr="00877A74" w:rsidRDefault="00DC1A81" w:rsidP="00DC1A81">
       <w:pPr>
         <w:spacing w:before="3"/>
         <w:ind w:right="1133"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal1"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="101" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8495"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004B5C14" w:rsidRPr="00395F17" w14:paraId="607BF4BA" w14:textId="77777777" w:rsidTr="00DE4DEC">
+      <w:tr w:rsidR="004B5C14" w:rsidRPr="00877A74" w14:paraId="607BF4BA" w14:textId="77777777" w:rsidTr="00DE4DEC">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="999999"/>
           </w:tcPr>
-          <w:p w14:paraId="50301AAB" w14:textId="31F2F905" w:rsidR="004B5C14" w:rsidRPr="00395F17" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
+          <w:p w14:paraId="50301AAB" w14:textId="31F2F905" w:rsidR="004B5C14" w:rsidRPr="00877A74" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="252" w:lineRule="exact"/>
               <w:ind w:left="198" w:right="1133"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="53"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Da</w:t>
             </w:r>
-            <w:r w:rsidR="00DC1A81" w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="00DC1A81" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>to</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> de</w:t>
             </w:r>
-            <w:r w:rsidR="00DC1A81" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="00DC1A81" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">l </w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>estudiant</w:t>
             </w:r>
-            <w:r w:rsidR="00DC1A81" w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="00DC1A81" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B5C14" w:rsidRPr="00395F17" w14:paraId="550DD43B" w14:textId="77777777" w:rsidTr="00DE4DEC">
+      <w:tr w:rsidR="004B5C14" w:rsidRPr="00877A74" w14:paraId="550DD43B" w14:textId="77777777" w:rsidTr="00DE4DEC">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="271"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0E685EE9" w14:textId="48A712B4" w:rsidR="004B5C14" w:rsidRPr="00395F17" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
+          <w:p w14:paraId="0E685EE9" w14:textId="48A712B4" w:rsidR="004B5C14" w:rsidRPr="00877A74" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="250" w:lineRule="exact"/>
               <w:ind w:left="102" w:right="1133"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Nom</w:t>
             </w:r>
-            <w:r w:rsidR="00DC1A81" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="00DC1A81" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>bre</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:spacing w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00DC1A81" w:rsidRPr="00395F17">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidR="00DC1A81" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>y</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00DC1A81" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="00DC1A81" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>apellido</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>s:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B5C14" w:rsidRPr="00395F17" w14:paraId="52B25AB5" w14:textId="77777777" w:rsidTr="00DE4DEC">
+      <w:tr w:rsidR="004B5C14" w:rsidRPr="00877A74" w14:paraId="52B25AB5" w14:textId="77777777" w:rsidTr="00DE4DEC">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="274"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0E93AF22" w14:textId="53809656" w:rsidR="004B5C14" w:rsidRPr="00395F17" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
+          <w:p w14:paraId="0E93AF22" w14:textId="53809656" w:rsidR="004B5C14" w:rsidRPr="00877A74" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="251" w:lineRule="exact"/>
               <w:ind w:left="102" w:right="1133"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Estudi</w:t>
             </w:r>
-            <w:r w:rsidR="00DC1A81" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="00DC1A81" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:spacing w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00DC1A81" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="00DC1A81" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:spacing w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">en los que </w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>est</w:t>
             </w:r>
-            <w:r w:rsidR="00DC1A81" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="00DC1A81" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>á</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>matricula</w:t>
             </w:r>
-            <w:r w:rsidR="00DC1A81" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="00DC1A81" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>do</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B5C14" w:rsidRPr="00395F17" w14:paraId="26EEC558" w14:textId="77777777" w:rsidTr="00DE4DEC">
+      <w:tr w:rsidR="004B5C14" w:rsidRPr="00877A74" w14:paraId="26EEC558" w14:textId="77777777" w:rsidTr="00DE4DEC">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="274"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1F4EA3CD" w14:textId="2D1772B8" w:rsidR="004B5C14" w:rsidRPr="00395F17" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
+          <w:p w14:paraId="1F4EA3CD" w14:textId="2D1772B8" w:rsidR="004B5C14" w:rsidRPr="00877A74" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="251" w:lineRule="exact"/>
               <w:ind w:left="102" w:right="1133"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>DNI/NIE/Pasaport</w:t>
             </w:r>
-            <w:r w:rsidR="00DC1A81" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="00DC1A81" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00607A16" w:rsidRPr="00395F17" w14:paraId="63E5660A" w14:textId="77777777" w:rsidTr="00507216">
+      <w:tr w:rsidR="00607A16" w:rsidRPr="00877A74" w14:paraId="63E5660A" w14:textId="77777777" w:rsidTr="00507216">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6705C863" w14:textId="697FA377" w:rsidR="00DF54A2" w:rsidRPr="00395F17" w:rsidRDefault="00DF54A2" w:rsidP="00507216">
+          <w:p w14:paraId="6705C863" w14:textId="697FA377" w:rsidR="00DF54A2" w:rsidRPr="00877A74" w:rsidRDefault="00DF54A2" w:rsidP="00507216">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="251" w:lineRule="exact"/>
               <w:ind w:left="102" w:right="1133"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Número</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>afiliació</w:t>
             </w:r>
-            <w:r w:rsidR="00DC1A81" w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="00DC1A81" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Segur</w:t>
             </w:r>
-            <w:r w:rsidR="00DC1A81" w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="00DC1A81" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>idad</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> Social (obligatori</w:t>
             </w:r>
-            <w:r w:rsidR="00DC1A81" w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="00DC1A81" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B5C14" w:rsidRPr="00395F17" w14:paraId="200CC07C" w14:textId="77777777" w:rsidTr="00DE4DEC">
+      <w:tr w:rsidR="004B5C14" w:rsidRPr="00877A74" w14:paraId="200CC07C" w14:textId="77777777" w:rsidTr="00DE4DEC">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="274"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31157A97" w14:textId="213A6B5D" w:rsidR="004B5C14" w:rsidRPr="00395F17" w:rsidRDefault="00DC1A81" w:rsidP="00712D1B">
+          <w:p w14:paraId="31157A97" w14:textId="213A6B5D" w:rsidR="004B5C14" w:rsidRPr="00877A74" w:rsidRDefault="00DC1A81" w:rsidP="00712D1B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="252" w:lineRule="exact"/>
               <w:ind w:left="102" w:right="1133"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Dirección</w:t>
             </w:r>
-            <w:r w:rsidR="004B5C14" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="004B5C14" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B5C14" w:rsidRPr="00395F17" w14:paraId="6EF94273" w14:textId="77777777" w:rsidTr="00DE4DEC">
+      <w:tr w:rsidR="004B5C14" w:rsidRPr="00877A74" w14:paraId="6EF94273" w14:textId="77777777" w:rsidTr="00DE4DEC">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="272"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="24410F6B" w14:textId="72E272B1" w:rsidR="004B5C14" w:rsidRPr="00395F17" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
+          <w:p w14:paraId="24410F6B" w14:textId="72E272B1" w:rsidR="004B5C14" w:rsidRPr="00877A74" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="251" w:lineRule="exact"/>
               <w:ind w:left="102" w:right="1133"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Tel</w:t>
             </w:r>
-            <w:r w:rsidR="00DC1A81" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="00DC1A81" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>é</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>fon</w:t>
             </w:r>
-            <w:r w:rsidR="00DC1A81" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="00DC1A81" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">o y dirección </w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>electr</w:t>
             </w:r>
-            <w:r w:rsidR="00DC1A81" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="00DC1A81" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>ó</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>nica:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="296A73FE" w14:textId="77777777" w:rsidR="004B5C14" w:rsidRPr="00395F17" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
+    <w:p w14:paraId="296A73FE" w14:textId="77777777" w:rsidR="004B5C14" w:rsidRPr="00877A74" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
       <w:pPr>
         <w:spacing w:before="11"/>
         <w:ind w:right="1133"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal1"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="101" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8495"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004B5C14" w:rsidRPr="00395F17" w14:paraId="6FBF85A2" w14:textId="77777777" w:rsidTr="74E11072">
+      <w:tr w:rsidR="004B5C14" w:rsidRPr="00877A74" w14:paraId="6FBF85A2" w14:textId="77777777" w:rsidTr="74E11072">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="262"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="999999"/>
           </w:tcPr>
-          <w:p w14:paraId="73F09636" w14:textId="52C538D0" w:rsidR="004B5C14" w:rsidRPr="00395F17" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
+          <w:p w14:paraId="73F09636" w14:textId="52C538D0" w:rsidR="004B5C14" w:rsidRPr="00877A74" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="250" w:lineRule="exact"/>
               <w:ind w:left="198" w:right="1133"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:spacing w:val="53"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Da</w:t>
             </w:r>
-            <w:r w:rsidR="00DC1A81" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="00DC1A81" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>to</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> de l</w:t>
             </w:r>
-            <w:r w:rsidR="00DC1A81" w:rsidRPr="00395F17">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidR="00DC1A81" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>pr</w:t>
             </w:r>
-            <w:r w:rsidR="00DC1A81" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="00DC1A81" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>á</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>cti</w:t>
             </w:r>
-            <w:r w:rsidR="00DC1A81" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="00DC1A81" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>ca</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B5C14" w:rsidRPr="00395F17" w14:paraId="5B24C051" w14:textId="77777777" w:rsidTr="74E11072">
+      <w:tr w:rsidR="004B5C14" w:rsidRPr="00877A74" w14:paraId="5B24C051" w14:textId="77777777" w:rsidTr="74E11072">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="217686F9" w14:textId="66ECE2D8" w:rsidR="004B5C14" w:rsidRPr="00395F17" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
+          <w:p w14:paraId="217686F9" w14:textId="66ECE2D8" w:rsidR="004B5C14" w:rsidRPr="00877A74" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="252" w:lineRule="exact"/>
               <w:ind w:left="102" w:right="1133"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Tip</w:t>
             </w:r>
-            <w:r w:rsidR="00DC1A81" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="00DC1A81" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> de</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00DC1A81" w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="00DC1A81" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>práctica</w:t>
             </w:r>
-            <w:r w:rsidR="00447F9A" w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="00447F9A" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00B33EE8" w:rsidRPr="00395F17">
-[...2 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="00B33EE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...2 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>urricular</w:t>
             </w:r>
-            <w:r w:rsidR="00447F9A" w:rsidRPr="00395F17">
-[...2 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="00447F9A" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...2 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B5C14" w:rsidRPr="00395F17" w14:paraId="1E221F89" w14:textId="77777777" w:rsidTr="74E11072">
+      <w:tr w:rsidR="004B5C14" w:rsidRPr="00877A74" w14:paraId="1E221F89" w14:textId="77777777" w:rsidTr="74E11072">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="262"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2BF2D6AB" w14:textId="51E4D20C" w:rsidR="004B5C14" w:rsidRPr="00395F17" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
+          <w:p w14:paraId="2BF2D6AB" w14:textId="51E4D20C" w:rsidR="004B5C14" w:rsidRPr="00877A74" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="250" w:lineRule="exact"/>
               <w:ind w:left="102" w:right="1133"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Centr</w:t>
             </w:r>
-            <w:r w:rsidR="00447F9A" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="00447F9A" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:spacing w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>docent</w:t>
             </w:r>
-            <w:r w:rsidR="00447F9A" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="00447F9A" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B5C14" w:rsidRPr="00395F17" w14:paraId="62E242AA" w14:textId="77777777" w:rsidTr="74E11072">
+      <w:tr w:rsidR="004B5C14" w:rsidRPr="00877A74" w14:paraId="62E242AA" w14:textId="77777777" w:rsidTr="74E11072">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1E209434" w14:textId="4AD47ADD" w:rsidR="004B5C14" w:rsidRPr="00395F17" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
+          <w:p w14:paraId="1E209434" w14:textId="4AD47ADD" w:rsidR="004B5C14" w:rsidRPr="00877A74" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="251" w:lineRule="exact"/>
               <w:ind w:left="102" w:right="1133"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Nom</w:t>
             </w:r>
-            <w:r w:rsidR="00447F9A" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="00447F9A" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>bre</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:spacing w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00447F9A" w:rsidRPr="00395F17">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidR="00447F9A" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>y</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> c</w:t>
             </w:r>
-            <w:r w:rsidR="00447F9A" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="00447F9A" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>ódigo</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>del</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>programa:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B5C14" w:rsidRPr="00395F17" w14:paraId="17B5B63E" w14:textId="77777777" w:rsidTr="74E11072">
+      <w:tr w:rsidR="004B5C14" w:rsidRPr="00877A74" w14:paraId="17B5B63E" w14:textId="77777777" w:rsidTr="74E11072">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1D24614E" w14:textId="7A8923CB" w:rsidR="004B5C14" w:rsidRPr="00395F17" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
+          <w:p w14:paraId="1D24614E" w14:textId="7A8923CB" w:rsidR="004B5C14" w:rsidRPr="00877A74" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="252" w:lineRule="exact"/>
               <w:ind w:left="102" w:right="1133"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
-            <w:r w:rsidR="00447F9A" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="00447F9A" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>úmero</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> de</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>cr</w:t>
             </w:r>
-            <w:r w:rsidR="00447F9A" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="00447F9A" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>é</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>dit</w:t>
             </w:r>
-            <w:r w:rsidR="00447F9A" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="00447F9A" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>s:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:spacing w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>ECTS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="311D3840" w14:textId="77777777" w:rsidR="004B5C14" w:rsidRPr="00395F17" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
+    <w:p w14:paraId="311D3840" w14:textId="77777777" w:rsidR="004B5C14" w:rsidRPr="00877A74" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
       <w:pPr>
         <w:spacing w:before="9"/>
         <w:ind w:right="1133"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableNormal1"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="136" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8460"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="004B5C14" w:rsidRPr="00877A74" w14:paraId="2D0D79A8" w14:textId="77777777" w:rsidTr="00CB3EF4">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="269"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="999999"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="999999"/>
+          </w:tcPr>
+          <w:p w14:paraId="4903ACEA" w14:textId="18EBA6AA" w:rsidR="004B5C14" w:rsidRPr="00877A74" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="252" w:lineRule="exact"/>
+              <w:ind w:left="198" w:right="1133"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="53"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Pro</w:t>
+            </w:r>
+            <w:r w:rsidR="00447F9A" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>yecto</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>formati</w:t>
+            </w:r>
+            <w:r w:rsidR="00447F9A" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>vo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B5C14" w:rsidRPr="00877A74" w14:paraId="323954CF" w14:textId="77777777" w:rsidTr="00CB3EF4">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="547"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="999999"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7900E40A" w14:textId="45621499" w:rsidR="004B5C14" w:rsidRPr="00877A74" w:rsidRDefault="00447F9A" w:rsidP="00712D1B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="252" w:lineRule="exact"/>
+              <w:ind w:left="102" w:right="1133"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Objetivos educativos, tareas a desarrollar</w:t>
+            </w:r>
+            <w:r w:rsidR="00F03F4C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> y resultados de aprendizaje</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB3EF4" w:rsidRPr="00877A74" w14:paraId="6BF9BE79" w14:textId="77777777" w:rsidTr="00CB3EF4">
+        <w:trPr>
+          <w:trHeight w:val="751"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5C7768BB" w14:textId="238D314C" w:rsidR="00CB3EF4" w:rsidRPr="00877A74" w:rsidRDefault="00CB3EF4" w:rsidP="00712D1B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="2"/>
+              <w:ind w:left="102" w:right="1133"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Resultados de aprendizaje (habilidades, conocimientos y competencias)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B5C14" w:rsidRPr="00877A74" w14:paraId="6C0C440A" w14:textId="77777777" w:rsidTr="00CB3EF4">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="545"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="74A7FFC6" w14:textId="6F401B7B" w:rsidR="004B5C14" w:rsidRPr="00877A74" w:rsidRDefault="00447F9A" w:rsidP="00712D1B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="252" w:lineRule="exact"/>
+              <w:ind w:left="102" w:right="1133"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Actividades a desarrollar</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2D9B303D" w14:textId="77777777" w:rsidR="004B5C14" w:rsidRPr="00877A74" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
+      <w:pPr>
+        <w:spacing w:before="9"/>
+        <w:ind w:right="1133"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal1"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="101" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8495"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004B5C14" w:rsidRPr="00395F17" w14:paraId="2D0D79A8" w14:textId="77777777" w:rsidTr="00DE4DEC">
+      <w:tr w:rsidR="004B5C14" w:rsidRPr="00877A74" w14:paraId="676E4304" w14:textId="77777777" w:rsidTr="00DE4DEC">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="999999"/>
           </w:tcPr>
-          <w:p w14:paraId="4903ACEA" w14:textId="18EBA6AA" w:rsidR="004B5C14" w:rsidRPr="00395F17" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
+          <w:p w14:paraId="359670B3" w14:textId="25B7B9FB" w:rsidR="004B5C14" w:rsidRPr="00877A74" w:rsidRDefault="00FC0D4B" w:rsidP="00712D1B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="252" w:lineRule="exact"/>
               <w:ind w:left="198" w:right="1133"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395F17">
-[...68 lines deleted...]
-              <w:t>vo</w:t>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>4. Duración, horario y período de realización</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B5C14" w:rsidRPr="00395F17" w14:paraId="323954CF" w14:textId="77777777" w:rsidTr="00DE4DEC">
-[...218 lines deleted...]
-      <w:tr w:rsidR="004B5C14" w:rsidRPr="00395F17" w14:paraId="08C8A8E7" w14:textId="77777777" w:rsidTr="00DE4DEC">
+      <w:tr w:rsidR="004B5C14" w:rsidRPr="00877A74" w14:paraId="08C8A8E7" w14:textId="77777777" w:rsidTr="00DE4DEC">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="274"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0C0DCEF1" w14:textId="1466A9B4" w:rsidR="004B5C14" w:rsidRPr="00395F17" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
+          <w:p w14:paraId="0C0DCEF1" w14:textId="1466A9B4" w:rsidR="004B5C14" w:rsidRPr="00877A74" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="252" w:lineRule="exact"/>
               <w:ind w:left="102" w:right="1133"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Horari</w:t>
             </w:r>
-            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B5C14" w:rsidRPr="00395F17" w14:paraId="64C933A2" w14:textId="77777777" w:rsidTr="00DE4DEC">
+      <w:tr w:rsidR="004B5C14" w:rsidRPr="00877A74" w14:paraId="64C933A2" w14:textId="77777777" w:rsidTr="00DE4DEC">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="271"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="150465FC" w14:textId="67B00941" w:rsidR="004B5C14" w:rsidRPr="00395F17" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
+          <w:p w14:paraId="150465FC" w14:textId="67B00941" w:rsidR="004B5C14" w:rsidRPr="00877A74" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="250" w:lineRule="exact"/>
               <w:ind w:left="102" w:right="1133"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
-            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>úmero</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>total</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
-            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">e </w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>hor</w:t>
             </w:r>
-            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>s:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B5C14" w:rsidRPr="00395F17" w14:paraId="396D84A3" w14:textId="77777777" w:rsidTr="00DE4DEC">
+      <w:tr w:rsidR="004B5C14" w:rsidRPr="00877A74" w14:paraId="396D84A3" w14:textId="77777777" w:rsidTr="00DE4DEC">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="15CECBCF" w14:textId="4200AC90" w:rsidR="004B5C14" w:rsidRPr="00395F17" w:rsidRDefault="00FC0D4B" w:rsidP="00712D1B">
+          <w:p w14:paraId="15CECBCF" w14:textId="4200AC90" w:rsidR="004B5C14" w:rsidRPr="00877A74" w:rsidRDefault="00FC0D4B" w:rsidP="00712D1B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="251" w:lineRule="exact"/>
               <w:ind w:left="102" w:right="1133"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Fecha</w:t>
             </w:r>
-            <w:r w:rsidR="004B5C14" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="004B5C14" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="004B5C14" w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="004B5C14" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">e </w:t>
             </w:r>
-            <w:r w:rsidR="004B5C14" w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="004B5C14" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>inici</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>o y</w:t>
             </w:r>
-            <w:r w:rsidR="004B5C14" w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="004B5C14" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="004B5C14" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="004B5C14" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>de</w:t>
             </w:r>
-            <w:r w:rsidR="004B5C14" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="004B5C14" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="004B5C14" w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="004B5C14" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>finalizació</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
-            <w:r w:rsidR="004B5C14" w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="004B5C14" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="39864326" w14:textId="77777777" w:rsidR="004B5C14" w:rsidRPr="00395F17" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
+    <w:p w14:paraId="39864326" w14:textId="77777777" w:rsidR="004B5C14" w:rsidRPr="00877A74" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
       <w:pPr>
         <w:spacing w:before="11"/>
         <w:ind w:right="1133"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal1"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="101" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8495"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004B5C14" w:rsidRPr="00395F17" w14:paraId="74F8ED0E" w14:textId="77777777" w:rsidTr="579FA2F3">
+      <w:tr w:rsidR="004B5C14" w:rsidRPr="00877A74" w14:paraId="74F8ED0E" w14:textId="77777777" w:rsidTr="579FA2F3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="262"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="999999"/>
           </w:tcPr>
-          <w:p w14:paraId="6ECACBCA" w14:textId="41A23F71" w:rsidR="004B5C14" w:rsidRPr="00395F17" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
+          <w:p w14:paraId="6ECACBCA" w14:textId="41A23F71" w:rsidR="004B5C14" w:rsidRPr="00877A74" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="251" w:lineRule="exact"/>
               <w:ind w:left="198" w:right="1133"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:spacing w:val="53"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00395F17">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Lugar</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> de</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>realización</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>de</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
-            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00DC1A81" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="00DC1A81" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>pr</w:t>
             </w:r>
-            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>á</w:t>
             </w:r>
-            <w:r w:rsidR="00DC1A81" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="00DC1A81" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>ctica</w:t>
             </w:r>
-            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B5C14" w:rsidRPr="00395F17" w14:paraId="1D4AE2ED" w14:textId="77777777" w:rsidTr="579FA2F3">
+      <w:tr w:rsidR="004B5C14" w:rsidRPr="00877A74" w14:paraId="1D4AE2ED" w14:textId="77777777" w:rsidTr="579FA2F3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0CAB28DA" w14:textId="2F723FB6" w:rsidR="004B5C14" w:rsidRPr="00395F17" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
+          <w:p w14:paraId="0CAB28DA" w14:textId="2F723FB6" w:rsidR="004B5C14" w:rsidRPr="00877A74" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="252" w:lineRule="exact"/>
               <w:ind w:left="102" w:right="1133"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Centr</w:t>
             </w:r>
-            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:spacing w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>de</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00DC1A81" w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="00DC1A81" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>práctica</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B5C14" w:rsidRPr="00395F17" w14:paraId="0E83F764" w14:textId="77777777" w:rsidTr="579FA2F3">
+      <w:tr w:rsidR="004B5C14" w:rsidRPr="00877A74" w14:paraId="0E83F764" w14:textId="77777777" w:rsidTr="579FA2F3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5CF06C9F" w14:textId="3AD06678" w:rsidR="004B5C14" w:rsidRPr="00395F17" w:rsidRDefault="00FC0D4B" w:rsidP="00712D1B">
+          <w:p w14:paraId="5CF06C9F" w14:textId="3AD06678" w:rsidR="004B5C14" w:rsidRPr="00877A74" w:rsidRDefault="00FC0D4B" w:rsidP="00712D1B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="252" w:lineRule="exact"/>
               <w:ind w:left="102" w:right="1133"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Dirección</w:t>
             </w:r>
-            <w:r w:rsidR="004B5C14" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="004B5C14" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="77B672D1" w14:textId="77777777" w:rsidR="004B5C14" w:rsidRPr="00395F17" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
+    <w:p w14:paraId="77B672D1" w14:textId="77777777" w:rsidR="004B5C14" w:rsidRPr="00877A74" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
       <w:pPr>
         <w:spacing w:before="9"/>
         <w:ind w:right="1133"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal1"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="101" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8495"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004B5C14" w:rsidRPr="00395F17" w14:paraId="4E08C0FE" w14:textId="77777777" w:rsidTr="370641DA">
+      <w:tr w:rsidR="004B5C14" w:rsidRPr="00877A74" w14:paraId="4E08C0FE" w14:textId="77777777" w:rsidTr="370641DA">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="999999"/>
           </w:tcPr>
-          <w:p w14:paraId="2D5FC4AC" w14:textId="0885E3E5" w:rsidR="004B5C14" w:rsidRPr="00395F17" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
+          <w:p w14:paraId="2D5FC4AC" w14:textId="0885E3E5" w:rsidR="004B5C14" w:rsidRPr="00877A74" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="250" w:lineRule="exact"/>
               <w:ind w:left="198" w:right="1133"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:spacing w:val="53"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Tutorías</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B5C14" w:rsidRPr="00395F17" w14:paraId="53BA64E8" w14:textId="77777777" w:rsidTr="370641DA">
+      <w:tr w:rsidR="004B5C14" w:rsidRPr="00877A74" w14:paraId="53BA64E8" w14:textId="77777777" w:rsidTr="370641DA">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="1032"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1DB36546" w14:textId="0190B567" w:rsidR="004B5C14" w:rsidRPr="00395F17" w:rsidRDefault="004B5C14" w:rsidP="370641DA">
+          <w:p w14:paraId="1DB36546" w14:textId="0190B567" w:rsidR="004B5C14" w:rsidRPr="00877A74" w:rsidRDefault="004B5C14" w:rsidP="370641DA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="102" w:right="1133"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="thick" w:color="000000"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
-            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="thick" w:color="000000"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="thick" w:color="000000"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="thick" w:color="000000"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> la</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="thick" w:color="000000"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="thick" w:color="000000"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Universi</w:t>
             </w:r>
-            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="thick" w:color="000000"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>dad</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="27"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="40E0A731" w14:textId="35A6D08A" w:rsidR="004B5C14" w:rsidRPr="00395F17" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
+          <w:p w14:paraId="40E0A731" w14:textId="35A6D08A" w:rsidR="004B5C14" w:rsidRPr="00877A74" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="102" w:right="1133"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Nom</w:t>
             </w:r>
-            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>bre</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>y cargo</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="61D2D1E5" w14:textId="77777777" w:rsidR="00FC0D4B" w:rsidRPr="00395F17" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
+          <w:p w14:paraId="61D2D1E5" w14:textId="77777777" w:rsidR="00FC0D4B" w:rsidRPr="00877A74" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="102" w:right="1133"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:spacing w:val="35"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Contact</w:t>
             </w:r>
-            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>(tel</w:t>
             </w:r>
-            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>é</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>fon</w:t>
             </w:r>
-            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>o y dirección</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>electr</w:t>
             </w:r>
-            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>ó</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>nica):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="057AD141" w14:textId="26F6B6E2" w:rsidR="004B5C14" w:rsidRPr="00395F17" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
+          <w:p w14:paraId="057AD141" w14:textId="26F6B6E2" w:rsidR="004B5C14" w:rsidRPr="00877A74" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="102" w:right="1133"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>DNI/NIE/Pasaport</w:t>
             </w:r>
-            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B5C14" w:rsidRPr="00395F17" w14:paraId="5F688C80" w14:textId="77777777" w:rsidTr="370641DA">
+      <w:tr w:rsidR="004B5C14" w:rsidRPr="00877A74" w14:paraId="5F688C80" w14:textId="77777777" w:rsidTr="370641DA">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="1030"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5301A5E3" w14:textId="1503F292" w:rsidR="001368D8" w:rsidRPr="00395F17" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
+          <w:p w14:paraId="5301A5E3" w14:textId="1503F292" w:rsidR="001368D8" w:rsidRPr="00877A74" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="102" w:right="1133"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="thick" w:color="000000"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
-            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="thick" w:color="000000"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>or</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="thick" w:color="000000"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="thick" w:color="000000"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
-            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="thick" w:color="000000"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">a </w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="thick" w:color="000000"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>enti</w:t>
             </w:r>
-            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="thick" w:color="000000"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>dad</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="thick" w:color="000000"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="thick" w:color="000000"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>col</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="thick" w:color="000000"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>aboradora</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="thick" w:color="000000"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30BDFE43" w14:textId="51E6DB15" w:rsidR="004B5C14" w:rsidRPr="00395F17" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
+          <w:p w14:paraId="30BDFE43" w14:textId="51E6DB15" w:rsidR="004B5C14" w:rsidRPr="00877A74" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="102" w:right="1133"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Nom</w:t>
             </w:r>
-            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>bre</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>y</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> c</w:t>
             </w:r>
-            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>argo</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D98F0AE" w14:textId="77777777" w:rsidR="00FC0D4B" w:rsidRPr="00395F17" w:rsidRDefault="00FC0D4B" w:rsidP="00FC0D4B">
+          <w:p w14:paraId="7D98F0AE" w14:textId="77777777" w:rsidR="00FC0D4B" w:rsidRPr="00877A74" w:rsidRDefault="00FC0D4B" w:rsidP="00FC0D4B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="102" w:right="1133"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:spacing w:val="35"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Contacto</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>(teléfono y dirección</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>electrónica):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03D00BFD" w14:textId="6F56456F" w:rsidR="004B5C14" w:rsidRPr="00395F17" w:rsidRDefault="00FC0D4B" w:rsidP="00FC0D4B">
+          <w:p w14:paraId="03D00BFD" w14:textId="6F56456F" w:rsidR="004B5C14" w:rsidRPr="00877A74" w:rsidRDefault="00FC0D4B" w:rsidP="00FC0D4B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="102" w:right="1133"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>DNI/NIE/Pasaporte:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="48E2EF0E" w14:textId="77777777" w:rsidR="004B5C14" w:rsidRPr="00395F17" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
+    <w:p w14:paraId="48E2EF0E" w14:textId="77777777" w:rsidR="004B5C14" w:rsidRPr="00877A74" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-        <w:sectPr w:rsidR="004B5C14" w:rsidRPr="00395F17" w:rsidSect="00A032AB">
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="004B5C14" w:rsidRPr="00877A74" w:rsidSect="00E15E02">
           <w:footerReference w:type="default" r:id="rId11"/>
           <w:pgSz w:w="11910" w:h="16840"/>
-          <w:pgMar w:top="1702" w:right="420" w:bottom="709" w:left="1600" w:header="998" w:footer="0" w:gutter="0"/>
+          <w:pgMar w:top="2400" w:right="420" w:bottom="709" w:left="1600" w:header="998" w:footer="0" w:gutter="0"/>
           <w:cols w:space="708"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal1"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="561" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8495"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004B5C14" w:rsidRPr="00395F17" w14:paraId="3BCC368C" w14:textId="77777777" w:rsidTr="579FA2F3">
+      <w:tr w:rsidR="004B5C14" w:rsidRPr="00877A74" w14:paraId="3BCC368C" w14:textId="77777777" w:rsidTr="579FA2F3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="268"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="999999"/>
           </w:tcPr>
-          <w:p w14:paraId="44F9BCC9" w14:textId="258185CD" w:rsidR="004B5C14" w:rsidRPr="00395F17" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
+          <w:p w14:paraId="44F9BCC9" w14:textId="258185CD" w:rsidR="004B5C14" w:rsidRPr="00877A74" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="251" w:lineRule="exact"/>
               <w:ind w:left="198" w:right="1133"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>7.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:spacing w:val="53"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Pla</w:t>
             </w:r>
-            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> de </w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>seguim</w:t>
             </w:r>
-            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>ent</w:t>
             </w:r>
-            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B5C14" w:rsidRPr="00395F17" w14:paraId="7DA8087D" w14:textId="77777777" w:rsidTr="579FA2F3">
+      <w:tr w:rsidR="004B5C14" w:rsidRPr="00877A74" w14:paraId="7DA8087D" w14:textId="77777777" w:rsidTr="579FA2F3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="274"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2455764C" w14:textId="788ED6BB" w:rsidR="004B5C14" w:rsidRPr="00395F17" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
+          <w:p w14:paraId="2455764C" w14:textId="788ED6BB" w:rsidR="004B5C14" w:rsidRPr="00877A74" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="252" w:lineRule="exact"/>
               <w:ind w:left="102" w:right="1133"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Seguim</w:t>
             </w:r>
-            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>ent</w:t>
             </w:r>
-            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> m</w:t>
             </w:r>
-            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>ediante</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>tutorías</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B5C14" w:rsidRPr="00395F17" w14:paraId="594C5AE7" w14:textId="77777777" w:rsidTr="579FA2F3">
+      <w:tr w:rsidR="004B5C14" w:rsidRPr="00877A74" w14:paraId="594C5AE7" w14:textId="77777777" w:rsidTr="579FA2F3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="274"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="325A9D2B" w14:textId="5F8B4CF0" w:rsidR="004B5C14" w:rsidRPr="00395F17" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
+          <w:p w14:paraId="325A9D2B" w14:textId="5F8B4CF0" w:rsidR="004B5C14" w:rsidRPr="00877A74" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="252" w:lineRule="exact"/>
               <w:ind w:left="102" w:right="1133"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Informe</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>final</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="056D4ADF" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="056D4ADF" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>de</w:t>
             </w:r>
-            <w:r w:rsidR="679EC27E" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="679EC27E" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="056D4ADF" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="056D4ADF" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
-            <w:r w:rsidR="679EC27E" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="679EC27E" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>a persona</w:t>
             </w:r>
-            <w:r w:rsidR="056D4ADF" w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="056D4ADF" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> tutor</w:t>
             </w:r>
-            <w:r w:rsidR="7AE67A5B" w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="7AE67A5B" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">de </w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
-            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">a </w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>enti</w:t>
             </w:r>
-            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>: (</w:t>
             </w:r>
-            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>entrega</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B5C14" w:rsidRPr="00395F17" w14:paraId="2ACF8E1F" w14:textId="77777777" w:rsidTr="579FA2F3">
+      <w:tr w:rsidR="004B5C14" w:rsidRPr="00877A74" w14:paraId="2ACF8E1F" w14:textId="77777777" w:rsidTr="579FA2F3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6148396A" w14:textId="7F3063D8" w:rsidR="004B5C14" w:rsidRPr="00395F17" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
+          <w:p w14:paraId="6148396A" w14:textId="7F3063D8" w:rsidR="004B5C14" w:rsidRPr="00877A74" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="250" w:lineRule="exact"/>
               <w:ind w:left="102" w:right="1133"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Informe</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>final</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>de</w:t>
             </w:r>
-            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">l </w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>estudiant</w:t>
             </w:r>
-            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>: (</w:t>
             </w:r>
-            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>entrega</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="778C0357" w14:textId="77777777" w:rsidR="004B5C14" w:rsidRPr="00395F17" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
+    <w:p w14:paraId="778C0357" w14:textId="77777777" w:rsidR="004B5C14" w:rsidRPr="00877A74" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
       <w:pPr>
         <w:spacing w:before="2"/>
         <w:ind w:right="1133"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal1"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="560" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8495"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004B5C14" w:rsidRPr="00395F17" w14:paraId="479B4847" w14:textId="77777777" w:rsidTr="579FA2F3">
+      <w:tr w:rsidR="004B5C14" w:rsidRPr="00877A74" w14:paraId="479B4847" w14:textId="77777777" w:rsidTr="579FA2F3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="999999"/>
           </w:tcPr>
-          <w:p w14:paraId="516916C4" w14:textId="086840F0" w:rsidR="004B5C14" w:rsidRPr="00395F17" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
+          <w:p w14:paraId="516916C4" w14:textId="086840F0" w:rsidR="004B5C14" w:rsidRPr="00877A74" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="250" w:lineRule="exact"/>
               <w:ind w:left="198" w:right="1133"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>8.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="53"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Criteri</w:t>
             </w:r>
-            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
-            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>e e</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>valuació</w:t>
             </w:r>
-            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B5C14" w:rsidRPr="00395F17" w14:paraId="01CE065E" w14:textId="77777777" w:rsidTr="579FA2F3">
+      <w:tr w:rsidR="004B5C14" w:rsidRPr="00877A74" w14:paraId="01CE065E" w14:textId="77777777" w:rsidTr="579FA2F3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="274"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2B3094ED" w14:textId="7C52EBA8" w:rsidR="004B5C14" w:rsidRPr="00395F17" w:rsidRDefault="00FC0D4B" w:rsidP="00712D1B">
+          <w:p w14:paraId="2B3094ED" w14:textId="7C52EBA8" w:rsidR="004B5C14" w:rsidRPr="00877A74" w:rsidRDefault="00FC0D4B" w:rsidP="00712D1B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="251" w:lineRule="exact"/>
               <w:ind w:left="102" w:right="1133"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
-            <w:r w:rsidR="056D4ADF" w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="056D4ADF" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>valuació</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
-            <w:r w:rsidR="056D4ADF" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="056D4ADF" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="056D4ADF" w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="056D4ADF" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>final de</w:t>
             </w:r>
-            <w:r w:rsidR="55B4D668" w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="55B4D668" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="056D4ADF" w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="056D4ADF" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
-            <w:r w:rsidR="3F67B8EA" w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="3F67B8EA" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidR="056D4ADF" w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="056D4ADF" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="73D81436" w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="73D81436" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">persona </w:t>
             </w:r>
-            <w:r w:rsidR="056D4ADF" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="056D4ADF" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>tutor</w:t>
             </w:r>
-            <w:r w:rsidR="5B9C369A" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="5B9C369A" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidR="056D4ADF" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="056D4ADF" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>académica</w:t>
             </w:r>
-            <w:r w:rsidR="056D4ADF" w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="056D4ADF" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B5C14" w:rsidRPr="00395F17" w14:paraId="6C932A8C" w14:textId="77777777" w:rsidTr="579FA2F3">
+      <w:tr w:rsidR="004B5C14" w:rsidRPr="00877A74" w14:paraId="6C932A8C" w14:textId="77777777" w:rsidTr="579FA2F3">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="523"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="57D6F573" w14:textId="70E24E31" w:rsidR="004B5C14" w:rsidRPr="00395F17" w:rsidRDefault="00FC0D4B" w:rsidP="00712D1B">
+          <w:p w14:paraId="57D6F573" w14:textId="70E24E31" w:rsidR="004B5C14" w:rsidRPr="00877A74" w:rsidRDefault="00FC0D4B" w:rsidP="00712D1B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="102" w:right="1133"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Consecuencias</w:t>
             </w:r>
-            <w:r w:rsidR="004B5C14" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="004B5C14" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>académicas</w:t>
             </w:r>
-            <w:r w:rsidR="004B5C14" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="004B5C14" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="004B5C14" w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="004B5C14" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>derivad</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidR="004B5C14" w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="004B5C14" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidR="004B5C14" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="004B5C14" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> de</w:t>
             </w:r>
-            <w:r w:rsidR="004B5C14" w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="004B5C14" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="004B5C14" w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="004B5C14" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>inc</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>u</w:t>
             </w:r>
-            <w:r w:rsidR="004B5C14" w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="004B5C14" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>mplim</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
-            <w:r w:rsidR="004B5C14" w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="004B5C14" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>ent</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
-            <w:r w:rsidR="004B5C14" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="004B5C14" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="004B5C14" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="004B5C14" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>de</w:t>
             </w:r>
-            <w:r w:rsidR="004B5C14" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="004B5C14" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="004B5C14" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="004B5C14" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidR="004B5C14" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="004B5C14" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidR="004B5C14" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="004B5C14" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="004B5C14" w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="004B5C14" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>obligacion</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidR="004B5C14" w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="004B5C14" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidR="004B5C14" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="004B5C14" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="51"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="004B5C14" w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="004B5C14" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>asumid</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidR="004B5C14" w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="004B5C14" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidR="004B5C14" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="004B5C14" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="004B5C14" w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="004B5C14" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
-            <w:r w:rsidR="004B5C14" w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="004B5C14" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">r </w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidR="004B5C14" w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="004B5C14" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="004B5C14" w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="004B5C14" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>estudiant</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidR="004B5C14" w:rsidRPr="00395F17">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="004B5C14" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="004B5C14" w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="004B5C14" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>si procede</w:t>
             </w:r>
-            <w:r w:rsidR="004B5C14" w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="004B5C14" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="64D431AC" w14:textId="77777777" w:rsidR="004B5C14" w:rsidRPr="00395F17" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
+    <w:p w14:paraId="64D431AC" w14:textId="77777777" w:rsidR="004B5C14" w:rsidRPr="00877A74" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
       <w:pPr>
         <w:spacing w:before="9"/>
         <w:ind w:right="1133"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal1"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="560" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8495"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004B5C14" w:rsidRPr="00395F17" w14:paraId="16B14EEE" w14:textId="77777777" w:rsidTr="00FC0D4B">
+      <w:tr w:rsidR="004B5C14" w:rsidRPr="00877A74" w14:paraId="16B14EEE" w14:textId="77777777" w:rsidTr="00FC0D4B">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="491"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="999999"/>
           </w:tcPr>
-          <w:p w14:paraId="3B827438" w14:textId="46395CE3" w:rsidR="004B5C14" w:rsidRPr="00395F17" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
+          <w:p w14:paraId="3B827438" w14:textId="46395CE3" w:rsidR="004B5C14" w:rsidRPr="00877A74" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="250" w:lineRule="exact"/>
               <w:ind w:left="102" w:right="1133"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>9.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> A</w:t>
             </w:r>
-            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>y</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>u</w:t>
             </w:r>
-            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>da</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> a</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
-            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>estudi</w:t>
             </w:r>
-            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>contraprestació</w:t>
             </w:r>
-            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>econ</w:t>
             </w:r>
-            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>ó</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>mica</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>y</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> costos</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">de </w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>gestió</w:t>
             </w:r>
-            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>si</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>procede:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B5C14" w:rsidRPr="00395F17" w14:paraId="13F808E1" w14:textId="77777777" w:rsidTr="001E2673">
+      <w:tr w:rsidR="004B5C14" w:rsidRPr="00877A74" w14:paraId="13F808E1" w14:textId="77777777" w:rsidTr="001E2673">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="274"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2B2DB7FC" w14:textId="7E7E3ACE" w:rsidR="004B5C14" w:rsidRPr="00395F17" w:rsidRDefault="00FC0D4B" w:rsidP="00712D1B">
+          <w:p w14:paraId="2B2DB7FC" w14:textId="7E7E3ACE" w:rsidR="004B5C14" w:rsidRPr="00877A74" w:rsidRDefault="00FC0D4B" w:rsidP="00712D1B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="251" w:lineRule="exact"/>
               <w:ind w:left="102" w:right="1133"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
-            <w:r w:rsidR="004B5C14" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="004B5C14" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>uan</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>tí</w:t>
             </w:r>
-            <w:r w:rsidR="004B5C14" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="004B5C14" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>a:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B5C14" w:rsidRPr="00395F17" w14:paraId="238E2A3D" w14:textId="77777777" w:rsidTr="001E2673">
+      <w:tr w:rsidR="004B5C14" w:rsidRPr="00877A74" w14:paraId="238E2A3D" w14:textId="77777777" w:rsidTr="001E2673">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="274"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2D795A69" w14:textId="44B56200" w:rsidR="004B5C14" w:rsidRPr="00395F17" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
+          <w:p w14:paraId="2D795A69" w14:textId="44B56200" w:rsidR="004B5C14" w:rsidRPr="00877A74" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="251" w:lineRule="exact"/>
               <w:ind w:left="102" w:right="1133"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Forma</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> de</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>pag</w:t>
             </w:r>
-            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B5C14" w:rsidRPr="00395F17" w14:paraId="6981E723" w14:textId="77777777" w:rsidTr="001E2673">
+      <w:tr w:rsidR="004B5C14" w:rsidRPr="00877A74" w14:paraId="6981E723" w14:textId="77777777" w:rsidTr="001E2673">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="274"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1FF73390" w14:textId="6A526C60" w:rsidR="004B5C14" w:rsidRPr="00395F17" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
+          <w:p w14:paraId="1FF73390" w14:textId="6A526C60" w:rsidR="004B5C14" w:rsidRPr="00877A74" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="252" w:lineRule="exact"/>
               <w:ind w:left="102" w:right="1133"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Costos</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> de </w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>gestió</w:t>
             </w:r>
-            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>y</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>/o</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>de</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>mantenim</w:t>
             </w:r>
-            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>ent</w:t>
             </w:r>
-            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> del </w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>serv</w:t>
             </w:r>
-            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00395F17">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>icio</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B5C14" w:rsidRPr="00395F17" w14:paraId="3C8579F1" w14:textId="77777777" w:rsidTr="001E2673">
+      <w:tr w:rsidR="004B5C14" w:rsidRPr="00877A74" w14:paraId="3C8579F1" w14:textId="77777777" w:rsidTr="001E2673">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8495" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="378D2306" w14:textId="22ED2CF3" w:rsidR="004B5C14" w:rsidRPr="00395F17" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
+          <w:p w14:paraId="378D2306" w14:textId="22ED2CF3" w:rsidR="004B5C14" w:rsidRPr="00877A74" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="252" w:lineRule="exact"/>
               <w:ind w:left="102" w:right="1133"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Partida</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>presupuestaria</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="67A3E771" w14:textId="620FC80C" w:rsidR="004B5C14" w:rsidRPr="00395F17" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
+    <w:p w14:paraId="67A3E771" w14:textId="620FC80C" w:rsidR="004B5C14" w:rsidRPr="00877A74" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
       <w:pPr>
         <w:spacing w:before="9"/>
         <w:ind w:right="1133"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Taulaambquadrcula"/>
         <w:tblW w:w="8511" w:type="dxa"/>
         <w:tblInd w:w="556" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8511"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B62B5D" w:rsidRPr="00395F17" w14:paraId="32033570" w14:textId="77777777" w:rsidTr="000A5722">
+      <w:tr w:rsidR="00B62B5D" w:rsidRPr="00877A74" w14:paraId="32033570" w14:textId="77777777" w:rsidTr="000A5722">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8511" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2608932F" w14:textId="207BF300" w:rsidR="007056E1" w:rsidRPr="00395F17" w:rsidRDefault="007056E1" w:rsidP="00712D1B">
+          <w:p w14:paraId="2608932F" w14:textId="207BF300" w:rsidR="007056E1" w:rsidRPr="00877A74" w:rsidRDefault="007056E1" w:rsidP="00712D1B">
             <w:pPr>
               <w:spacing w:before="9"/>
               <w:ind w:right="1133"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395F17">
-[...5 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">10. </w:t>
             </w:r>
-            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00395F17">
-[...5 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Declaración</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...5 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> del</w:t>
             </w:r>
-            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00395F17">
-[...5 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...5 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>estudiant</w:t>
             </w:r>
-            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00395F17">
-[...5 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00FC0D4B" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007056E1" w:rsidRPr="00395F17" w14:paraId="05ADD845" w14:textId="77777777" w:rsidTr="00B62B5D">
+      <w:tr w:rsidR="007056E1" w:rsidRPr="00877A74" w14:paraId="05ADD845" w14:textId="77777777" w:rsidTr="00B62B5D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8511" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E3FA099" w14:textId="23308645" w:rsidR="007056E1" w:rsidRPr="00395F17" w:rsidRDefault="00FC0D4B" w:rsidP="00712D1B">
+          <w:p w14:paraId="5E3FA099" w14:textId="23308645" w:rsidR="007056E1" w:rsidRPr="00877A74" w:rsidRDefault="00FC0D4B" w:rsidP="00712D1B">
             <w:pPr>
               <w:spacing w:before="9"/>
               <w:ind w:right="1133"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395F17">
-[...5 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">El </w:t>
             </w:r>
-            <w:r w:rsidR="007056E1" w:rsidRPr="00395F17">
-[...5 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="007056E1" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>estudiant</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...5 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidR="007056E1" w:rsidRPr="00395F17">
-[...5 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="007056E1" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> declara: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24C21431" w14:textId="0FCDB4A2" w:rsidR="007056E1" w:rsidRPr="00395F17" w:rsidRDefault="0037059D" w:rsidP="007056E1">
+          <w:p w14:paraId="24C21431" w14:textId="0FCDB4A2" w:rsidR="007056E1" w:rsidRPr="00877A74" w:rsidRDefault="0037059D" w:rsidP="007056E1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="468"/>
               </w:tabs>
               <w:spacing w:line="236" w:lineRule="auto"/>
               <w:ind w:right="104" w:hanging="359"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Que conoce y acepta todas las condiciones de realización de las prácticas que dimanen del convenio suscrito entre la Universitat Autònoma de Barcelona y </w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               </w:rPr>
               <w:t>Nombre entidad colaboradora</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">, en fecha </w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               </w:rPr>
               <w:t>XXX</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>, así como las relacionadas en esta adenda</w:t>
             </w:r>
-            <w:r w:rsidR="007056E1" w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="007056E1" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="448D630F" w14:textId="77777777" w:rsidR="007056E1" w:rsidRPr="00395F17" w:rsidRDefault="007056E1" w:rsidP="007056E1">
+          <w:p w14:paraId="448D630F" w14:textId="77777777" w:rsidR="007056E1" w:rsidRPr="00877A74" w:rsidRDefault="007056E1" w:rsidP="007056E1">
             <w:pPr>
               <w:spacing w:before="11"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7F1E0652" w14:textId="5EC50B9E" w:rsidR="007056E1" w:rsidRPr="00395F17" w:rsidRDefault="0037059D" w:rsidP="0037059D">
+          <w:p w14:paraId="7F1E0652" w14:textId="5EC50B9E" w:rsidR="007056E1" w:rsidRPr="00877A74" w:rsidRDefault="0037059D" w:rsidP="0037059D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="468"/>
               </w:tabs>
               <w:spacing w:line="236" w:lineRule="auto"/>
               <w:ind w:right="104" w:hanging="359"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>Que conoce y acepta que la relación de práctica no implica la constitución de ningún vínculo laboral con la entidad colaboradora</w:t>
             </w:r>
-            <w:r w:rsidR="007056E1" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="007056E1" w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3DE569C1" w14:textId="77777777" w:rsidR="007056E1" w:rsidRPr="00395F17" w:rsidRDefault="007056E1" w:rsidP="000154BA">
+          <w:p w14:paraId="3DE569C1" w14:textId="77777777" w:rsidR="007056E1" w:rsidRPr="00877A74" w:rsidRDefault="007056E1" w:rsidP="000154BA">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="468"/>
               </w:tabs>
               <w:spacing w:line="236" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="104"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7CD891F2" w14:textId="74B1413D" w:rsidR="007056E1" w:rsidRPr="00395F17" w:rsidRDefault="0037059D" w:rsidP="0037059D">
+          <w:p w14:paraId="7CD891F2" w14:textId="74B1413D" w:rsidR="007056E1" w:rsidRPr="00877A74" w:rsidRDefault="0037059D" w:rsidP="0037059D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="468"/>
               </w:tabs>
               <w:spacing w:line="236" w:lineRule="auto"/>
               <w:ind w:right="104" w:hanging="359"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>Que se compromete a cumplir todas las obligaciones que, de acuerdo con las condiciones descritas en este convenio específico de colaboración, en el Convenio Marco y en la normativa aplicable, le son exigibles.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33A760FD" w14:textId="77777777" w:rsidR="0037059D" w:rsidRPr="00395F17" w:rsidRDefault="0037059D" w:rsidP="000154BA">
+          <w:p w14:paraId="33A760FD" w14:textId="77777777" w:rsidR="0037059D" w:rsidRPr="00877A74" w:rsidRDefault="0037059D" w:rsidP="000154BA">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="468"/>
               </w:tabs>
               <w:spacing w:line="236" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="104"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="439CC25A" w14:textId="28AE2926" w:rsidR="007056E1" w:rsidRPr="00395F17" w:rsidRDefault="0037059D" w:rsidP="0037059D">
+          <w:p w14:paraId="439CC25A" w14:textId="28AE2926" w:rsidR="007056E1" w:rsidRPr="0051195D" w:rsidRDefault="0037059D" w:rsidP="0037059D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="468"/>
               </w:tabs>
               <w:spacing w:line="236" w:lineRule="auto"/>
               <w:ind w:right="104" w:hanging="359"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Que se compromete a mantener la confidencialidad de toda la información a la que tenga acceso a raíz de su colaboración con </w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               </w:rPr>
               <w:t>Nombre entidad colaboradora</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>, así como a no revelar, difundir o ceder la información referida a terceras personas, y a cumplir con el resto de</w:t>
             </w:r>
-            <w:r w:rsidR="0051195D" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="0051195D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>obligaciones</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidR="00C17556" w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00C17556">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00877A74">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>que le corresponden, de conformidad con la legislación vigente en materia de protección de datos.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6FD8BF13" w14:textId="77777777" w:rsidR="0051195D" w:rsidRPr="00395F17" w:rsidRDefault="0051195D" w:rsidP="0051195D">
+          <w:p w14:paraId="6FD8BF13" w14:textId="77777777" w:rsidR="0051195D" w:rsidRPr="0051195D" w:rsidRDefault="0051195D" w:rsidP="0051195D">
             <w:pPr>
               <w:pStyle w:val="Pargrafdellista"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="337AB63C" w14:textId="43287E06" w:rsidR="0051195D" w:rsidRPr="00395F17" w:rsidRDefault="0051195D" w:rsidP="0051195D">
+          <w:p w14:paraId="337AB63C" w14:textId="43287E06" w:rsidR="0051195D" w:rsidRPr="0051195D" w:rsidRDefault="0051195D" w:rsidP="0051195D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="468"/>
               </w:tabs>
               <w:spacing w:line="237" w:lineRule="auto"/>
               <w:ind w:right="105" w:hanging="359"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395F17">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="0051195D">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:t>Que ha sido informado/informada y da su consentimiento para el tratamiento de sus datos personales en los términos necesarios para la tramitación del convenio y la gestión de las prácticas que se deriven.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="127A5506" w14:textId="341C0CC4" w:rsidR="00AA5BFE" w:rsidRPr="00395F17" w:rsidRDefault="00AA5BFE" w:rsidP="00712D1B">
+    <w:p w14:paraId="127A5506" w14:textId="341C0CC4" w:rsidR="00AA5BFE" w:rsidRPr="00877A74" w:rsidRDefault="00AA5BFE" w:rsidP="00712D1B">
       <w:pPr>
         <w:spacing w:before="9"/>
         <w:ind w:right="1133"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A4D01FD" w14:textId="55FAB209" w:rsidR="004B5C14" w:rsidRPr="00395F17" w:rsidRDefault="000154BA" w:rsidP="32263F95">
+    <w:p w14:paraId="1A4D01FD" w14:textId="55FAB209" w:rsidR="004B5C14" w:rsidRPr="00877A74" w:rsidRDefault="000154BA" w:rsidP="32263F95">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:spacing w:before="72"/>
         <w:ind w:left="426" w:right="1133"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00395F17">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00877A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>En prueba de conformidad, firman este anexo, por triplicado ejemplar y a un solo efecto, en la fecha que constan en las firmas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1751FDC3" w14:textId="77777777" w:rsidR="004B5C14" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
+    <w:p w14:paraId="1751FDC3" w14:textId="77777777" w:rsidR="004B5C14" w:rsidRPr="00877A74" w:rsidRDefault="004B5C14" w:rsidP="00712D1B">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...78 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9780" w:type="dxa"/>
         <w:tblInd w:w="-142" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3261"/>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="3117"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0051195D" w:rsidRPr="00395F17" w14:paraId="5C544F1E" w14:textId="77777777" w:rsidTr="00725800">
+      <w:tr w:rsidR="0051195D" w:rsidRPr="00AB06A3" w14:paraId="5C544F1E" w14:textId="77777777" w:rsidTr="00725800">
         <w:trPr>
           <w:trHeight w:val="1164"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71EEA0A8" w14:textId="77777777" w:rsidR="00395F17" w:rsidRPr="00395F17" w:rsidRDefault="00395F17" w:rsidP="00725800">
-[...111 lines deleted...]
-          <w:p w14:paraId="00B7A293" w14:textId="77777777" w:rsidR="0051195D" w:rsidRPr="00395F17" w:rsidRDefault="0051195D" w:rsidP="00725800">
+          <w:p w14:paraId="3FE6E297" w14:textId="77777777" w:rsidR="0051195D" w:rsidRPr="00AB06A3" w:rsidRDefault="0051195D" w:rsidP="00725800">
             <w:pPr>
               <w:ind w:right="181"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1FE491E2" w14:textId="77777777" w:rsidR="0051195D" w:rsidRPr="00395F17" w:rsidRDefault="0051195D" w:rsidP="00725800">
+          <w:p w14:paraId="178F7FB8" w14:textId="13BAEEC2" w:rsidR="0051195D" w:rsidRPr="00AB06A3" w:rsidRDefault="0051195D" w:rsidP="00725800">
+            <w:pPr>
+              <w:ind w:right="181"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">r la </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7723668B" w14:textId="77777777" w:rsidR="0051195D" w:rsidRPr="00AB06A3" w:rsidRDefault="0051195D" w:rsidP="00725800">
+            <w:pPr>
+              <w:ind w:right="181"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>Universitat Autònoma de Barcelona</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2421E53F" w14:textId="78AA69D3" w:rsidR="0051195D" w:rsidRPr="00AB06A3" w:rsidRDefault="0051195D" w:rsidP="00725800">
+            <w:pPr>
+              <w:ind w:right="181"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Firma y </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>sello</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> o </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>firma</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> digital</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43647A61" w14:textId="77777777" w:rsidR="0051195D" w:rsidRPr="00AB06A3" w:rsidRDefault="0051195D" w:rsidP="00725800">
+            <w:pPr>
+              <w:ind w:right="181"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00B7A293" w14:textId="77777777" w:rsidR="0051195D" w:rsidRPr="00AB06A3" w:rsidRDefault="0051195D" w:rsidP="00725800">
             <w:pPr>
               <w:ind w:right="181"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1EBD5296" w14:textId="77777777" w:rsidR="0051195D" w:rsidRPr="00395F17" w:rsidRDefault="0051195D" w:rsidP="00725800">
+          <w:p w14:paraId="1FE491E2" w14:textId="77777777" w:rsidR="0051195D" w:rsidRPr="00AB06A3" w:rsidRDefault="0051195D" w:rsidP="00725800">
             <w:pPr>
               <w:ind w:right="181"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="60160E68" w14:textId="77777777" w:rsidR="0051195D" w:rsidRPr="00395F17" w:rsidRDefault="0051195D" w:rsidP="00725800">
+          <w:p w14:paraId="1EBD5296" w14:textId="77777777" w:rsidR="0051195D" w:rsidRPr="00AB06A3" w:rsidRDefault="0051195D" w:rsidP="00725800">
             <w:pPr>
               <w:ind w:right="181"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4933A008" w14:textId="246AF7A3" w:rsidR="0051195D" w:rsidRPr="00395F17" w:rsidRDefault="0051195D" w:rsidP="00725800">
+          <w:p w14:paraId="60160E68" w14:textId="77777777" w:rsidR="0051195D" w:rsidRPr="00AB06A3" w:rsidRDefault="0051195D" w:rsidP="00725800">
             <w:pPr>
               <w:ind w:right="181"/>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395F17">
-[...30 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="5C8F38CF" w14:textId="33477249" w:rsidR="0051195D" w:rsidRPr="00395F17" w:rsidRDefault="0051195D" w:rsidP="00725800">
+          <w:p w14:paraId="4933A008" w14:textId="246AF7A3" w:rsidR="0051195D" w:rsidRPr="00AB06A3" w:rsidRDefault="0051195D" w:rsidP="00725800">
             <w:pPr>
               <w:ind w:right="181"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="lightGray"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
+              <w:t>(Nom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="lightGray"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">bre y </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="lightGray"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>apellidos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="lightGray"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C8F38CF" w14:textId="33477249" w:rsidR="0051195D" w:rsidRPr="00AB06A3" w:rsidRDefault="0051195D" w:rsidP="00725800">
+            <w:pPr>
+              <w:ind w:right="181"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="lightGray"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="lightGray"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
-            <w:r w:rsidR="00D1206A" w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00D1206A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="lightGray"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="lightGray"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>rgo</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="lightGray"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D83383C" w14:textId="77777777" w:rsidR="0051195D" w:rsidRPr="00395F17" w:rsidRDefault="0051195D" w:rsidP="00725800">
+          <w:p w14:paraId="7D83383C" w14:textId="77777777" w:rsidR="0051195D" w:rsidRPr="00AB06A3" w:rsidRDefault="0051195D" w:rsidP="00725800">
             <w:pPr>
               <w:ind w:left="-456"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2E114A3D" w14:textId="140F09BA" w:rsidR="0051195D" w:rsidRPr="00395F17" w:rsidRDefault="0051195D" w:rsidP="00725800">
+          <w:p w14:paraId="2E114A3D" w14:textId="140F09BA" w:rsidR="0051195D" w:rsidRPr="00AB06A3" w:rsidRDefault="0051195D" w:rsidP="00725800">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve">Por </w:t>
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nombre </w:t>
+              <w:t>or</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="lightGray"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>Nom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="lightGray"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>bre</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="lightGray"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="lightGray"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t>entidad</w:t>
+              <w:t>enti</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="lightGray"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>dad</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="lightGray"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Helvetica"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="lightGray"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>colaboradora</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="27650CA2" w14:textId="479B12C4" w:rsidR="0051195D" w:rsidRPr="00395F17" w:rsidRDefault="0051195D" w:rsidP="0051195D">
+          <w:p w14:paraId="27650CA2" w14:textId="479B12C4" w:rsidR="0051195D" w:rsidRPr="00AB06A3" w:rsidRDefault="0051195D" w:rsidP="0051195D">
             <w:pPr>
               <w:ind w:right="181"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve">(Firma y </w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Firma y </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>sello</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t>, o firma digital)</w:t>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> o </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>firma</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> digital</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="56C5E1C8" w14:textId="77777777" w:rsidR="0051195D" w:rsidRPr="00395F17" w:rsidRDefault="0051195D" w:rsidP="00725800">
+          <w:p w14:paraId="56C5E1C8" w14:textId="77777777" w:rsidR="0051195D" w:rsidRPr="00AB06A3" w:rsidRDefault="0051195D" w:rsidP="00725800">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="00738D8D" w14:textId="77777777" w:rsidR="0051195D" w:rsidRPr="00395F17" w:rsidRDefault="0051195D" w:rsidP="00725800">
+          <w:p w14:paraId="00738D8D" w14:textId="77777777" w:rsidR="0051195D" w:rsidRPr="00AB06A3" w:rsidRDefault="0051195D" w:rsidP="00725800">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6C0A102B" w14:textId="77777777" w:rsidR="0051195D" w:rsidRPr="00395F17" w:rsidRDefault="0051195D" w:rsidP="00725800">
+          <w:p w14:paraId="6C0A102B" w14:textId="77777777" w:rsidR="0051195D" w:rsidRPr="00AB06A3" w:rsidRDefault="0051195D" w:rsidP="00725800">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="591B396E" w14:textId="77777777" w:rsidR="0051195D" w:rsidRPr="00395F17" w:rsidRDefault="0051195D" w:rsidP="00725800">
+          <w:p w14:paraId="591B396E" w14:textId="77777777" w:rsidR="0051195D" w:rsidRPr="00AB06A3" w:rsidRDefault="0051195D" w:rsidP="00725800">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0477276D" w14:textId="77777777" w:rsidR="0051195D" w:rsidRPr="00395F17" w:rsidRDefault="0051195D" w:rsidP="00725800">
+          <w:p w14:paraId="0477276D" w14:textId="77777777" w:rsidR="0051195D" w:rsidRPr="00AB06A3" w:rsidRDefault="0051195D" w:rsidP="00725800">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6A303ABD" w14:textId="77777777" w:rsidR="0051195D" w:rsidRPr="00395F17" w:rsidRDefault="0051195D" w:rsidP="00725800">
+          <w:p w14:paraId="6A303ABD" w14:textId="77777777" w:rsidR="0051195D" w:rsidRPr="00AB06A3" w:rsidRDefault="0051195D" w:rsidP="00725800">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="574A6310" w14:textId="77777777" w:rsidR="0051195D" w:rsidRPr="00395F17" w:rsidRDefault="0051195D" w:rsidP="00725800">
+          <w:p w14:paraId="574A6310" w14:textId="77777777" w:rsidR="0051195D" w:rsidRPr="00AB06A3" w:rsidRDefault="0051195D" w:rsidP="00725800">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="716F7552" w14:textId="77777777" w:rsidR="0051195D" w:rsidRPr="00395F17" w:rsidRDefault="0051195D" w:rsidP="0051195D">
+          <w:p w14:paraId="716F7552" w14:textId="77777777" w:rsidR="0051195D" w:rsidRPr="00AB06A3" w:rsidRDefault="0051195D" w:rsidP="0051195D">
             <w:pPr>
               <w:ind w:right="181"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="lightGray"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve">(Nombre y </w:t>
+              <w:t>(Nom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="lightGray"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">bre y </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="lightGray"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>apellidos</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="lightGray"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06FDFA05" w14:textId="090675BB" w:rsidR="0051195D" w:rsidRPr="00395F17" w:rsidRDefault="0051195D" w:rsidP="0051195D">
+          <w:p w14:paraId="06FDFA05" w14:textId="090675BB" w:rsidR="0051195D" w:rsidRPr="00AB06A3" w:rsidRDefault="0051195D" w:rsidP="0051195D">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="lightGray"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="lightGray"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
-            <w:r w:rsidR="00D1206A" w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidR="00D1206A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="lightGray"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="lightGray"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>rgo</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="lightGray"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3117" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="586D570D" w14:textId="77777777" w:rsidR="0051195D" w:rsidRPr="00395F17" w:rsidRDefault="0051195D" w:rsidP="00725800">
+          <w:p w14:paraId="586D570D" w14:textId="77777777" w:rsidR="0051195D" w:rsidRPr="00AB06A3" w:rsidRDefault="0051195D" w:rsidP="00725800">
             <w:pPr>
               <w:ind w:left="-456"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="75B16144" w14:textId="77777777" w:rsidR="0051195D" w:rsidRPr="00395F17" w:rsidRDefault="0051195D" w:rsidP="00725800">
+          <w:p w14:paraId="75B16144" w14:textId="77777777" w:rsidR="0051195D" w:rsidRPr="00AB06A3" w:rsidRDefault="0051195D" w:rsidP="00725800">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>L’estudiant en pràctiques</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2BBF9C8E" w14:textId="16CF7454" w:rsidR="0051195D" w:rsidRPr="00395F17" w:rsidRDefault="0051195D" w:rsidP="0051195D">
+          <w:p w14:paraId="2BBF9C8E" w14:textId="16CF7454" w:rsidR="0051195D" w:rsidRPr="00AB06A3" w:rsidRDefault="0051195D" w:rsidP="0051195D">
             <w:pPr>
               <w:ind w:right="181"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t>(Firma o firma digital)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Firma </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">o </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>firma</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> digital</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1CE96E46" w14:textId="77777777" w:rsidR="0051195D" w:rsidRPr="00395F17" w:rsidRDefault="0051195D" w:rsidP="00725800">
+          <w:p w14:paraId="1CE96E46" w14:textId="77777777" w:rsidR="0051195D" w:rsidRPr="00AB06A3" w:rsidRDefault="0051195D" w:rsidP="00725800">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4238301F" w14:textId="77777777" w:rsidR="0051195D" w:rsidRPr="00395F17" w:rsidRDefault="0051195D" w:rsidP="00725800">
+          <w:p w14:paraId="4238301F" w14:textId="77777777" w:rsidR="0051195D" w:rsidRPr="00AB06A3" w:rsidRDefault="0051195D" w:rsidP="00725800">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="009AF40D" w14:textId="77777777" w:rsidR="0051195D" w:rsidRPr="00395F17" w:rsidRDefault="0051195D" w:rsidP="00725800">
+          <w:p w14:paraId="009AF40D" w14:textId="77777777" w:rsidR="0051195D" w:rsidRPr="00AB06A3" w:rsidRDefault="0051195D" w:rsidP="00725800">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="53914195" w14:textId="77777777" w:rsidR="0051195D" w:rsidRPr="00395F17" w:rsidRDefault="0051195D" w:rsidP="00725800">
+          <w:p w14:paraId="53914195" w14:textId="77777777" w:rsidR="0051195D" w:rsidRPr="00AB06A3" w:rsidRDefault="0051195D" w:rsidP="00725800">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="068DC714" w14:textId="77777777" w:rsidR="0051195D" w:rsidRPr="00395F17" w:rsidRDefault="0051195D" w:rsidP="00725800">
+          <w:p w14:paraId="068DC714" w14:textId="77777777" w:rsidR="0051195D" w:rsidRPr="00AB06A3" w:rsidRDefault="0051195D" w:rsidP="00725800">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="081AEFF5" w14:textId="77777777" w:rsidR="0051195D" w:rsidRPr="00395F17" w:rsidRDefault="0051195D" w:rsidP="00725800">
+          <w:p w14:paraId="081AEFF5" w14:textId="77777777" w:rsidR="0051195D" w:rsidRPr="00AB06A3" w:rsidRDefault="0051195D" w:rsidP="00725800">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0C744B7F" w14:textId="77777777" w:rsidR="0051195D" w:rsidRPr="00395F17" w:rsidRDefault="0051195D" w:rsidP="00725800">
+          <w:p w14:paraId="0C744B7F" w14:textId="77777777" w:rsidR="0051195D" w:rsidRPr="00AB06A3" w:rsidRDefault="0051195D" w:rsidP="00725800">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6480F12B" w14:textId="77777777" w:rsidR="0051195D" w:rsidRPr="00395F17" w:rsidRDefault="0051195D" w:rsidP="00725800">
+          <w:p w14:paraId="6480F12B" w14:textId="77777777" w:rsidR="0051195D" w:rsidRPr="00AB06A3" w:rsidRDefault="0051195D" w:rsidP="00725800">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="41B0FB01" w14:textId="17FD3C54" w:rsidR="0051195D" w:rsidRPr="00395F17" w:rsidRDefault="0051195D" w:rsidP="0051195D">
+          <w:p w14:paraId="41B0FB01" w14:textId="17FD3C54" w:rsidR="0051195D" w:rsidRPr="00AB06A3" w:rsidRDefault="0051195D" w:rsidP="0051195D">
             <w:pPr>
               <w:ind w:right="181"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="lightGray"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve">(Nombre y </w:t>
+              <w:t>(Nom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="lightGray"/>
+                <w:lang w:val="ca-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve">bre y </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="lightGray"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>apellidos</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00395F17">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00AB06A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="lightGray"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D9A1CEC" w14:textId="77777777" w:rsidR="0051195D" w:rsidRPr="00395F17" w:rsidRDefault="0051195D" w:rsidP="00725800">
+          <w:p w14:paraId="3D9A1CEC" w14:textId="77777777" w:rsidR="0051195D" w:rsidRPr="00AB06A3" w:rsidRDefault="0051195D" w:rsidP="00725800">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Futura"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="662A0005" w14:textId="77777777" w:rsidR="009620E4" w:rsidRPr="00395F17" w:rsidRDefault="009620E4" w:rsidP="00712D1B">
+    <w:p w14:paraId="662A0005" w14:textId="77777777" w:rsidR="009620E4" w:rsidRPr="00877A74" w:rsidRDefault="009620E4" w:rsidP="00CB3EF4">
       <w:pPr>
         <w:ind w:right="1133"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="009620E4" w:rsidRPr="00395F17" w:rsidSect="00E15E02">
+    <w:sectPr w:rsidR="009620E4" w:rsidRPr="00877A74" w:rsidSect="00E15E02">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1382" w:right="1134" w:bottom="992" w:left="1134" w:header="567" w:footer="1012" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="64A21FC2" w14:textId="77777777" w:rsidR="00795F40" w:rsidRDefault="00795F40" w:rsidP="00334448">
+    <w:p w14:paraId="128D8551" w14:textId="77777777" w:rsidR="004445C8" w:rsidRDefault="004445C8" w:rsidP="00334448">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="08386036" w14:textId="77777777" w:rsidR="00795F40" w:rsidRDefault="00795F40" w:rsidP="00334448">
+    <w:p w14:paraId="6B86AC3B" w14:textId="77777777" w:rsidR="004445C8" w:rsidRDefault="004445C8" w:rsidP="00334448">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3D648C8D" w14:textId="77777777" w:rsidR="00795F40" w:rsidRDefault="00795F40"/>
+    <w:p w14:paraId="5E16419E" w14:textId="77777777" w:rsidR="004445C8" w:rsidRDefault="004445C8"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -17536,50 +17267,71 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Consolas">
+    <w:panose1 w:val="020B0609020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Helvetica">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Futura">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80000067" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FB" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5790EBF5" w14:textId="3733BFAA" w:rsidR="00E52374" w:rsidRDefault="00E52374" w:rsidP="00E52374">
     <w:pPr>
       <w:pStyle w:val="Peu"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4252"/>
@@ -17589,65 +17341,65 @@
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="662A0012" w14:textId="77777777" w:rsidR="00582289" w:rsidRPr="00C83992" w:rsidRDefault="00582289">
     <w:pPr>
       <w:pStyle w:val="Peu"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="65CA541D" w14:textId="77777777" w:rsidR="00795F40" w:rsidRDefault="00795F40" w:rsidP="00334448">
+    <w:p w14:paraId="5A50118B" w14:textId="77777777" w:rsidR="004445C8" w:rsidRDefault="004445C8" w:rsidP="00334448">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="77B45AE1" w14:textId="77777777" w:rsidR="00795F40" w:rsidRDefault="00795F40" w:rsidP="00334448">
+    <w:p w14:paraId="2CA80BFE" w14:textId="77777777" w:rsidR="004445C8" w:rsidRDefault="004445C8" w:rsidP="00334448">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2F862095" w14:textId="77777777" w:rsidR="00795F40" w:rsidRDefault="00795F40"/>
+    <w:p w14:paraId="5B45A9CA" w14:textId="77777777" w:rsidR="004445C8" w:rsidRDefault="004445C8"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="662A0010" w14:textId="77777777" w:rsidR="00582289" w:rsidRDefault="00582289">
     <w:pPr>
       <w:pStyle w:val="Capalera"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="045E3BFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="18D03AC0"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
@@ -19008,210 +18760,211 @@
   <w:num w:numId="8" w16cid:durableId="1642421820">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="234442183">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="819078224">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1551041433">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1124927037">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1762943467">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:trackRevisions/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00334448"/>
     <w:rsid w:val="00001866"/>
     <w:rsid w:val="00006B85"/>
     <w:rsid w:val="000124E8"/>
     <w:rsid w:val="000154BA"/>
     <w:rsid w:val="00015AD0"/>
     <w:rsid w:val="00017A49"/>
     <w:rsid w:val="00017BF0"/>
     <w:rsid w:val="00022EF8"/>
     <w:rsid w:val="00026E24"/>
     <w:rsid w:val="000303DF"/>
     <w:rsid w:val="000423BC"/>
-    <w:rsid w:val="000454DD"/>
     <w:rsid w:val="00050164"/>
     <w:rsid w:val="00066EE5"/>
     <w:rsid w:val="00070D5A"/>
     <w:rsid w:val="00072B26"/>
     <w:rsid w:val="000767A4"/>
     <w:rsid w:val="00083FC7"/>
     <w:rsid w:val="0008489C"/>
     <w:rsid w:val="000A5722"/>
     <w:rsid w:val="000C2EAC"/>
     <w:rsid w:val="000C65A2"/>
     <w:rsid w:val="000C6915"/>
     <w:rsid w:val="000E18C4"/>
     <w:rsid w:val="000E38CF"/>
     <w:rsid w:val="000E5B7F"/>
     <w:rsid w:val="000E68F6"/>
     <w:rsid w:val="000F4B5D"/>
     <w:rsid w:val="000F7EE0"/>
     <w:rsid w:val="00112BF9"/>
     <w:rsid w:val="001177FC"/>
     <w:rsid w:val="00125F7C"/>
     <w:rsid w:val="00134438"/>
     <w:rsid w:val="001368D8"/>
     <w:rsid w:val="001459EC"/>
     <w:rsid w:val="001473C8"/>
     <w:rsid w:val="00151460"/>
     <w:rsid w:val="00151BF9"/>
     <w:rsid w:val="00152F20"/>
     <w:rsid w:val="00153809"/>
     <w:rsid w:val="00157E73"/>
     <w:rsid w:val="001652F5"/>
     <w:rsid w:val="001760D1"/>
     <w:rsid w:val="0017715B"/>
     <w:rsid w:val="00187320"/>
     <w:rsid w:val="00191533"/>
     <w:rsid w:val="00194C39"/>
     <w:rsid w:val="001A037E"/>
     <w:rsid w:val="001A1073"/>
     <w:rsid w:val="001A1A84"/>
     <w:rsid w:val="001A68BF"/>
-    <w:rsid w:val="001B77B1"/>
     <w:rsid w:val="001C0726"/>
     <w:rsid w:val="001C1442"/>
     <w:rsid w:val="001C214B"/>
     <w:rsid w:val="001D05F5"/>
     <w:rsid w:val="001D5BAC"/>
     <w:rsid w:val="001E2673"/>
     <w:rsid w:val="001F1E91"/>
     <w:rsid w:val="00204CA4"/>
     <w:rsid w:val="00215B97"/>
     <w:rsid w:val="0021764B"/>
     <w:rsid w:val="00226EA4"/>
     <w:rsid w:val="00243382"/>
     <w:rsid w:val="00243A0B"/>
+    <w:rsid w:val="00244C5E"/>
     <w:rsid w:val="00253EE2"/>
     <w:rsid w:val="00265281"/>
-    <w:rsid w:val="002736A3"/>
     <w:rsid w:val="00274407"/>
     <w:rsid w:val="0027445D"/>
     <w:rsid w:val="00281B23"/>
     <w:rsid w:val="00293415"/>
     <w:rsid w:val="00294BD5"/>
     <w:rsid w:val="00296A95"/>
     <w:rsid w:val="002A6EC0"/>
     <w:rsid w:val="002B7A86"/>
+    <w:rsid w:val="002C5E56"/>
     <w:rsid w:val="002C60C6"/>
     <w:rsid w:val="002C748A"/>
     <w:rsid w:val="002D03A5"/>
     <w:rsid w:val="002D1198"/>
     <w:rsid w:val="002D50E0"/>
     <w:rsid w:val="002E06DC"/>
     <w:rsid w:val="002E07AF"/>
     <w:rsid w:val="002E121E"/>
     <w:rsid w:val="002E1DE5"/>
     <w:rsid w:val="002E7B78"/>
     <w:rsid w:val="002F0963"/>
     <w:rsid w:val="002F2ECB"/>
+    <w:rsid w:val="002F6D5B"/>
     <w:rsid w:val="00304A42"/>
-    <w:rsid w:val="003068B2"/>
     <w:rsid w:val="003107F6"/>
+    <w:rsid w:val="0031213C"/>
     <w:rsid w:val="0031318A"/>
     <w:rsid w:val="00317112"/>
     <w:rsid w:val="003241DB"/>
     <w:rsid w:val="0032457A"/>
     <w:rsid w:val="00324C04"/>
     <w:rsid w:val="00331B59"/>
     <w:rsid w:val="00333699"/>
     <w:rsid w:val="00334448"/>
     <w:rsid w:val="003639BF"/>
     <w:rsid w:val="00366A6A"/>
     <w:rsid w:val="0037059D"/>
     <w:rsid w:val="00373FBD"/>
     <w:rsid w:val="00374B64"/>
     <w:rsid w:val="00375B59"/>
     <w:rsid w:val="00375E6F"/>
     <w:rsid w:val="003763FB"/>
     <w:rsid w:val="0038042E"/>
     <w:rsid w:val="00387E13"/>
     <w:rsid w:val="00390546"/>
-    <w:rsid w:val="00395F17"/>
     <w:rsid w:val="003A2B74"/>
     <w:rsid w:val="003A4706"/>
     <w:rsid w:val="003A6E0D"/>
     <w:rsid w:val="003B3F99"/>
     <w:rsid w:val="003C090A"/>
     <w:rsid w:val="003C3761"/>
     <w:rsid w:val="003C502A"/>
     <w:rsid w:val="003C684F"/>
     <w:rsid w:val="003D7309"/>
     <w:rsid w:val="003E0D03"/>
     <w:rsid w:val="003E25D8"/>
     <w:rsid w:val="003E520B"/>
     <w:rsid w:val="00400730"/>
     <w:rsid w:val="004027A3"/>
     <w:rsid w:val="00402F45"/>
     <w:rsid w:val="00405F2E"/>
     <w:rsid w:val="004128E2"/>
     <w:rsid w:val="004145B9"/>
     <w:rsid w:val="00417695"/>
     <w:rsid w:val="00421EA5"/>
-    <w:rsid w:val="0042278B"/>
     <w:rsid w:val="00426777"/>
+    <w:rsid w:val="004416FA"/>
     <w:rsid w:val="00442C74"/>
+    <w:rsid w:val="004445C8"/>
     <w:rsid w:val="004474AC"/>
     <w:rsid w:val="00447F9A"/>
     <w:rsid w:val="00450ED4"/>
     <w:rsid w:val="00452271"/>
     <w:rsid w:val="00453A3A"/>
     <w:rsid w:val="00455867"/>
     <w:rsid w:val="004563D4"/>
     <w:rsid w:val="004573C7"/>
     <w:rsid w:val="0046545C"/>
     <w:rsid w:val="00465769"/>
     <w:rsid w:val="004725F1"/>
     <w:rsid w:val="004749F4"/>
     <w:rsid w:val="004776F2"/>
     <w:rsid w:val="004845E5"/>
     <w:rsid w:val="0048700A"/>
     <w:rsid w:val="00490334"/>
     <w:rsid w:val="004911BA"/>
     <w:rsid w:val="00496573"/>
     <w:rsid w:val="004A04DD"/>
     <w:rsid w:val="004B1867"/>
     <w:rsid w:val="004B498D"/>
     <w:rsid w:val="004B5C14"/>
     <w:rsid w:val="004C0763"/>
     <w:rsid w:val="004D030B"/>
     <w:rsid w:val="004D1F9F"/>
@@ -19258,167 +19011,170 @@
     <w:rsid w:val="005C3E3D"/>
     <w:rsid w:val="005D0AF2"/>
     <w:rsid w:val="005E41CE"/>
     <w:rsid w:val="005E4D65"/>
     <w:rsid w:val="005E7CD7"/>
     <w:rsid w:val="005F2FCA"/>
     <w:rsid w:val="005F58E3"/>
     <w:rsid w:val="005F5EC7"/>
     <w:rsid w:val="00602540"/>
     <w:rsid w:val="00604FAD"/>
     <w:rsid w:val="0060782F"/>
     <w:rsid w:val="00607A16"/>
     <w:rsid w:val="00615628"/>
     <w:rsid w:val="00616117"/>
     <w:rsid w:val="00616D05"/>
     <w:rsid w:val="006243C8"/>
     <w:rsid w:val="00631B12"/>
     <w:rsid w:val="006324AF"/>
     <w:rsid w:val="0063252C"/>
     <w:rsid w:val="006341E2"/>
     <w:rsid w:val="00634D70"/>
     <w:rsid w:val="006478BC"/>
     <w:rsid w:val="00656148"/>
     <w:rsid w:val="00662A81"/>
     <w:rsid w:val="00662E40"/>
+    <w:rsid w:val="0066395C"/>
     <w:rsid w:val="0067056B"/>
     <w:rsid w:val="006776A0"/>
     <w:rsid w:val="006901FB"/>
     <w:rsid w:val="00697D7D"/>
     <w:rsid w:val="00697D89"/>
     <w:rsid w:val="006A08FA"/>
     <w:rsid w:val="006A230F"/>
     <w:rsid w:val="006B3BFE"/>
     <w:rsid w:val="006B783C"/>
     <w:rsid w:val="006C7E6A"/>
     <w:rsid w:val="006D3599"/>
     <w:rsid w:val="006E0FB0"/>
     <w:rsid w:val="006E34B0"/>
     <w:rsid w:val="006F40EC"/>
     <w:rsid w:val="006F73F4"/>
     <w:rsid w:val="006F745F"/>
     <w:rsid w:val="00704888"/>
     <w:rsid w:val="007056E1"/>
     <w:rsid w:val="0070735C"/>
     <w:rsid w:val="00712D1B"/>
     <w:rsid w:val="00722C5D"/>
     <w:rsid w:val="00724268"/>
     <w:rsid w:val="007341B7"/>
     <w:rsid w:val="007347BB"/>
     <w:rsid w:val="00740B3D"/>
     <w:rsid w:val="00744277"/>
     <w:rsid w:val="00744328"/>
     <w:rsid w:val="00751C19"/>
     <w:rsid w:val="00752152"/>
     <w:rsid w:val="0075418F"/>
     <w:rsid w:val="00754512"/>
     <w:rsid w:val="00757200"/>
+    <w:rsid w:val="0076154A"/>
     <w:rsid w:val="00763016"/>
     <w:rsid w:val="00764AA7"/>
     <w:rsid w:val="00771347"/>
     <w:rsid w:val="007716EA"/>
     <w:rsid w:val="00775F72"/>
     <w:rsid w:val="00776F57"/>
+    <w:rsid w:val="00777761"/>
     <w:rsid w:val="00781793"/>
     <w:rsid w:val="00781B0E"/>
     <w:rsid w:val="00784296"/>
     <w:rsid w:val="00795F40"/>
     <w:rsid w:val="007A0E0E"/>
     <w:rsid w:val="007B2A35"/>
     <w:rsid w:val="007B6B88"/>
     <w:rsid w:val="007B7F38"/>
     <w:rsid w:val="007C4669"/>
     <w:rsid w:val="007C4BA0"/>
     <w:rsid w:val="007D1166"/>
     <w:rsid w:val="007D2D85"/>
     <w:rsid w:val="007E5E67"/>
     <w:rsid w:val="007E649E"/>
     <w:rsid w:val="007F035D"/>
     <w:rsid w:val="00800011"/>
     <w:rsid w:val="00800A02"/>
     <w:rsid w:val="00803656"/>
     <w:rsid w:val="00804EBA"/>
     <w:rsid w:val="00805795"/>
     <w:rsid w:val="00805878"/>
     <w:rsid w:val="00807AE2"/>
     <w:rsid w:val="008108A8"/>
     <w:rsid w:val="00813573"/>
     <w:rsid w:val="00814D19"/>
     <w:rsid w:val="00816F80"/>
     <w:rsid w:val="0083381D"/>
     <w:rsid w:val="00855E84"/>
+    <w:rsid w:val="00874E19"/>
     <w:rsid w:val="00877A74"/>
     <w:rsid w:val="00883DDC"/>
     <w:rsid w:val="0088550C"/>
     <w:rsid w:val="008A3C50"/>
     <w:rsid w:val="008A5A7E"/>
     <w:rsid w:val="008A5AD7"/>
     <w:rsid w:val="008B2EDE"/>
     <w:rsid w:val="008B4251"/>
     <w:rsid w:val="008B60FB"/>
     <w:rsid w:val="008C11E0"/>
     <w:rsid w:val="008C308B"/>
     <w:rsid w:val="008C6039"/>
     <w:rsid w:val="008D2916"/>
     <w:rsid w:val="008D3B45"/>
     <w:rsid w:val="008D44CE"/>
     <w:rsid w:val="008F2B47"/>
     <w:rsid w:val="008F3028"/>
     <w:rsid w:val="00901FD3"/>
     <w:rsid w:val="009041CF"/>
     <w:rsid w:val="00906CE0"/>
     <w:rsid w:val="009102FA"/>
     <w:rsid w:val="00927F52"/>
     <w:rsid w:val="009347B9"/>
     <w:rsid w:val="00936D74"/>
     <w:rsid w:val="0095230E"/>
     <w:rsid w:val="00954FA1"/>
     <w:rsid w:val="009620E4"/>
     <w:rsid w:val="00971952"/>
     <w:rsid w:val="009737B2"/>
     <w:rsid w:val="00985BA1"/>
     <w:rsid w:val="00987888"/>
-    <w:rsid w:val="009910B7"/>
     <w:rsid w:val="00995379"/>
     <w:rsid w:val="009959CC"/>
     <w:rsid w:val="009A6CC8"/>
     <w:rsid w:val="009B5071"/>
     <w:rsid w:val="009C489D"/>
     <w:rsid w:val="009C4D14"/>
     <w:rsid w:val="009D50EA"/>
     <w:rsid w:val="009E1186"/>
     <w:rsid w:val="009E30A7"/>
     <w:rsid w:val="009F19C2"/>
-    <w:rsid w:val="00A032AB"/>
     <w:rsid w:val="00A076A1"/>
     <w:rsid w:val="00A07E01"/>
     <w:rsid w:val="00A14BCD"/>
     <w:rsid w:val="00A20AC2"/>
     <w:rsid w:val="00A20B84"/>
     <w:rsid w:val="00A320BE"/>
     <w:rsid w:val="00A35743"/>
     <w:rsid w:val="00A36BA8"/>
+    <w:rsid w:val="00A44D66"/>
     <w:rsid w:val="00A4630B"/>
     <w:rsid w:val="00A50F23"/>
     <w:rsid w:val="00A55543"/>
     <w:rsid w:val="00A61F97"/>
     <w:rsid w:val="00A65378"/>
     <w:rsid w:val="00A65F32"/>
     <w:rsid w:val="00A74F06"/>
     <w:rsid w:val="00A758D0"/>
     <w:rsid w:val="00A75B4B"/>
     <w:rsid w:val="00A81C60"/>
     <w:rsid w:val="00A904A5"/>
     <w:rsid w:val="00A94D73"/>
     <w:rsid w:val="00A963A9"/>
     <w:rsid w:val="00AA5BFE"/>
     <w:rsid w:val="00AA6E84"/>
     <w:rsid w:val="00AB414B"/>
     <w:rsid w:val="00AB43AD"/>
     <w:rsid w:val="00AB5016"/>
     <w:rsid w:val="00AC24D4"/>
     <w:rsid w:val="00AC25C2"/>
     <w:rsid w:val="00AC32C3"/>
     <w:rsid w:val="00AC443B"/>
     <w:rsid w:val="00AC76BF"/>
     <w:rsid w:val="00AD1126"/>
     <w:rsid w:val="00AD2777"/>
@@ -19454,168 +19210,177 @@
     <w:rsid w:val="00B8776A"/>
     <w:rsid w:val="00B90A96"/>
     <w:rsid w:val="00B94E5A"/>
     <w:rsid w:val="00B97090"/>
     <w:rsid w:val="00BA2523"/>
     <w:rsid w:val="00BA3D40"/>
     <w:rsid w:val="00BA530B"/>
     <w:rsid w:val="00BA5AC4"/>
     <w:rsid w:val="00BA6A4A"/>
     <w:rsid w:val="00BB2D36"/>
     <w:rsid w:val="00BB4BDB"/>
     <w:rsid w:val="00BB6086"/>
     <w:rsid w:val="00BB7B1E"/>
     <w:rsid w:val="00BC177D"/>
     <w:rsid w:val="00BC6EBF"/>
     <w:rsid w:val="00BD0214"/>
     <w:rsid w:val="00BD094B"/>
     <w:rsid w:val="00BD5C9A"/>
     <w:rsid w:val="00BF2C72"/>
     <w:rsid w:val="00BF44B9"/>
     <w:rsid w:val="00C00C4E"/>
     <w:rsid w:val="00C06071"/>
     <w:rsid w:val="00C068DD"/>
     <w:rsid w:val="00C17556"/>
     <w:rsid w:val="00C2011C"/>
+    <w:rsid w:val="00C238BD"/>
     <w:rsid w:val="00C24E2B"/>
+    <w:rsid w:val="00C27E26"/>
     <w:rsid w:val="00C3498F"/>
     <w:rsid w:val="00C35F29"/>
+    <w:rsid w:val="00C363CC"/>
     <w:rsid w:val="00C406AE"/>
     <w:rsid w:val="00C43FB9"/>
     <w:rsid w:val="00C476FC"/>
     <w:rsid w:val="00C5006E"/>
+    <w:rsid w:val="00C5103A"/>
     <w:rsid w:val="00C566FD"/>
     <w:rsid w:val="00C63508"/>
     <w:rsid w:val="00C70253"/>
     <w:rsid w:val="00C74E84"/>
+    <w:rsid w:val="00C774BE"/>
     <w:rsid w:val="00C81EB8"/>
     <w:rsid w:val="00C830F7"/>
     <w:rsid w:val="00C83992"/>
     <w:rsid w:val="00C86C57"/>
     <w:rsid w:val="00CA0083"/>
     <w:rsid w:val="00CA0C4B"/>
     <w:rsid w:val="00CB09A9"/>
     <w:rsid w:val="00CB1815"/>
+    <w:rsid w:val="00CB3EF4"/>
     <w:rsid w:val="00CB7EE3"/>
     <w:rsid w:val="00CC7A76"/>
     <w:rsid w:val="00CD05AA"/>
     <w:rsid w:val="00CD45B0"/>
     <w:rsid w:val="00CE41A1"/>
     <w:rsid w:val="00CE5029"/>
     <w:rsid w:val="00CF3E0D"/>
     <w:rsid w:val="00D03B8E"/>
     <w:rsid w:val="00D03FAC"/>
     <w:rsid w:val="00D101A3"/>
     <w:rsid w:val="00D10BC9"/>
     <w:rsid w:val="00D113FC"/>
     <w:rsid w:val="00D11763"/>
     <w:rsid w:val="00D1206A"/>
     <w:rsid w:val="00D14EC5"/>
     <w:rsid w:val="00D168F9"/>
     <w:rsid w:val="00D239B7"/>
     <w:rsid w:val="00D25CB8"/>
     <w:rsid w:val="00D27617"/>
     <w:rsid w:val="00D30AA1"/>
     <w:rsid w:val="00D34EB3"/>
     <w:rsid w:val="00D43B83"/>
+    <w:rsid w:val="00D45640"/>
     <w:rsid w:val="00D563D4"/>
     <w:rsid w:val="00D566AE"/>
     <w:rsid w:val="00D56CC5"/>
     <w:rsid w:val="00D640E3"/>
     <w:rsid w:val="00D6432D"/>
     <w:rsid w:val="00D64970"/>
     <w:rsid w:val="00D70A89"/>
     <w:rsid w:val="00D713F0"/>
     <w:rsid w:val="00D71854"/>
     <w:rsid w:val="00D72077"/>
     <w:rsid w:val="00D7342D"/>
     <w:rsid w:val="00D7475D"/>
     <w:rsid w:val="00D7580A"/>
     <w:rsid w:val="00D848C3"/>
     <w:rsid w:val="00D85CA7"/>
     <w:rsid w:val="00D8688D"/>
     <w:rsid w:val="00D87D92"/>
-    <w:rsid w:val="00D9395F"/>
     <w:rsid w:val="00D95D0F"/>
     <w:rsid w:val="00DA0E5E"/>
     <w:rsid w:val="00DA1591"/>
     <w:rsid w:val="00DA15F5"/>
     <w:rsid w:val="00DA205F"/>
+    <w:rsid w:val="00DA321C"/>
     <w:rsid w:val="00DB4C94"/>
     <w:rsid w:val="00DC1A81"/>
     <w:rsid w:val="00DC3C57"/>
     <w:rsid w:val="00DD0678"/>
     <w:rsid w:val="00DD6938"/>
     <w:rsid w:val="00DE0435"/>
     <w:rsid w:val="00DE1419"/>
     <w:rsid w:val="00DE37DE"/>
     <w:rsid w:val="00DE4DEC"/>
     <w:rsid w:val="00DF1CCA"/>
     <w:rsid w:val="00DF25ED"/>
     <w:rsid w:val="00DF54A2"/>
     <w:rsid w:val="00DF6383"/>
     <w:rsid w:val="00E01582"/>
     <w:rsid w:val="00E031D0"/>
     <w:rsid w:val="00E10499"/>
     <w:rsid w:val="00E109A2"/>
     <w:rsid w:val="00E15E02"/>
     <w:rsid w:val="00E16296"/>
     <w:rsid w:val="00E16669"/>
     <w:rsid w:val="00E16DCC"/>
     <w:rsid w:val="00E20760"/>
     <w:rsid w:val="00E20C74"/>
     <w:rsid w:val="00E22E19"/>
     <w:rsid w:val="00E30771"/>
     <w:rsid w:val="00E357A1"/>
     <w:rsid w:val="00E4542A"/>
     <w:rsid w:val="00E52374"/>
     <w:rsid w:val="00E52B97"/>
     <w:rsid w:val="00E62E29"/>
     <w:rsid w:val="00E6420D"/>
     <w:rsid w:val="00E670B3"/>
     <w:rsid w:val="00E7135B"/>
     <w:rsid w:val="00E729F5"/>
     <w:rsid w:val="00E72B3A"/>
     <w:rsid w:val="00E86D65"/>
     <w:rsid w:val="00E86DEC"/>
     <w:rsid w:val="00E93E31"/>
     <w:rsid w:val="00E94325"/>
     <w:rsid w:val="00E94949"/>
     <w:rsid w:val="00EA1087"/>
     <w:rsid w:val="00EB71A7"/>
     <w:rsid w:val="00EC2826"/>
     <w:rsid w:val="00EC4D42"/>
     <w:rsid w:val="00EC551C"/>
     <w:rsid w:val="00EC62AD"/>
     <w:rsid w:val="00EE72B5"/>
     <w:rsid w:val="00F012C0"/>
     <w:rsid w:val="00F02DEB"/>
+    <w:rsid w:val="00F03F4C"/>
     <w:rsid w:val="00F16A20"/>
     <w:rsid w:val="00F2288E"/>
     <w:rsid w:val="00F2445B"/>
     <w:rsid w:val="00F2490E"/>
     <w:rsid w:val="00F27C01"/>
+    <w:rsid w:val="00F27ECB"/>
     <w:rsid w:val="00F32E3B"/>
     <w:rsid w:val="00F422DB"/>
     <w:rsid w:val="00F4564E"/>
     <w:rsid w:val="00F61004"/>
     <w:rsid w:val="00F62DA9"/>
     <w:rsid w:val="00F66F33"/>
     <w:rsid w:val="00F72F8D"/>
     <w:rsid w:val="00F7634A"/>
     <w:rsid w:val="00F763E0"/>
     <w:rsid w:val="00F77A07"/>
     <w:rsid w:val="00F83596"/>
     <w:rsid w:val="00F90BFC"/>
     <w:rsid w:val="00F91644"/>
     <w:rsid w:val="00F92B4A"/>
     <w:rsid w:val="00F92BAB"/>
     <w:rsid w:val="00F94734"/>
     <w:rsid w:val="00F96DE2"/>
     <w:rsid w:val="00FA45CE"/>
     <w:rsid w:val="00FA5E8D"/>
     <w:rsid w:val="00FB0766"/>
     <w:rsid w:val="00FB42EA"/>
     <w:rsid w:val="00FB5730"/>
     <w:rsid w:val="00FB65A4"/>
     <w:rsid w:val="00FC0D4B"/>
     <w:rsid w:val="00FC44EB"/>
@@ -20664,50 +20429,74 @@
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="ca-ES" w:eastAsia="ca-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="cf01">
     <w:name w:val="cf01"/>
     <w:basedOn w:val="Lletraperdefectedelpargraf"/>
     <w:rsid w:val="00DF1CCA"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="default"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="cf11">
     <w:name w:val="cf11"/>
     <w:basedOn w:val="Lletraperdefectedelpargraf"/>
     <w:rsid w:val="00DF1CCA"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="default"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="HTMLambformatprevi">
+    <w:name w:val="HTML Preformatted"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HTMLambformatpreviCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F27ECB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HTMLambformatpreviCar">
+    <w:name w:val="HTML amb format previ Car"/>
+    <w:basedOn w:val="Lletraperdefectedelpargraf"/>
+    <w:link w:val="HTMLambformatprevi"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F27ECB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:eastAsia="Times New Roman" w:hAnsi="Consolas"/>
+      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="5913703">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1520705557">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
@@ -21566,52 +21355,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004557CA99FD6264459D783B236E6A70BD" ma:contentTypeVersion="15" ma:contentTypeDescription="Crea un document nou" ma:contentTypeScope="" ma:versionID="1875247dfcb413f9894f38000c158bc2">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a2952b7a-5c1d-4df0-851d-68ab61ff9ae3" xmlns:ns3="10ab2096-9044-4b7c-8bae-276a051b0a02" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9f2baf96608e1a38b220a864ed0c8916" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004557CA99FD6264459D783B236E6A70BD" ma:contentTypeVersion="15" ma:contentTypeDescription="Crea un document nou" ma:contentTypeScope="" ma:versionID="e519c157f0a9bff3870e5c6b6da90041">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a2952b7a-5c1d-4df0-851d-68ab61ff9ae3" xmlns:ns3="10ab2096-9044-4b7c-8bae-276a051b0a02" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="78e1d89968cb235a6e62bd82955db779" ns2:_="" ns3:_="">
     <xsd:import namespace="a2952b7a-5c1d-4df0-851d-68ab61ff9ae3"/>
     <xsd:import namespace="10ab2096-9044-4b7c-8bae-276a051b0a02"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -21827,126 +21616,109 @@
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="a2952b7a-5c1d-4df0-851d-68ab61ff9ae3">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="10ab2096-9044-4b7c-8bae-276a051b0a02" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55C5EA56-EE37-4786-A186-32C71BD74664}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E005AC7D-68CF-4B56-9439-8DA41EDE8890}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FAA1D6EE-2354-4E67-8269-54A54DE127F8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D73BEC7B-D5B8-44A6-A525-F64435162261}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E7CF937E-1F74-45DE-BF05-822A2D12FD01}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="fa8f6574-4a1b-44fb-b52c-5fb837748bf4"/>
-    <ds:schemaRef ds:uri="a2952b7a-5c1d-4df0-851d-68ab61ff9ae3"/>
-    <ds:schemaRef ds:uri="10ab2096-9044-4b7c-8bae-276a051b0a02"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>11</Pages>
-[...1 lines deleted...]
-  <Characters>21942</Characters>
+  <Pages>10</Pages>
+  <Words>3976</Words>
+  <Characters>21868</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>182</Lines>
   <Paragraphs>51</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Títol</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>CONVENI MARC DE COOPERACIÓ EDUCATIVA PER A LA REALITZACIÓ DE PRÀCTIQUES ACADÈMIQUES EXTERNES EN ENTITATS COL•LABORADORES PEL CÒMPUT DE CRÈDITS</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UAB</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>25740</CharactersWithSpaces>
+  <CharactersWithSpaces>25793</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>CONVENI MARC DE COOPERACIÓ EDUCATIVA PER A LA REALITZACIÓ DE PRÀCTIQUES ACADÈMIQUES EXTERNES EN ENTITATS COL•LABORADORES PEL CÒMPUT DE CRÈDITS</dc:title>
   <dc:subject/>
   <dc:creator>Marta</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101004557CA99FD6264459D783B236E6A70BD</vt:lpwstr>
   </property>