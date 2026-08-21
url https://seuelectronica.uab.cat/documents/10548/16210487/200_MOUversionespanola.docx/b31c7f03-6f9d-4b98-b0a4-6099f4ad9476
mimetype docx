--- v0 (2025-10-25)
+++ v1 (2026-08-21)
@@ -1,6697 +1,6611 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="20B2D00F" w14:textId="77777777" w:rsidR="00E25549" w:rsidRPr="002E7D94" w:rsidRDefault="00691E24" w:rsidP="00A75FB9">
-[...1 lines deleted...]
-        <w:suppressAutoHyphens/>
+    <w:p w14:paraId="6ED57DC8" w14:textId="41ACD141" w:rsidR="00E25549" w:rsidRPr="00563BA0" w:rsidRDefault="00691E24" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CONVENIO </w:t>
       </w:r>
-      <w:r w:rsidR="00E25549" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00E25549" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">MARCO </w:t>
       </w:r>
-      <w:r w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">ENTRE </w:t>
-[...18 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:t>ENTRE LA UNIVERSITAT AUTÒNOMA DE BARCELONA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F4757D3" w14:textId="77777777" w:rsidR="00A75FB9" w:rsidRPr="00563BA0" w:rsidRDefault="00691E24" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:spacing w:val="-3"/>
-[...8 lines deleted...]
-        <w:suppressAutoHyphens/>
+          <w:color w:val="0070C0"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Y </w:t>
+      </w:r>
+      <w:r w:rsidR="00902D26" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>XX</w:t>
+      </w:r>
+      <w:r w:rsidR="00E2639E" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>XXXX</w:t>
+      </w:r>
+      <w:r w:rsidR="00902D26" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>X</w:t>
+      </w:r>
+      <w:r w:rsidR="00E25549" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>XXXXXXXXXXXXXXXX</w:t>
+      </w:r>
+      <w:r w:rsidR="00902D26" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>X</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F00EEED" w14:textId="77777777" w:rsidR="00691E24" w:rsidRPr="00563BA0" w:rsidRDefault="00691E24" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="0070C0"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="0070C0"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(nombre de la institución o de las instituciones que forman parte del conveni</w:t>
+      </w:r>
+      <w:r w:rsidR="00085803" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="0070C0"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="0070C0"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21DAD98F" w14:textId="77777777" w:rsidR="00691E24" w:rsidRPr="00563BA0" w:rsidRDefault="00691E24" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63D90628" w14:textId="77777777" w:rsidR="00A75FB9" w:rsidRPr="00563BA0" w:rsidRDefault="00A75FB9" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B325E7E" w14:textId="77777777" w:rsidR="00691E24" w:rsidRPr="00563BA0" w:rsidRDefault="00691E24" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="365FFE50" w14:textId="77777777" w:rsidR="00691E24" w:rsidRPr="00563BA0" w:rsidRDefault="00691E24" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BAC042D" w14:textId="77777777" w:rsidR="00691E24" w:rsidRPr="00563BA0" w:rsidRDefault="00691E24" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:pStyle w:val="Ttol2"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>REUNIDOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31290645" w14:textId="77777777" w:rsidR="00691E24" w:rsidRPr="00563BA0" w:rsidRDefault="00691E24" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="992"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DE24954" w14:textId="053DB1AB" w:rsidR="00ED56A7" w:rsidRPr="00563BA0" w:rsidRDefault="00ED56A7" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="-720"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De una parte, </w:t>
+      </w:r>
+      <w:r w:rsidR="000E71AD" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> señor </w:t>
+      </w:r>
+      <w:r w:rsidR="000E71AD" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Francisco Javier Lafuente Sancho</w:t>
+      </w:r>
+      <w:r w:rsidR="005A62C7" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ector Magn</w:t>
+      </w:r>
+      <w:r w:rsidR="000E71AD" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>í</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>fic</w:t>
+      </w:r>
+      <w:r w:rsidR="000E71AD" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="0070C0"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Universitat Autònoma de Barcelona (UAB)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, según el </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB0B10" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Decreto </w:t>
+      </w:r>
+      <w:r w:rsidR="00C730BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>453</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/20</w:t>
+      </w:r>
+      <w:r w:rsidR="000E71AD" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00C730BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, de </w:t>
+      </w:r>
+      <w:r w:rsidR="000E71AD" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00C730BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:r w:rsidR="000E71AD" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">noviembre (publicado en el DOGC núm. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C730BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>9294</w:t>
+      </w:r>
+      <w:r w:rsidR="000E71AD" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00C730BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="000E71AD" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de noviembre)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, en nombre y representación de esta institución que tiene la sede social en el Campus Universitari</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB2B98" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> s/n, 08193 Bellaterra (Cerdanyola del Vallès), y que tiene el número de identificación fiscal Q-0818002-H, en virtud de las competencias que le otorga el artículo </w:t>
+      </w:r>
+      <w:r w:rsidR="004A315B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00B37F15">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, párrafo m) de los Estatutos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D23E133" w14:textId="77777777" w:rsidR="00E47922" w:rsidRPr="00563BA0" w:rsidRDefault="00E47922" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="-720"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24833885" w14:textId="77777777" w:rsidR="00E47922" w:rsidRPr="00563BA0" w:rsidRDefault="00E47922" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De la otra,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (nombre y apellidos del representante), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">como </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cargo que ocupa y </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F5F76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="0070C0"/>
-[...313 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nombre de la institución</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>con domicilio en la</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(calle, avenida, etc. y número) </w:t>
       </w:r>
-      <w:r w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
-      <w:r w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(población y código postal) </w:t>
       </w:r>
-      <w:r w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">y que tiene el número de identificación fiscal </w:t>
       </w:r>
-      <w:r w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">________, </w:t>
       </w:r>
-      <w:r w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>que actúa en nombre y representación de este organismo.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07F393A7" w14:textId="77777777" w:rsidR="00E47922" w:rsidRPr="002E7D94" w:rsidRDefault="00E47922" w:rsidP="00ED56A7">
-[...1 lines deleted...]
-        <w:pStyle w:val="Textoindependiente"/>
+    <w:p w14:paraId="591C1BBC" w14:textId="77777777" w:rsidR="00E47922" w:rsidRPr="00563BA0" w:rsidRDefault="00E47922" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="-720"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2660D7D6" w14:textId="77777777" w:rsidR="00C10692" w:rsidRPr="00563BA0" w:rsidRDefault="00E47922" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-136"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(solamente incorporar si hay más de tres instituciones firmantes):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F620309" w14:textId="77777777" w:rsidR="00691E24" w:rsidRPr="002E7D94" w:rsidRDefault="00691E24" w:rsidP="00A75FB9">
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="6C44ECBB" w14:textId="77777777" w:rsidR="00691E24" w:rsidRPr="00563BA0" w:rsidRDefault="00691E24" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Y de la otra,</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (nombre y apellidos del representante), </w:t>
       </w:r>
-      <w:r w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>como</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (cargo que ocupa y nombre de la institución), </w:t>
       </w:r>
-      <w:r w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>con domicilio en la</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(calle, avenida, etc. y número) </w:t>
       </w:r>
-      <w:r w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
-      <w:r w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(población y código postal)</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>y que tiene el número de identificación fiscal</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> ________, </w:t>
       </w:r>
-      <w:r w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>que actúa en nombre y representación de este organismo.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E1B5977" w14:textId="77777777" w:rsidR="00691E24" w:rsidRPr="002E7D94" w:rsidRDefault="00691E24" w:rsidP="00A75FB9">
-[...24 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="2B3AA06B" w14:textId="77777777" w:rsidR="00691E24" w:rsidRPr="00563BA0" w:rsidRDefault="00691E24" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="032904AA" w14:textId="77777777" w:rsidR="00691E24" w:rsidRPr="00563BA0" w:rsidRDefault="00245CE0" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Las</w:t>
       </w:r>
-      <w:r w:rsidR="00691E24" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00691E24" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> partes se reconocen la capacidad mutua para formalizar este convenio, y </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="243F3485" w14:textId="77777777" w:rsidR="00A75FB9" w:rsidRPr="002E7D94" w:rsidRDefault="00A75FB9" w:rsidP="00A75FB9">
-[...28 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="57A48E6D" w14:textId="77777777" w:rsidR="00A75FB9" w:rsidRPr="00563BA0" w:rsidRDefault="00A75FB9" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:pStyle w:val="Ttol2"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EF8CCEE" w14:textId="77777777" w:rsidR="00A75FB9" w:rsidRPr="00563BA0" w:rsidRDefault="00A75FB9" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:pStyle w:val="Ttol2"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09DAB56F" w14:textId="77777777" w:rsidR="00691E24" w:rsidRPr="00563BA0" w:rsidRDefault="00691E24" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:pStyle w:val="Ttol2"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>MANIFIESTAN</w:t>
       </w:r>
-      <w:r w:rsidR="00245CE0" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00245CE0" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>/EXPONEN</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D8A6ED8" w14:textId="77777777" w:rsidR="00D648E9" w:rsidRPr="002E7D94" w:rsidRDefault="00D648E9" w:rsidP="00D648E9">
-[...1 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+    <w:p w14:paraId="266F172D" w14:textId="77777777" w:rsidR="00D648E9" w:rsidRPr="00563BA0" w:rsidRDefault="00D648E9" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0ED8E780" w14:textId="77777777" w:rsidR="00D648E9" w:rsidRPr="00563BA0" w:rsidRDefault="00245CE0" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...40 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Que la Univer</w:t>
+      </w:r>
+      <w:r w:rsidR="00D648E9" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>sitat Autònoma de Barcelona, como</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> institució</w:t>
+      </w:r>
+      <w:r w:rsidR="00D648E9" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>n de d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00D648E9" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>recho</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...43 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00D648E9" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>público</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D648E9" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y de enseñanza </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">superior destinada a la </w:t>
+      </w:r>
+      <w:r w:rsidR="00D648E9" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>investigación</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, la </w:t>
+      </w:r>
+      <w:r w:rsidR="00D648E9" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>docencia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i al</w:t>
+      </w:r>
+      <w:r w:rsidR="00D648E9" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>estudi</w:t>
+      </w:r>
+      <w:r w:rsidR="00D648E9" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>, t</w:t>
+      </w:r>
+      <w:r w:rsidR="00D648E9" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>iene</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D648E9" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>atribuidas,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> entre </w:t>
+      </w:r>
+      <w:r w:rsidR="00D648E9" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">otras, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la </w:t>
+      </w:r>
+      <w:r w:rsidR="00D648E9" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>función</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:r w:rsidR="00D648E9" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>colaborar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D648E9" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>con las administraciones</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D648E9" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>públicas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D648E9" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>instituciones y entidades</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D648E9" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>privadas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D648E9" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>con la finalidad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d</w:t>
+      </w:r>
+      <w:r w:rsidR="00D648E9" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>e elaborar, participar y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des</w:t>
+      </w:r>
+      <w:r w:rsidR="00D648E9" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>arrollar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> plan</w:t>
+      </w:r>
+      <w:r w:rsidR="00D648E9" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="00D648E9" w:rsidRPr="002E7D94">
-[...381 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidR="00D648E9" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> accion</w:t>
+      </w:r>
+      <w:r w:rsidR="00D648E9" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E7D94">
-[...41 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>s que contribu</w:t>
       </w:r>
-      <w:r w:rsidR="00D648E9" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00D648E9" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>yan</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> al progr</w:t>
       </w:r>
-      <w:r w:rsidR="00D648E9" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00D648E9" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>eso</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> de la </w:t>
       </w:r>
-      <w:r w:rsidR="00D648E9" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00D648E9" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>ciencia</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">, de la </w:t>
       </w:r>
-      <w:r w:rsidR="00D648E9" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00D648E9" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>difusión y</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> el des</w:t>
       </w:r>
-      <w:r w:rsidR="00D648E9" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00D648E9" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">arrollo </w:t>
       </w:r>
-      <w:r w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>de la socie</w:t>
       </w:r>
-      <w:r w:rsidR="00D648E9" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00D648E9" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>dad</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12A07938" w14:textId="77777777" w:rsidR="00D648E9" w:rsidRPr="002E7D94" w:rsidRDefault="00D648E9" w:rsidP="008A2A2C">
-[...1 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+    <w:p w14:paraId="3235DE49" w14:textId="77777777" w:rsidR="00D648E9" w:rsidRPr="00563BA0" w:rsidRDefault="00D648E9" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="579D669E" w14:textId="77777777" w:rsidR="00245CE0" w:rsidRPr="00563BA0" w:rsidRDefault="00D648E9" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...62 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Que la Universitat Autònoma de Barcelona es una universidad líder que imparte una docencia de calidad, diversificada, multidisciplinaria y flexible, ajustada a las necesidades de la sociedad y adaptada a los nuevos modelos de la Europa del conocimiento, con interés y </w:t>
+      </w:r>
+      <w:r w:rsidR="00A036B1" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>sensibilidad hacia</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> la realidad que la envuelve. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72CD4EE2" w14:textId="77777777" w:rsidR="00A036B1" w:rsidRPr="002E7D94" w:rsidRDefault="00A036B1" w:rsidP="008A2A2C">
-[...1 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+    <w:p w14:paraId="4C769BE8" w14:textId="77777777" w:rsidR="00A036B1" w:rsidRPr="00563BA0" w:rsidRDefault="00A036B1" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D47EB52" w14:textId="77777777" w:rsidR="00A036B1" w:rsidRPr="00563BA0" w:rsidRDefault="00A036B1" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Que</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> xxxxxxxxxxxxxxxxx </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>es</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> xxxxxxxxxx (describir los principios o características de</w:t>
+      </w:r>
+      <w:r w:rsidR="002D4A13" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...81 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">la entidad con la que se suscribe el </w:t>
       </w:r>
-      <w:r w:rsidR="002D4A13" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="002D4A13" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>convenio y las finalidades que é</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>sta pueda tener).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5468EDB6" w14:textId="77777777" w:rsidR="00A036B1" w:rsidRPr="002E7D94" w:rsidRDefault="00A036B1" w:rsidP="008A2A2C">
-[...21 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+    <w:p w14:paraId="7BE4AFFC" w14:textId="77777777" w:rsidR="00A036B1" w:rsidRPr="00563BA0" w:rsidRDefault="00A036B1" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...34 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Xxxxxxxxx (incorporar tantos puntos en el expositivo como haga falta para explicar los antecedentes de colaboración de las partes y/o qué motiva la colaboración de las instituciones firmantes).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F405015" w14:textId="77777777" w:rsidR="00A036B1" w:rsidRPr="00563BA0" w:rsidRDefault="00A036B1" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...10 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="314D0115" w14:textId="77777777" w:rsidR="00A036B1" w:rsidRPr="00563BA0" w:rsidRDefault="00A036B1" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...16 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
         <w:t>Que ambas instituciones consideran muy positiva la cooperación conjunta y, por este motivo, consideran conveniente la formalización de este convenio para establecer el marco de actuación que regirá entre las partes y al cual se adaptaran las sucesivas actuaciones que se lleven a término en este sentido.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12CF6CF1" w14:textId="77777777" w:rsidR="00A036B1" w:rsidRPr="002E7D94" w:rsidRDefault="00A036B1" w:rsidP="00D648E9">
-[...1 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+    <w:p w14:paraId="722F5918" w14:textId="77777777" w:rsidR="00A036B1" w:rsidRPr="00563BA0" w:rsidRDefault="00A036B1" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...22 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D79DF16" w14:textId="77777777" w:rsidR="00691E24" w:rsidRPr="00563BA0" w:rsidRDefault="00691E24" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Por </w:t>
       </w:r>
-      <w:r w:rsidR="000540C3" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="000540C3" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>esto</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, las instituciones abajo firmantes </w:t>
       </w:r>
-      <w:r w:rsidR="00A036B1" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00A036B1" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>formalizan</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> e</w:t>
       </w:r>
-      <w:r w:rsidR="00A036B1" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00A036B1" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>l presen</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>te convenio, que someten a las siguientes</w:t>
       </w:r>
-      <w:r w:rsidR="00A036B1" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00A036B1" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="00A036B1" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00A036B1" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>o a los siguientes)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37842A6A" w14:textId="77777777" w:rsidR="00840E71" w:rsidRPr="002E7D94" w:rsidRDefault="00840E71" w:rsidP="00A75FB9">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ttulo1"/>
+    <w:p w14:paraId="67702216" w14:textId="77777777" w:rsidR="00840E71" w:rsidRPr="00563BA0" w:rsidRDefault="00840E71" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:pStyle w:val="Ttol1"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="Ttulo1"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53D890B0" w14:textId="77777777" w:rsidR="00E65561" w:rsidRPr="00563BA0" w:rsidRDefault="00E65561" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:pStyle w:val="Ttol1"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="Ttulo1"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3633A2F4" w14:textId="1D63C400" w:rsidR="00691E24" w:rsidRDefault="00691E24" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:pStyle w:val="Ttol1"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CLÁUSULAS</w:t>
       </w:r>
-      <w:r w:rsidR="00A036B1" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00A036B1" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>/PACTOS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79330BF1" w14:textId="77777777" w:rsidR="00691E24" w:rsidRPr="002E7D94" w:rsidRDefault="00691E24" w:rsidP="00A75FB9">
-[...13 lines deleted...]
-        <w:pStyle w:val="Textoindependiente"/>
+    <w:p w14:paraId="1762EAA0" w14:textId="77777777" w:rsidR="007E2055" w:rsidRPr="007E2055" w:rsidRDefault="007E2055" w:rsidP="007E2055"/>
+    <w:p w14:paraId="75FF3D82" w14:textId="77777777" w:rsidR="00691E24" w:rsidRPr="00563BA0" w:rsidRDefault="00691E24" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BE7A062" w14:textId="77777777" w:rsidR="00691E24" w:rsidRPr="00563BA0" w:rsidRDefault="00E2639E" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="-720"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Primera. -</w:t>
       </w:r>
-      <w:r w:rsidR="00691E24" w:rsidRPr="002E7D94">
-[...52 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00691E24" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> El objeto de este convenio es establecer el marco de colaboración entre la Universitat Autònoma de Barcelona y </w:t>
+      </w:r>
+      <w:r w:rsidR="00691E24" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00691E24" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00691E24" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>nombre de la</w:t>
       </w:r>
-      <w:r w:rsidR="008A2A2C" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="008A2A2C" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">s otras </w:t>
       </w:r>
-      <w:r w:rsidR="00691E24" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00691E24" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">instituciones </w:t>
       </w:r>
-      <w:r w:rsidR="008A2A2C" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="008A2A2C" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>firmantes</w:t>
       </w:r>
-      <w:r w:rsidR="00C27879" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00C27879" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00C27879" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00C27879" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C27879" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00C27879" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r w:rsidR="00C27879" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00C27879" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00691E24" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00691E24" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>los aspectos</w:t>
       </w:r>
-      <w:r w:rsidR="00691E24" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00691E24" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (académicos / profesionales / de investigación / otros) </w:t>
       </w:r>
-      <w:r w:rsidR="00691E24" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00691E24" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>en materia</w:t>
       </w:r>
-      <w:r w:rsidR="00691E24" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00691E24" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (institucional, académica, de investigación, económica, etc</w:t>
       </w:r>
-      <w:r w:rsidR="00691E24" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00691E24" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00691E24" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00691E24" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00691E24" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00691E24" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="506E4D4B" w14:textId="77777777" w:rsidR="00691E24" w:rsidRPr="002E7D94" w:rsidRDefault="00691E24" w:rsidP="00A75FB9">
-[...1 lines deleted...]
-        <w:pStyle w:val="Textoindependiente"/>
+    <w:p w14:paraId="6000A8B1" w14:textId="77777777" w:rsidR="00691E24" w:rsidRPr="00563BA0" w:rsidRDefault="00691E24" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="-720"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14546705" w14:textId="77777777" w:rsidR="00691E24" w:rsidRPr="00563BA0" w:rsidRDefault="00691E24" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="-720"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Los objetivos del convenio son:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="122625B5" w14:textId="77777777" w:rsidR="008A2A2C" w:rsidRPr="002E7D94" w:rsidRDefault="008A2A2C" w:rsidP="00A75FB9">
-[...1 lines deleted...]
-        <w:pStyle w:val="Textoindependiente"/>
+    <w:p w14:paraId="0500E0B2" w14:textId="77777777" w:rsidR="008A2A2C" w:rsidRPr="00563BA0" w:rsidRDefault="008A2A2C" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="-720"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="5C813C5C" w14:textId="77777777" w:rsidR="00691E24" w:rsidRPr="002E7D94" w:rsidRDefault="00E65561" w:rsidP="00E65561">
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DB8B0C8" w14:textId="77777777" w:rsidR="00691E24" w:rsidRPr="00563BA0" w:rsidRDefault="00E65561" w:rsidP="00563BA0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8198"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
-      <w:r w:rsidR="00691E24" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00691E24" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Promover las relaciones de carácter </w:t>
       </w:r>
-      <w:r w:rsidR="00691E24" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00691E24" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00691E24" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00691E24" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">académico / profesional / de investigación / otros) </w:t>
       </w:r>
-      <w:r w:rsidR="00691E24" w:rsidRPr="002E7D94">
-[...33 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00691E24" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>entre la UAB y</w:t>
+      </w:r>
+      <w:r w:rsidR="00691E24" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="008A2A2C" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="008A2A2C" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>nombre de las otras instituciones firmantes</w:t>
       </w:r>
-      <w:r w:rsidR="00691E24" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00691E24" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64F58AAF" w14:textId="77777777" w:rsidR="00691E24" w:rsidRPr="002E7D94" w:rsidRDefault="00691E24" w:rsidP="00E65561">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="0162B144" w14:textId="77777777" w:rsidR="00691E24" w:rsidRPr="00563BA0" w:rsidRDefault="00691E24" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3AD63FAE" w14:textId="77777777" w:rsidR="00691E24" w:rsidRPr="002E7D94" w:rsidRDefault="00E65561" w:rsidP="00E65561">
+    <w:p w14:paraId="4237318E" w14:textId="77777777" w:rsidR="00691E24" w:rsidRPr="00563BA0" w:rsidRDefault="00E65561" w:rsidP="00563BA0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8198"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
-      <w:r w:rsidR="00691E24" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00691E24" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Desarrollar (</w:t>
       </w:r>
-      <w:r w:rsidR="00691E24" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00691E24" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>actividades de docencia, de investigación, etc.</w:t>
       </w:r>
-      <w:r w:rsidR="00691E24" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00691E24" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>) en materias de interés común para estas instituciones</w:t>
       </w:r>
-      <w:r w:rsidR="00DB3FF9" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00DB3FF9" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4855C376" w14:textId="77777777" w:rsidR="00691E24" w:rsidRPr="002E7D94" w:rsidRDefault="00691E24" w:rsidP="00E65561">
+    <w:p w14:paraId="5A74E2BC" w14:textId="77777777" w:rsidR="00691E24" w:rsidRPr="00563BA0" w:rsidRDefault="00691E24" w:rsidP="00563BA0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8198"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="1D386A20" w14:textId="77777777" w:rsidR="00691E24" w:rsidRPr="002E7D94" w:rsidRDefault="00E65561" w:rsidP="00E65561">
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="512B3CE8" w14:textId="77777777" w:rsidR="00691E24" w:rsidRPr="00563BA0" w:rsidRDefault="00E65561" w:rsidP="00563BA0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8198"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
-      <w:r w:rsidR="00691E24" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00691E24" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fomentar el intercambio de profesores, de alumnos </w:t>
       </w:r>
-      <w:r w:rsidR="00691E24" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00691E24" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00691E24" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00691E24" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>etc</w:t>
       </w:r>
-      <w:r w:rsidR="00691E24" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00691E24" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="00B0F0"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00691E24" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00691E24" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="184C0274" w14:textId="77777777" w:rsidR="00691E24" w:rsidRPr="002E7D94" w:rsidRDefault="00691E24" w:rsidP="00E65561">
-[...11 lines deleted...]
-    <w:p w14:paraId="3706D1CA" w14:textId="77777777" w:rsidR="00691E24" w:rsidRPr="002E7D94" w:rsidRDefault="00E65561" w:rsidP="00E65561">
+    <w:p w14:paraId="02CC7EBB" w14:textId="77777777" w:rsidR="00691E24" w:rsidRPr="00563BA0" w:rsidRDefault="00691E24" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A26755E" w14:textId="77777777" w:rsidR="00691E24" w:rsidRPr="00563BA0" w:rsidRDefault="00E65561" w:rsidP="00563BA0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8198"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
-      <w:r w:rsidR="00691E24" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00691E24" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fomentar </w:t>
       </w:r>
-      <w:r w:rsidR="008A2A2C" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="008A2A2C" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">la trasferencia del conocimiento de la Universidad a la sociedad, así como </w:t>
       </w:r>
-      <w:r w:rsidR="00691E24" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00691E24" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">el intercambio recíproco de información sobre temas de investigación, publicaciones y otros materiales de interés para estas instituciones </w:t>
       </w:r>
-      <w:r w:rsidR="00691E24" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00691E24" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00691E24" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00691E24" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>etc</w:t>
       </w:r>
-      <w:r w:rsidR="00691E24" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00691E24" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="00B0F0"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00691E24" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00691E24" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BAB0E53" w14:textId="77777777" w:rsidR="00691E24" w:rsidRPr="002E7D94" w:rsidRDefault="00691E24" w:rsidP="00E65561">
-[...11 lines deleted...]
-    <w:p w14:paraId="0C5134C3" w14:textId="77777777" w:rsidR="00691E24" w:rsidRPr="002E7D94" w:rsidRDefault="00E65561" w:rsidP="00E65561">
+    <w:p w14:paraId="30718226" w14:textId="77777777" w:rsidR="00691E24" w:rsidRPr="00563BA0" w:rsidRDefault="00691E24" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D9AC50C" w14:textId="77777777" w:rsidR="00691E24" w:rsidRPr="00563BA0" w:rsidRDefault="00E65561" w:rsidP="00563BA0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8198"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
-      <w:r w:rsidR="00691E24" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00691E24" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fomentar el debate </w:t>
       </w:r>
-      <w:r w:rsidR="008A2A2C" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="008A2A2C" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">y el </w:t>
       </w:r>
-      <w:r w:rsidR="00691E24" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00691E24" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">intercambio de experiencias sobre todos aquellos temas que puedan beneficiar a estas instituciones </w:t>
       </w:r>
-      <w:r w:rsidR="00691E24" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00691E24" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00691E24" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00691E24" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>etc.</w:t>
       </w:r>
-      <w:r w:rsidR="00691E24" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00691E24" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2261CF92" w14:textId="77777777" w:rsidR="00691E24" w:rsidRPr="002E7D94" w:rsidRDefault="00691E24" w:rsidP="00A75FB9">
+    <w:p w14:paraId="05861DA7" w14:textId="77777777" w:rsidR="00691E24" w:rsidRPr="00563BA0" w:rsidRDefault="00691E24" w:rsidP="00563BA0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8198"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="1D64C665" w14:textId="77777777" w:rsidR="00691E24" w:rsidRPr="002E7D94" w:rsidRDefault="00691E24" w:rsidP="00A75FB9">
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="052C3D4E" w14:textId="77777777" w:rsidR="00691E24" w:rsidRPr="00563BA0" w:rsidRDefault="00691E24" w:rsidP="00563BA0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8198"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="008A2A2C" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="008A2A2C" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Eliminar los objetivos que no se ajusten a los términos de la colaboración i/o añadir tantos </w:t>
       </w:r>
-      <w:r w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>apartados como objetivos se deseen hacer constar)</w:t>
       </w:r>
-      <w:r w:rsidR="00DB3FF9" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00DB3FF9" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E1BC691" w14:textId="77777777" w:rsidR="00691E24" w:rsidRPr="002E7D94" w:rsidRDefault="00691E24" w:rsidP="00A75FB9">
-[...25 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="0D387E34" w14:textId="77777777" w:rsidR="00691E24" w:rsidRPr="00563BA0" w:rsidRDefault="00691E24" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B4E5274" w14:textId="77777777" w:rsidR="00671C82" w:rsidRPr="00563BA0" w:rsidRDefault="00E2639E" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Segunda. </w:t>
       </w:r>
-      <w:r w:rsidR="00671C82" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00671C82" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidR="00671C82" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00671C82" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> El desarrollo de esta colaboración se deberá establecer a través de una programación anual y específica que se elaborará de común acuerdo entre las partes </w:t>
       </w:r>
-      <w:r w:rsidR="00671C82" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00671C82" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(a iniciativa de la comisión mixta que se regule en este convenio).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15578E24" w14:textId="77777777" w:rsidR="00671C82" w:rsidRPr="002E7D94" w:rsidRDefault="00671C82" w:rsidP="00A75FB9">
-[...24 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="16BE0383" w14:textId="77777777" w:rsidR="00671C82" w:rsidRPr="00563BA0" w:rsidRDefault="00671C82" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12996420" w14:textId="77777777" w:rsidR="00691E24" w:rsidRPr="00563BA0" w:rsidRDefault="0097780E" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Esta programación anual deberá ser aprobada por cada una de las partes de acuerdo con los procedimientos que tengan previstos al efecto y será objeto de los convenios específicos oportunos</w:t>
       </w:r>
-      <w:r w:rsidR="00691E24" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00691E24" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77E7AE9C" w14:textId="77777777" w:rsidR="00691E24" w:rsidRPr="002E7D94" w:rsidRDefault="00691E24" w:rsidP="00A75FB9">
-[...24 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="019A1AD1" w14:textId="77777777" w:rsidR="00F9357A" w:rsidRPr="00563BA0" w:rsidRDefault="00E2639E" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tercera. </w:t>
       </w:r>
-      <w:r w:rsidR="00F9357A" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00F9357A" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidR="00691E24" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00691E24" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F9357A" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00F9357A" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Cada proyecto, programa de actuación y/o programa de formación, o el desarrollo de cualquier modalidad de colaboración que se lleve a término en el marco de este convenio de colaboración ha de ser objeto de un convenio específico que incluirá, entre otros, los siguientes aspectos:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CDB2589" w14:textId="77777777" w:rsidR="00B5093C" w:rsidRPr="002E7D94" w:rsidRDefault="00B5093C" w:rsidP="00B5093C">
+    <w:p w14:paraId="10036A71" w14:textId="77777777" w:rsidR="00B5093C" w:rsidRPr="00563BA0" w:rsidRDefault="00B5093C" w:rsidP="00563BA0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E3BE736" w14:textId="77777777" w:rsidR="00B5093C" w:rsidRPr="002E7D94" w:rsidRDefault="00B5093C" w:rsidP="00B5093C">
-[...1 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+    <w:p w14:paraId="6E173276" w14:textId="77777777" w:rsidR="00B5093C" w:rsidRPr="00563BA0" w:rsidRDefault="00B5093C" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">Definición del objeto, finalidad, período de vigencia y, si procede, ámbito geográfico. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B21F8C8" w14:textId="77777777" w:rsidR="00B5093C" w:rsidRPr="002E7D94" w:rsidRDefault="00B5093C" w:rsidP="00B5093C">
-[...1 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+    <w:p w14:paraId="0AF7D42A" w14:textId="77777777" w:rsidR="00B5093C" w:rsidRPr="00563BA0" w:rsidRDefault="00B5093C" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">Descripción del plan de actuación, plazos y modalidades de realización. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2151D54B" w14:textId="77777777" w:rsidR="00B5093C" w:rsidRPr="002E7D94" w:rsidRDefault="00B5093C" w:rsidP="00B5093C">
-[...1 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+    <w:p w14:paraId="609311B8" w14:textId="77777777" w:rsidR="00B5093C" w:rsidRPr="00563BA0" w:rsidRDefault="00B5093C" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">Obligaciones asumidas por cada una de las partes. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B706068" w14:textId="77777777" w:rsidR="00B5093C" w:rsidRPr="002E7D94" w:rsidRDefault="00B5093C" w:rsidP="00B5093C">
-[...1 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+    <w:p w14:paraId="051B9E1C" w14:textId="77777777" w:rsidR="00B5093C" w:rsidRPr="00563BA0" w:rsidRDefault="00B5093C" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...14 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
         <w:t xml:space="preserve">Presupuesto y/o responsabilidades económicas concretas asumidas por cada parte. Con independencia de los compromisos económicos adquiridos por cada una de las partes, en la medida en que el convenio específico no disponga expresamente lo contrario, cada una de les partes asumirá los gastos propios de su personal. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="012F5E89" w14:textId="77777777" w:rsidR="00B5093C" w:rsidRPr="002E7D94" w:rsidRDefault="00B5093C" w:rsidP="00B5093C">
-[...1 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+    <w:p w14:paraId="0F8D389E" w14:textId="77777777" w:rsidR="00B5093C" w:rsidRPr="00563BA0" w:rsidRDefault="00B5093C" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">Otros aspectos que se consideren esenciales para la ejecución de la actuación concreta. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="114A5EB3" w14:textId="77777777" w:rsidR="00F9357A" w:rsidRPr="002E7D94" w:rsidRDefault="00F9357A" w:rsidP="00A75FB9">
-[...36 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="37C1D1D3" w14:textId="77777777" w:rsidR="00F9357A" w:rsidRPr="00563BA0" w:rsidRDefault="00F9357A" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="219B6FFC" w14:textId="77777777" w:rsidR="00F9357A" w:rsidRPr="00563BA0" w:rsidRDefault="00F9357A" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6323D256" w14:textId="77777777" w:rsidR="00691E24" w:rsidRPr="00563BA0" w:rsidRDefault="00F9357A" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D9382E" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00D9382E" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Cuarta. -</w:t>
       </w:r>
-      <w:r w:rsidR="00D9382E" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00D9382E" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00691E24" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00691E24" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>En el plazo de 30 días hábiles a partir de la firma de este convenio se constituirá una comisión mixta formada por dos representantes d</w:t>
       </w:r>
-      <w:r w:rsidR="00D9382E" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00D9382E" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">e cada una de las instituciones, que será la encargada de hacer el seguimiento y la evaluación de la colaboración, así como de las acciones previstas. Igualmente, será la encargada de proponer actividades concretas destinadas a </w:t>
       </w:r>
-      <w:r w:rsidR="00706AC2" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00706AC2" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>cumplir</w:t>
       </w:r>
-      <w:r w:rsidR="00D9382E" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00D9382E" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> el objetivo de este convenio.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="751DEF32" w14:textId="77777777" w:rsidR="00D9382E" w:rsidRPr="002E7D94" w:rsidRDefault="00D9382E" w:rsidP="00A75FB9">
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="70492B7E" w14:textId="77777777" w:rsidR="00D9382E" w:rsidRPr="00563BA0" w:rsidRDefault="00D9382E" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42168373" w14:textId="77777777" w:rsidR="00706AC2" w:rsidRPr="00563BA0" w:rsidRDefault="00706AC2" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Esta comisión se reunirá como mínimo </w:t>
       </w:r>
-      <w:r w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>xxx</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
-        <w:t>vez</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:t xml:space="preserve">vez/veces </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">/veces </w:t>
-[...4 lines deleted...]
-          <w:color w:val="0070C0"/>
+        <w:t>al año/mes/etc. y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">al </w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:t xml:space="preserve"> será presidida por </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
-        <w:t>año</w:t>
-[...5 lines deleted...]
-          <w:color w:val="0070C0"/>
+        <w:t xml:space="preserve">XXXXX – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>hay que determinar o establecer un sistema de presidencias-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>. La propia comisión será la responsable de regular su funcionamiento, el sistema de toma de acuerdos y cualquier otro aspecto que entienda necesario para su desarrollo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74BDA439" w14:textId="77777777" w:rsidR="00706AC2" w:rsidRPr="00563BA0" w:rsidRDefault="00706AC2" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
-        <w:t>/mes/etc. y</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A52098E" w14:textId="77777777" w:rsidR="00706AC2" w:rsidRPr="00563BA0" w:rsidRDefault="00706AC2" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quinta. - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(Añadir tantas cláusulas como se crea conveniente y renumerar los pactos posteriores)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28456753" w14:textId="77777777" w:rsidR="00706AC2" w:rsidRPr="00563BA0" w:rsidRDefault="00706AC2" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0999B3B9" w14:textId="77777777" w:rsidR="00706AC2" w:rsidRPr="00563BA0" w:rsidRDefault="00706AC2" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sexta. </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA77F4" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Toda publicación que se derive de las acciones desarrolladas a través de este convenio hará referencia a las instituciones que </w:t>
+      </w:r>
+      <w:r w:rsidR="000135F9" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>lo con</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>forman, según la normativa que cada una</w:t>
+      </w:r>
+      <w:r w:rsidR="000135F9" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de ellas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tenga para la utilización del logotipo y la imagen corporativa, y según lo que dispone esta cláusula.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68906824" w14:textId="77777777" w:rsidR="000135F9" w:rsidRPr="00563BA0" w:rsidRDefault="000135F9" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06F8262B" w14:textId="77777777" w:rsidR="000135F9" w:rsidRPr="00563BA0" w:rsidRDefault="000135F9" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>En los casos</w:t>
+      </w:r>
+      <w:r w:rsidR="00F22418" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que, como consecuencia de la suscripción de este convenio y en aplicación de lo que </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA77F4" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">se </w:t>
+      </w:r>
+      <w:r w:rsidR="00F22418" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>egula, alguna de las partes considere necesario utilizar el/los lo</w:t>
+      </w:r>
+      <w:r w:rsidR="00F22418" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o/s de la otra parte, se deberá solicitar una autorización previa </w:t>
+      </w:r>
+      <w:r w:rsidR="00F22418" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> por escrito especificando el uso que se quiere hacer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78DCE11C" w14:textId="77777777" w:rsidR="00F22418" w:rsidRPr="00563BA0" w:rsidRDefault="00F22418" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CB4F6CB" w14:textId="77777777" w:rsidR="00F22418" w:rsidRPr="00563BA0" w:rsidRDefault="00F22418" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>La autorización será expresa y por escrito y en ella se deberá especificar el uso para los cuales se autoriza la utilización del (los)</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA77F4" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> logotipo(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA77F4" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, así como el periodo de tiempo durante el cual se autoriza el uso que, en ningún caso, será superior a la duración de este convenio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="556C9AE4" w14:textId="77777777" w:rsidR="00706AC2" w:rsidRPr="00563BA0" w:rsidRDefault="00706AC2" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="427F122A" w14:textId="77777777" w:rsidR="00F22418" w:rsidRPr="00563BA0" w:rsidRDefault="00F22418" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sin perjuicio de lo que se dispone en los </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA77F4" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>párrafos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA77F4" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>anteriores</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, cuando la utilización de los logotipos y marcas de la otra parte tengan carácter lucrativo para la entidad que lo quiere hacer servir, será necesario informar a la titular de los derechos sobre el logotipo y/o marcas</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA77F4" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:r w:rsidR="009A5831" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>se deberá formalizar el correspondiente contrato de licencia de marca.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FE8C055" w14:textId="77777777" w:rsidR="00F22418" w:rsidRPr="00563BA0" w:rsidRDefault="00F22418" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F274602" w14:textId="77777777" w:rsidR="00F22418" w:rsidRPr="00563BA0" w:rsidRDefault="00FA77F4" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Séptima. - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Cuando las partes lo consideren necesario, los convenios específicos derivados de este convenio podrán incluir la participación de otras entidades públicas o privadas, o personas físicas, en los términos y condiciones que se establezcan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60B59F5B" w14:textId="77777777" w:rsidR="00FA77F4" w:rsidRPr="00563BA0" w:rsidRDefault="00FA77F4" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32AF3DBA" w14:textId="77777777" w:rsidR="00FA77F4" w:rsidRPr="00563BA0" w:rsidRDefault="00BB2B98" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Octava</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
-        <w:t>será</w:t>
-[...72 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:t>. -</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA77F4" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Las partes se comprometen a tratar con absoluta confidencialidad aquella información interna de cada institución a la cual hayan tenido acceso en virtud de la suscripción de este convenio o de los convenios específicos que se deriven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07DFCFFB" w14:textId="77777777" w:rsidR="00FA77F4" w:rsidRPr="00563BA0" w:rsidRDefault="00FA77F4" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="303A87A2" w14:textId="77777777" w:rsidR="00FA77F4" w:rsidRPr="00563BA0" w:rsidRDefault="00FA77F4" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Las partes se comprometen a tratar los datos personales a los que tengan acceso con motivo de la suscripción de este convenio y de los convenios específicos que se deriven</w:t>
+      </w:r>
+      <w:r w:rsidR="00604326" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, conforme a lo que dispone </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE5FA4" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">el Reglamento 2016/679 del Parlamento Europeo i del Consejo, de 27 de abril de 2016, General de </w:t>
+      </w:r>
+      <w:r w:rsidR="002D4A13" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00604326" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>rotecci</w:t>
+      </w:r>
+      <w:r w:rsidR="002D4A13" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ón de D</w:t>
+      </w:r>
+      <w:r w:rsidR="00604326" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">atos de </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE5FA4" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la Unión Europea, </w:t>
+      </w:r>
+      <w:r w:rsidR="00604326" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>garantizando los derechos de acceso, rectificación, cancelación y oposición de los titulares de los datos de carácter personal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50721536" w14:textId="77777777" w:rsidR="00604326" w:rsidRPr="00563BA0" w:rsidRDefault="00604326" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CA545DD" w14:textId="2C44451C" w:rsidR="005C0326" w:rsidRPr="00563BA0" w:rsidRDefault="005C0326" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES" w:eastAsia="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Además, se tendrán que aplicar las medidas técnicas y organizativas necesarias para garantizar la seguridad de los datos y evitar su alteración, pérdida, tratamiento y acceso no autorizado, de acuerdo con lo previsto en el artículo 32 del RGPD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E868530" w14:textId="69B05B4D" w:rsidR="005C0326" w:rsidRPr="00563BA0" w:rsidRDefault="005C0326" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BFF613B" w14:textId="77777777" w:rsidR="001A5D4E" w:rsidRPr="00563BA0" w:rsidRDefault="00E2639E" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Quinta. - </w:t>
-[...25 lines deleted...]
-    <w:p w14:paraId="06E75390" w14:textId="77777777" w:rsidR="00706AC2" w:rsidRPr="002E7D94" w:rsidRDefault="00706AC2" w:rsidP="00706AC2">
+        <w:t xml:space="preserve">Novena. </w:t>
+      </w:r>
+      <w:r w:rsidR="001A5D4E" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="001A5D4E" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El incumplimiento de lo que dispone este convenio o los convenios específicos que de </w:t>
+      </w:r>
+      <w:r w:rsidR="00643133" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>é</w:t>
+      </w:r>
+      <w:r w:rsidR="001A5D4E" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ste se deriven, sus anexos, adendas y disposiciones legales aplicables, deberán comunicarse de forma fehaciente y de manera inmediata a la parte incumplidora para que, en un plazo no superior a 15 días, dé cumplimiento a las estipulaciones pactadas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F41CE80" w14:textId="77777777" w:rsidR="00643133" w:rsidRPr="00563BA0" w:rsidRDefault="00643133" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A9BFBEF" w14:textId="77777777" w:rsidR="00643133" w:rsidRPr="00563BA0" w:rsidRDefault="00643133" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>En caso de que no se proceda a corregir el incumplimiento, la parte que lo alega podrá rescindir anticipadamente el convenio, los términos del cual se incumplan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D1CEE31" w14:textId="77777777" w:rsidR="003B0761" w:rsidRPr="00563BA0" w:rsidRDefault="003B0761" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69EABD11" w14:textId="77777777" w:rsidR="003B0761" w:rsidRPr="00563BA0" w:rsidRDefault="003B0761" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Décima</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. - Este convenio marco se podrá resolver por las siguientes causas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D642B43" w14:textId="77777777" w:rsidR="009D37D9" w:rsidRPr="00563BA0" w:rsidRDefault="009D37D9" w:rsidP="00563BA0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:jc w:val="both"/>
-[...842 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36DC8D5F" w14:textId="77777777" w:rsidR="009D37D9" w:rsidRPr="00563BA0" w:rsidRDefault="009D37D9" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Mutuo acuerdo entre las partes que lo suscriben, manifestado por escrito.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CF6A415" w14:textId="77777777" w:rsidR="009D37D9" w:rsidRPr="002E7D94" w:rsidRDefault="009D37D9" w:rsidP="009D37D9">
-[...1 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+    <w:p w14:paraId="46283BDF" w14:textId="77777777" w:rsidR="009D37D9" w:rsidRPr="00563BA0" w:rsidRDefault="009D37D9" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Imposibilitad legal o material sobrevenida para cumplir el objeto del convenio.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D01975E" w14:textId="77777777" w:rsidR="009D37D9" w:rsidRPr="002E7D94" w:rsidRDefault="009D37D9" w:rsidP="009D37D9">
-[...1 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+    <w:p w14:paraId="108DA2FF" w14:textId="77777777" w:rsidR="009D37D9" w:rsidRPr="00563BA0" w:rsidRDefault="009D37D9" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Desaparición del objeto del convenio o de alguna de sus partes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1118AD8B" w14:textId="77777777" w:rsidR="009D37D9" w:rsidRPr="002E7D94" w:rsidRDefault="00DD1A39" w:rsidP="009D37D9">
-[...1 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+    <w:p w14:paraId="24B2C0F8" w14:textId="77777777" w:rsidR="009D37D9" w:rsidRPr="00563BA0" w:rsidRDefault="00DD1A39" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Po</w:t>
       </w:r>
-      <w:r w:rsidR="009D37D9" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="009D37D9" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">r </w:t>
       </w:r>
-      <w:r w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>denuncia</w:t>
       </w:r>
-      <w:r w:rsidR="009D37D9" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="009D37D9" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>de alguna de la</w:t>
       </w:r>
-      <w:r w:rsidR="009D37D9" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="009D37D9" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>s part</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>es,</w:t>
       </w:r>
-      <w:r w:rsidR="009D37D9" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="009D37D9" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> de conformi</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">dad con lo que se establece en este </w:t>
       </w:r>
-      <w:r w:rsidR="009D37D9" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="009D37D9" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>conveni</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="009D37D9" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="009D37D9" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AC67067" w14:textId="77777777" w:rsidR="009D37D9" w:rsidRPr="002E7D94" w:rsidRDefault="00DD1A39" w:rsidP="009D37D9">
-[...1 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+    <w:p w14:paraId="78A1A3A3" w14:textId="77777777" w:rsidR="009D37D9" w:rsidRPr="00563BA0" w:rsidRDefault="00DD1A39" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>El incumplimiento</w:t>
       </w:r>
-      <w:r w:rsidR="009D37D9" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="009D37D9" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> p</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="009D37D9" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="009D37D9" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>r una de l</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="009D37D9" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="009D37D9" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>s part</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="009D37D9" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="009D37D9" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>s, d</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>e acuerdo con l</w:t>
       </w:r>
-      <w:r w:rsidR="009D37D9" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="009D37D9" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
-      <w:r w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>cláusula</w:t>
       </w:r>
-      <w:r w:rsidR="009D37D9" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="009D37D9" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>precedente</w:t>
       </w:r>
-      <w:r w:rsidR="009D37D9" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="009D37D9" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29D3277D" w14:textId="77777777" w:rsidR="009D37D9" w:rsidRPr="002E7D94" w:rsidRDefault="00DD1A39" w:rsidP="009D37D9">
-[...1 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+    <w:p w14:paraId="6C0F913C" w14:textId="77777777" w:rsidR="009D37D9" w:rsidRPr="00563BA0" w:rsidRDefault="00DD1A39" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">Cualquier otra </w:t>
       </w:r>
-      <w:r w:rsidR="009D37D9" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="009D37D9" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>causa general estable</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>cida</w:t>
       </w:r>
-      <w:r w:rsidR="009D37D9" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="009D37D9" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r w:rsidR="009D37D9" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="009D37D9" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> la </w:t>
       </w:r>
-      <w:r w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>legislación</w:t>
       </w:r>
-      <w:r w:rsidR="009D37D9" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="009D37D9" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>vigente</w:t>
       </w:r>
-      <w:r w:rsidR="009D37D9" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="009D37D9" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="249EBADB" w14:textId="77777777" w:rsidR="009D37D9" w:rsidRPr="002E7D94" w:rsidRDefault="009D37D9" w:rsidP="009D37D9">
+    <w:p w14:paraId="2C438FBA" w14:textId="77777777" w:rsidR="009D37D9" w:rsidRPr="00563BA0" w:rsidRDefault="009D37D9" w:rsidP="00563BA0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7873323B" w14:textId="77777777" w:rsidR="003B0761" w:rsidRPr="002E7D94" w:rsidRDefault="004E2D42" w:rsidP="00A75FB9">
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="36ED9FD2" w14:textId="77777777" w:rsidR="003B0761" w:rsidRPr="00563BA0" w:rsidRDefault="004E2D42" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>En el supuesto de extinción del convenio marco, las acciones concretas concertadas al amparo de los convenios específicos, se seguirán desarrollando en la forma, condiciones y términos pactados hasta su tota cumplimiento.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="765AF6FE" w14:textId="77777777" w:rsidR="004E2D42" w:rsidRPr="002E7D94" w:rsidRDefault="004E2D42" w:rsidP="00A75FB9">
-[...26 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="55191F8B" w14:textId="77777777" w:rsidR="004E2D42" w:rsidRPr="00563BA0" w:rsidRDefault="004E2D42" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FDBF2AF" w14:textId="77777777" w:rsidR="004E2D42" w:rsidRPr="00563BA0" w:rsidRDefault="004256DD" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Undécima</w:t>
       </w:r>
-      <w:r w:rsidR="004E2D42" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="004E2D42" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="004E2D42" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="004E2D42" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Cualquier modificación que altere sustancialmente las disposiciones de este convenio deberá ser pactada entre las partes y formalizada a través de la correspondiente adenda debidamente suscrita.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="300F5054" w14:textId="77777777" w:rsidR="003B0761" w:rsidRPr="002E7D94" w:rsidRDefault="003B0761" w:rsidP="00A75FB9">
-[...26 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="73F9FF95" w14:textId="77777777" w:rsidR="003B0761" w:rsidRPr="00563BA0" w:rsidRDefault="003B0761" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58CEF96E" w14:textId="77777777" w:rsidR="004E2D42" w:rsidRPr="00563BA0" w:rsidRDefault="00B432A9" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidR="004256DD" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="004256DD" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>uodécima</w:t>
       </w:r>
-      <w:r w:rsidR="004E2D42" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="004E2D42" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">- Las partes designan como responsable del convenio y dirección de notificaciones, a los efectos que correspondan, </w:t>
       </w:r>
-      <w:r w:rsidR="001F2FB5" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="001F2FB5" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
-      <w:r w:rsidR="004E2D42" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="004E2D42" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>las personas y domicilios consignados en el encabezamiento de este documento.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70847D77" w14:textId="77777777" w:rsidR="004E2D42" w:rsidRPr="002E7D94" w:rsidRDefault="004E2D42" w:rsidP="00A75FB9">
-[...27 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="1743C602" w14:textId="77777777" w:rsidR="004E2D42" w:rsidRPr="00563BA0" w:rsidRDefault="004E2D42" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E0FF46C" w14:textId="77777777" w:rsidR="001F2FB5" w:rsidRPr="00563BA0" w:rsidRDefault="001F2FB5" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(Si el responsable del convenio es una persona diferente a la consignada en el encabezamiento, sustituir el anterior redactado por el siguiente):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="733E25A7" w14:textId="77777777" w:rsidR="001F2FB5" w:rsidRPr="002E7D94" w:rsidRDefault="001F2FB5" w:rsidP="00A75FB9">
-[...28 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="6520A7D4" w14:textId="77777777" w:rsidR="001F2FB5" w:rsidRPr="00563BA0" w:rsidRDefault="001F2FB5" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30D34CA1" w14:textId="77777777" w:rsidR="001F2FB5" w:rsidRPr="00563BA0" w:rsidRDefault="001F2FB5" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Las partes designan como responsable del convenio y dirección de notificaciones, a los efectos que correspondan, los domicilios consignados en el encabezamiento de este documento y </w:t>
       </w:r>
-      <w:r w:rsidR="006F72A2" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="006F72A2" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidR="006F72A2" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="006F72A2" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> señor/a</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E7D94">
-[...4 lines deleted...]
-          <w:spacing w:val="-3"/>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> xxxxxx, por parte de la</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...26 lines deleted...]
-          <w:color w:val="0070C0"/>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la Universitat Autònoma de Barcelona, y al señor/a </w:t>
+      </w:r>
+      <w:r w:rsidR="004256DD" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>xxxxxxxx</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, por parte</w:t>
+      </w:r>
+      <w:r w:rsidR="006F72A2" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:r w:rsidR="004256DD" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>xxxxxxxxxxxxxxxx</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="352F8372" w14:textId="77777777" w:rsidR="001F2FB5" w:rsidRPr="00563BA0" w:rsidRDefault="001F2FB5" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AD286C6" w14:textId="77777777" w:rsidR="00691E24" w:rsidRPr="00563BA0" w:rsidRDefault="00B432A9" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Decimotercera</w:t>
+      </w:r>
+      <w:r w:rsidR="008A7BDF" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. - </w:t>
+      </w:r>
+      <w:r w:rsidR="00691E24" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Este convenio entrará en vigor a partir de la fecha de su firma y podrá ser modificado o desarrollado por </w:t>
+      </w:r>
+      <w:r w:rsidR="004256DD" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">acuerdo </w:t>
+      </w:r>
+      <w:r w:rsidR="00691E24" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mutuo de las partes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79895C60" w14:textId="77777777" w:rsidR="008A7BDF" w:rsidRPr="00563BA0" w:rsidRDefault="008A7BDF" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25A9D838" w14:textId="77777777" w:rsidR="008A7BDF" w:rsidRPr="00563BA0" w:rsidRDefault="008A7BDF" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quedaran al amparo de este convenio las actuaciones que se hayan llevado a cabo en ejecución del mismo desde [fecha] </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(sólo incorporar este texto si hay que dar cobertura a actuaciones realizadas antes de la firma del convenio, pero en ejecución del mismo)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FD8B43B" w14:textId="77777777" w:rsidR="00691E24" w:rsidRPr="00563BA0" w:rsidRDefault="00691E24" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37873E1C" w14:textId="77777777" w:rsidR="00691E24" w:rsidRPr="00563BA0" w:rsidRDefault="00691E24" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La duración se establece por un periodo </w:t>
+      </w:r>
+      <w:r w:rsidR="000A03A6" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidR="008A7BDF" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...16 lines deleted...]
-          <w:color w:val="0070C0"/>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>años,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> prorrogable</w:t>
+      </w:r>
+      <w:r w:rsidR="009E7B8D" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...16 lines deleted...]
-          <w:color w:val="0070C0"/>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>por acuerdo escrito de las partes</w:t>
+      </w:r>
+      <w:r w:rsidR="00B432A9" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...110 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">por periodos </w:t>
+      </w:r>
+      <w:r w:rsidR="00B432A9" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>anuales</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sucesivos, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B432A9" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>hasta un máximo de 8</w:t>
+      </w:r>
+      <w:r w:rsidR="004256DD" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> años</w:t>
+      </w:r>
+      <w:r w:rsidR="00B432A9" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, salv</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>o que una de las partes comunique a</w:t>
+      </w:r>
+      <w:r w:rsidR="00B432A9" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>las otras, con seis meses de antela</w:t>
+      </w:r>
+      <w:r w:rsidR="00B432A9" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ción, su voluntad de resolverlo. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A66899E" w14:textId="77777777" w:rsidR="00B432A9" w:rsidRPr="00563BA0" w:rsidRDefault="00B432A9" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2ABA5D3F" w14:textId="77777777" w:rsidR="00B432A9" w:rsidRPr="00563BA0" w:rsidRDefault="00B432A9" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Decimocuarta.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidR="001A5D4E" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Este convenio</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> marco</w:t>
+      </w:r>
+      <w:r w:rsidR="001A5D4E" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tiene naturaleza administrativa y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se formaliza al amparo de lo previsto por la Ley 40/2015, de 1 de octubre, de Régimen Jurídico del Sector Público, así como </w:t>
+      </w:r>
+      <w:r w:rsidR="004256DD" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">por </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>la Ley 26/2010, de 3 de agosto, de Régimen Jurídico y de Procedimiento de las Administraciones Públicas de Cataluña.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A98147A" w14:textId="77777777" w:rsidR="00B432A9" w:rsidRPr="00563BA0" w:rsidRDefault="00B432A9" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="475656F3" w14:textId="77777777" w:rsidR="00B432A9" w:rsidRPr="00563BA0" w:rsidRDefault="00B432A9" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-[...420 lines deleted...]
-          <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Decimoquinta</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. - Cualquier controversia que pueda surgir de la aplicación, interpretación o ejecución de este convenio, será resuelta de mutuo acuerdo entre las partes. Si esto no fuera posible, las partes renuncian a su propio fuero y se someten a los Juzgados y Tribunales de la ciudad de Barcelona.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CA4E4C8" w14:textId="77777777" w:rsidR="00B432A9" w:rsidRPr="002E7D94" w:rsidRDefault="00B432A9" w:rsidP="001A5D4E">
-[...181 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="56527ED2" w14:textId="77777777" w:rsidR="00B432A9" w:rsidRPr="00563BA0" w:rsidRDefault="00B432A9" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CF4A93D" w14:textId="4837BD3E" w:rsidR="000603CA" w:rsidRPr="00563BA0" w:rsidRDefault="007E2055" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E2055">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Y, en prueba de conformidad y aceptación, las partes firman el presente convenio en la fecha de la firma.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="110D6D44" w14:textId="77777777" w:rsidR="000603CA" w:rsidRPr="00563BA0" w:rsidRDefault="000603CA" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B2596F4" w14:textId="77777777" w:rsidR="00E65561" w:rsidRPr="00563BA0" w:rsidRDefault="00E65561" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C1CF2E4" w14:textId="77777777" w:rsidR="00691E24" w:rsidRPr="00563BA0" w:rsidRDefault="00691E24" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Por la Universitat Autònoma de Barcelona </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Por ....................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="183BF1CD" w14:textId="77777777" w:rsidR="00691E24" w:rsidRPr="002E7D94" w:rsidRDefault="00691E24" w:rsidP="00A75FB9">
-[...35 lines deleted...]
-    <w:p w14:paraId="5768B198" w14:textId="77777777" w:rsidR="00840E71" w:rsidRPr="002E7D94" w:rsidRDefault="00322B9F" w:rsidP="00A75FB9">
+    <w:p w14:paraId="7D9F1660" w14:textId="77777777" w:rsidR="00691E24" w:rsidRPr="00563BA0" w:rsidRDefault="00691E24" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B2A6353" w14:textId="77777777" w:rsidR="002176F6" w:rsidRPr="00563BA0" w:rsidRDefault="002176F6" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04314A23" w14:textId="77777777" w:rsidR="002176F6" w:rsidRPr="00563BA0" w:rsidRDefault="002176F6" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71F5D22A" w14:textId="77777777" w:rsidR="00691E24" w:rsidRPr="00563BA0" w:rsidRDefault="00691E24" w:rsidP="00563BA0">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E8C90F6" w14:textId="77777777" w:rsidR="00840E71" w:rsidRPr="00563BA0" w:rsidRDefault="004872A4" w:rsidP="00563BA0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8198"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:jc w:val="both"/>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Francisco Javier Lafuente Sancho</w:t>
+      </w:r>
+      <w:r w:rsidR="00691E24" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00691E24" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00691E24" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00691E24" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00691E24" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00691E24" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00691E24" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="002176F6" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="002176F6" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00691E24" w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="00691E24" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.............................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66720B21" w14:textId="52B6A582" w:rsidR="00E65561" w:rsidRPr="002E7D94" w:rsidRDefault="00E65561" w:rsidP="00A75FB9">
+    <w:p w14:paraId="71A2295F" w14:textId="77777777" w:rsidR="00E65561" w:rsidRPr="00563BA0" w:rsidRDefault="00E65561" w:rsidP="00563BA0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8198"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Rector</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidR="004872A4" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="002E7D94">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Cargo</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4021D4F1" w14:textId="77777777" w:rsidR="00E65561" w:rsidRPr="002E7D94" w:rsidRDefault="00E65561" w:rsidP="00A75FB9">
+    <w:p w14:paraId="751A1306" w14:textId="77777777" w:rsidR="00E65561" w:rsidRPr="00563BA0" w:rsidRDefault="00E65561" w:rsidP="00563BA0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8198"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="6CF3073A" w14:textId="77777777" w:rsidR="00E65561" w:rsidRPr="002E7D94" w:rsidRDefault="00E65561" w:rsidP="00A75FB9">
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0458D494" w14:textId="77777777" w:rsidR="00E65561" w:rsidRPr="00563BA0" w:rsidRDefault="00E65561" w:rsidP="00563BA0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8198"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="42692891" w14:textId="77777777" w:rsidR="00E65561" w:rsidRPr="002E7D94" w:rsidRDefault="00E65561" w:rsidP="00A75FB9">
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DC69491" w14:textId="77777777" w:rsidR="00072FBD" w:rsidRDefault="00691E24" w:rsidP="00563BA0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8198"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="57461D1D" w14:textId="77777777" w:rsidR="00691E24" w:rsidRDefault="00691E24" w:rsidP="00A75FB9">
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Tantos apartados para las firmas como </w:t>
+      </w:r>
+      <w:r w:rsidR="000603CA" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">partes signatarias </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>del convenio)</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB2783">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41FBFF1E" w14:textId="75268E51" w:rsidR="00BB2B98" w:rsidRPr="00563BA0" w:rsidRDefault="00072FBD" w:rsidP="00563BA0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8198"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:jc w:val="both"/>
-[...78 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...10 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId7"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC46E0" w:rsidRPr="00563BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00BB2B98" w:rsidRPr="00563BA0" w:rsidSect="009E7B8D">
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6FF8EC1F" w14:textId="77777777" w:rsidR="00211E26" w:rsidRDefault="00211E26">
+    <w:p w14:paraId="5810CA18" w14:textId="77777777" w:rsidR="00540F69" w:rsidRDefault="00540F69">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
         </w:rPr>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3B874B23" w14:textId="77777777" w:rsidR="00211E26" w:rsidRDefault="00211E26">
+    <w:p w14:paraId="228BD5C9" w14:textId="77777777" w:rsidR="00540F69" w:rsidRDefault="00540F69">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="447D2864" w14:textId="77777777" w:rsidR="00211E26" w:rsidRDefault="00211E26">
+    <w:p w14:paraId="1EBCA017" w14:textId="77777777" w:rsidR="00540F69" w:rsidRDefault="00540F69">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="34DF6372" w14:textId="77777777" w:rsidR="009E7B8D" w:rsidRPr="009E7B8D" w:rsidRDefault="009E7B8D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="76005022" w14:textId="77777777" w:rsidR="00243CB2" w:rsidRDefault="00243CB2">
     <w:pPr>
-      <w:pStyle w:val="Piedepgina"/>
+      <w:pStyle w:val="Peu"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0BD68B03" w14:textId="75C61DED" w:rsidR="009E7B8D" w:rsidRPr="009E7B8D" w:rsidRDefault="009E7B8D">
+    <w:pPr>
+      <w:pStyle w:val="Peu"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="009E7B8D">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="009E7B8D">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="009E7B8D">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00DC63B6">
+    <w:r w:rsidR="00072FBD">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
     <w:r w:rsidRPr="009E7B8D">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="78F6D205" w14:textId="77777777" w:rsidR="002176F6" w:rsidRPr="009E7B8D" w:rsidRDefault="002176F6">
+  <w:p w14:paraId="409FA843" w14:textId="77777777" w:rsidR="002176F6" w:rsidRPr="009E7B8D" w:rsidRDefault="002176F6">
     <w:pPr>
-      <w:pStyle w:val="Piedepgina"/>
+      <w:pStyle w:val="Peu"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="37EA8425" w14:textId="77777777" w:rsidR="00243CB2" w:rsidRDefault="00243CB2">
+    <w:pPr>
+      <w:pStyle w:val="Peu"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2FE40034" w14:textId="77777777" w:rsidR="00211E26" w:rsidRDefault="00211E26">
+    <w:p w14:paraId="67E177A2" w14:textId="77777777" w:rsidR="00540F69" w:rsidRDefault="00540F69">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="58E8A46E" w14:textId="77777777" w:rsidR="00211E26" w:rsidRDefault="00211E26">
+    <w:p w14:paraId="4C7B567A" w14:textId="77777777" w:rsidR="00540F69" w:rsidRDefault="00540F69">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0608D708" w14:textId="77777777" w:rsidR="00243CB2" w:rsidRDefault="00243CB2">
+    <w:pPr>
+      <w:pStyle w:val="Capalera"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2E7EA12D" w14:textId="08D89461" w:rsidR="00243CB2" w:rsidRDefault="00125E54">
+    <w:pPr>
+      <w:pStyle w:val="Capalera"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="77C113BE" wp14:editId="6A13F52A">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:posOffset>-215900</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-210185</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1495425" cy="619125"/>
+          <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
+          <wp:wrapNone/>
+          <wp:docPr id="4" name="Imatge 4" descr="Imatge que conté Font, text, Gràfics, captura de pantalla&#10;&#10;Descripció generada automàticament"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="4" name="Imatge 4" descr="Imatge que conté Font, text, Gràfics, captura de pantalla&#10;&#10;Descripció generada automàticament"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill rotWithShape="1">
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect l="-1567" t="-6452" r="-2611" b="-8388"/>
+                  <a:stretch/>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1495425" cy="619125"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                  <a:extLst>
+                    <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                    </a:ext>
+                  </a:extLst>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="317402AE" w14:textId="77777777" w:rsidR="00243CB2" w:rsidRDefault="00243CB2">
+    <w:pPr>
+      <w:pStyle w:val="Capalera"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B5A3FEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A6E8A9E2"/>
     <w:lvl w:ilvl="0" w:tplc="39ACE5D8">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -6741,263 +6655,263 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15DC5F80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="051AF906"/>
-    <w:lvl w:ilvl="0" w:tplc="A072AB4A">
+    <w:lvl w:ilvl="0" w:tplc="2B4A34C2">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1548"/>
         </w:tabs>
         <w:ind w:left="1548" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="A71A41EA" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="4BB0F314" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1908"/>
         </w:tabs>
         <w:ind w:left="1908" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="2F5EB3D8" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="DE121BA4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2628"/>
         </w:tabs>
         <w:ind w:left="2628" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="1DC0BD02" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="A3B607B8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3348"/>
         </w:tabs>
         <w:ind w:left="3348" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="92983EB0" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="827AF7C2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4068"/>
         </w:tabs>
         <w:ind w:left="4068" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="4BFA3AFC" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="96189D34" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4788"/>
         </w:tabs>
         <w:ind w:left="4788" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="4EEE5560" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="55D6805C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5508"/>
         </w:tabs>
         <w:ind w:left="5508" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="D20A6D88" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="E3C0E694" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6228"/>
         </w:tabs>
         <w:ind w:left="6228" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="7B34E356" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="6BE24F3C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6948"/>
         </w:tabs>
         <w:ind w:left="6948" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1A795070"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="19983BF0"/>
-    <w:lvl w:ilvl="0" w:tplc="D0562CF4">
+    <w:lvl w:ilvl="0" w:tplc="095EDE30">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1040"/>
         </w:tabs>
         <w:ind w:left="1040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="D5BC3222" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="687E29E6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2007"/>
         </w:tabs>
         <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="B03C81F2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="BBC054EE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2727"/>
         </w:tabs>
         <w:ind w:left="2727" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="9B56C20A" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="93D4C0DE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3447"/>
         </w:tabs>
         <w:ind w:left="3447" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="A4085A8E" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="8DF68F30" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4167"/>
         </w:tabs>
         <w:ind w:left="4167" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="704A5A52" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="B3961FE6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4887"/>
         </w:tabs>
         <w:ind w:left="4887" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="58DA3128" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="29F2B060" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5607"/>
         </w:tabs>
         <w:ind w:left="5607" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="55D8B2F2" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="E3CCA348" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6327"/>
         </w:tabs>
         <w:ind w:left="6327" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="9572BA86" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="AD7CD846" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7047"/>
         </w:tabs>
         <w:ind w:left="7047" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="20725F4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C310E276"/>
     <w:lvl w:ilvl="0" w:tplc="2A4AAA48">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -7064,150 +6978,150 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="216D1ABD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A0988C78"/>
-    <w:lvl w:ilvl="0" w:tplc="4C060AD2">
+    <w:lvl w:ilvl="0" w:tplc="6A7CACB0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="9C222BD0" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="6B029E68" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="4BAEBEEC" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="8772C564" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="F050C996" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="24B24182" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="3D1E225E" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="648E2930" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="B834577C" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="947AA02A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="C0AC2504" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="F112FA1C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="72DE42DA" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="B1627284" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="F51499A6" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="9A262AEE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A571590"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E57ECA74"/>
     <w:lvl w:ilvl="0" w:tplc="ED9E4E66">
       <w:start w:val="1"/>
       <w:numFmt w:val="ordinalText"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -7272,147 +7186,147 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B3D5CD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9620F32A"/>
-    <w:lvl w:ilvl="0" w:tplc="80826BC8">
+    <w:lvl w:ilvl="0" w:tplc="215C07F2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="67F0C36A" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="2FE239E0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="610C9AE4" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="92122C0A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="94726ADE" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="01F2F74C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="3ECEF61E" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="B220F482" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="87B475A6" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="AF0E2CC2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="001210AC" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="5812311E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="009A7F30" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="ADA8A7C2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="BDDAE6E6" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="5002F092" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7200"/>
         </w:tabs>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C3A486D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9D4E214E"/>
     <w:lvl w:ilvl="0" w:tplc="07989DB6">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="center"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="648"/>
         </w:tabs>
@@ -7588,260 +7502,260 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51823A60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6F9C1268"/>
-    <w:lvl w:ilvl="0" w:tplc="AA7CF348">
+    <w:lvl w:ilvl="0" w:tplc="3EF838EE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="C7B616BA" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="52840A4E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="57827CD8" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="B7B2A948" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0688F676" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="CE3A2904" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="D66226E2" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="D820F080" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="34667C38" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="E01A0082" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="FB00DF48" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="DF9C01EE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="6FF6AF86" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="61E4C4D6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="2842FAB2" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="F74CDEB6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51C7174A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="555AC740"/>
-    <w:lvl w:ilvl="0" w:tplc="885EF400">
+    <w:lvl w:ilvl="0" w:tplc="667AF3C8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="48E4E8BA" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="F93634D8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="A9DE18D8" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="B7BAF872" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="6540C9D2" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="C9B6F796" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="2FBCBE58" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="019E8812" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="B18605A6" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="7DE2B6E4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="1AA6B1AC" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="B82868C4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="A9F49194" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="C6C032F6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="888E54A6" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="73E459C0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="557C2EA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5014895A"/>
     <w:lvl w:ilvl="0" w:tplc="ED9E4E66">
       <w:start w:val="1"/>
       <w:numFmt w:val="ordinalText"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -7906,150 +7820,150 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A7C7FA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A3128134"/>
-    <w:lvl w:ilvl="0" w:tplc="151AC4C0">
+    <w:lvl w:ilvl="0" w:tplc="BEAE954C">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="680"/>
         </w:tabs>
         <w:ind w:left="680" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="9E90830E" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="173A50CA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="10525688" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="EF02E87A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="128CFF84" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="551432D8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0082CCB0" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="FBC8F5DE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="F80215D2" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="F9C475AA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="76C27D84" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="8896530E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="965CF442" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="90C0AD12" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0DE0BB3A" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="11900340" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5BD07AFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="579A3056"/>
     <w:lvl w:ilvl="0" w:tplc="6724658E">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -8521,320 +8435,337 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="700935254">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1754473528">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="118502088">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1723287912">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="446656095">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1308389112">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="2021422251">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1498421210">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1420520217">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="307635949">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="979698828">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="2068525523">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1944873087">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="1504780301">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="887031639">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="1590845138">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="256644241">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="992174880">
     <w:abstractNumId w:val="15"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="916"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00637B5D"/>
     <w:rsid w:val="00001DEF"/>
     <w:rsid w:val="000135F9"/>
     <w:rsid w:val="000540C3"/>
     <w:rsid w:val="00054E61"/>
     <w:rsid w:val="000603CA"/>
     <w:rsid w:val="000607BF"/>
     <w:rsid w:val="0006222B"/>
+    <w:rsid w:val="00072FBD"/>
     <w:rsid w:val="00085803"/>
     <w:rsid w:val="000A03A6"/>
+    <w:rsid w:val="000E71AD"/>
+    <w:rsid w:val="00125E54"/>
     <w:rsid w:val="00131413"/>
     <w:rsid w:val="001A5D4E"/>
     <w:rsid w:val="001B22C3"/>
     <w:rsid w:val="001C0E17"/>
     <w:rsid w:val="001D41D4"/>
     <w:rsid w:val="001E550B"/>
     <w:rsid w:val="001F2FB5"/>
     <w:rsid w:val="00201750"/>
-    <w:rsid w:val="00211E26"/>
+    <w:rsid w:val="00210DB5"/>
     <w:rsid w:val="002176F6"/>
+    <w:rsid w:val="00243CB2"/>
     <w:rsid w:val="00245CE0"/>
     <w:rsid w:val="0025163A"/>
     <w:rsid w:val="002A303E"/>
     <w:rsid w:val="002B3EF6"/>
     <w:rsid w:val="002D4A13"/>
     <w:rsid w:val="002E7D94"/>
     <w:rsid w:val="00307801"/>
-    <w:rsid w:val="00322B9F"/>
-    <w:rsid w:val="00355936"/>
     <w:rsid w:val="00390C36"/>
     <w:rsid w:val="003946BE"/>
     <w:rsid w:val="003B0761"/>
     <w:rsid w:val="003B51AF"/>
     <w:rsid w:val="003D0C95"/>
     <w:rsid w:val="003E3D4E"/>
     <w:rsid w:val="004256DD"/>
     <w:rsid w:val="004368C3"/>
     <w:rsid w:val="004443ED"/>
     <w:rsid w:val="00486F8C"/>
+    <w:rsid w:val="004872A4"/>
+    <w:rsid w:val="004A315B"/>
     <w:rsid w:val="004E2D42"/>
     <w:rsid w:val="004E3872"/>
     <w:rsid w:val="00514A15"/>
     <w:rsid w:val="00516A47"/>
     <w:rsid w:val="005274F9"/>
     <w:rsid w:val="00530A1A"/>
+    <w:rsid w:val="00540F69"/>
+    <w:rsid w:val="00563BA0"/>
+    <w:rsid w:val="005854D7"/>
     <w:rsid w:val="00586306"/>
     <w:rsid w:val="005A62C7"/>
     <w:rsid w:val="005B1575"/>
+    <w:rsid w:val="005C0326"/>
     <w:rsid w:val="005D029C"/>
     <w:rsid w:val="005F3405"/>
+    <w:rsid w:val="005F5F76"/>
     <w:rsid w:val="00604326"/>
     <w:rsid w:val="00637B5D"/>
     <w:rsid w:val="00643133"/>
     <w:rsid w:val="00656145"/>
     <w:rsid w:val="00671C82"/>
     <w:rsid w:val="006879DD"/>
     <w:rsid w:val="00691E24"/>
     <w:rsid w:val="006B4647"/>
     <w:rsid w:val="006F72A2"/>
     <w:rsid w:val="007035A6"/>
     <w:rsid w:val="00706AC2"/>
     <w:rsid w:val="00732EBE"/>
     <w:rsid w:val="00750ABB"/>
     <w:rsid w:val="00752AE6"/>
     <w:rsid w:val="007D2CB3"/>
-    <w:rsid w:val="007D521F"/>
+    <w:rsid w:val="007E2055"/>
     <w:rsid w:val="007F2C18"/>
-    <w:rsid w:val="00831ABD"/>
     <w:rsid w:val="00840E71"/>
     <w:rsid w:val="00865267"/>
     <w:rsid w:val="00867137"/>
+    <w:rsid w:val="00877EFA"/>
     <w:rsid w:val="008A2A2C"/>
     <w:rsid w:val="008A4D18"/>
     <w:rsid w:val="008A7BDF"/>
     <w:rsid w:val="008F24E8"/>
     <w:rsid w:val="00902D26"/>
     <w:rsid w:val="00914E8F"/>
     <w:rsid w:val="0097780E"/>
     <w:rsid w:val="0098519F"/>
     <w:rsid w:val="009A5831"/>
     <w:rsid w:val="009D37D9"/>
     <w:rsid w:val="009E7B8D"/>
     <w:rsid w:val="00A036B1"/>
     <w:rsid w:val="00A36A2F"/>
     <w:rsid w:val="00A435F1"/>
     <w:rsid w:val="00A66089"/>
     <w:rsid w:val="00A75FB9"/>
     <w:rsid w:val="00AF2047"/>
     <w:rsid w:val="00B14297"/>
     <w:rsid w:val="00B3086F"/>
+    <w:rsid w:val="00B37F15"/>
     <w:rsid w:val="00B432A9"/>
+    <w:rsid w:val="00B463FA"/>
     <w:rsid w:val="00B5093C"/>
-    <w:rsid w:val="00B55A72"/>
     <w:rsid w:val="00B6723D"/>
-    <w:rsid w:val="00B90257"/>
     <w:rsid w:val="00BA606B"/>
     <w:rsid w:val="00BA6228"/>
+    <w:rsid w:val="00BB2B98"/>
     <w:rsid w:val="00BC4AAE"/>
     <w:rsid w:val="00BE0D38"/>
     <w:rsid w:val="00BE699A"/>
     <w:rsid w:val="00C10692"/>
     <w:rsid w:val="00C27879"/>
     <w:rsid w:val="00C36628"/>
+    <w:rsid w:val="00C43A84"/>
+    <w:rsid w:val="00C730BE"/>
     <w:rsid w:val="00C91590"/>
     <w:rsid w:val="00CA449F"/>
+    <w:rsid w:val="00CB2783"/>
+    <w:rsid w:val="00CC46E0"/>
+    <w:rsid w:val="00CC60A6"/>
     <w:rsid w:val="00CE5063"/>
     <w:rsid w:val="00CF00C6"/>
     <w:rsid w:val="00D13184"/>
     <w:rsid w:val="00D3654D"/>
     <w:rsid w:val="00D648E9"/>
     <w:rsid w:val="00D651A0"/>
+    <w:rsid w:val="00D8242C"/>
     <w:rsid w:val="00D9382E"/>
     <w:rsid w:val="00DB3FF9"/>
     <w:rsid w:val="00DC1207"/>
     <w:rsid w:val="00DC47D3"/>
-    <w:rsid w:val="00DC63B6"/>
     <w:rsid w:val="00DD1A39"/>
+    <w:rsid w:val="00DD29CE"/>
+    <w:rsid w:val="00DF3641"/>
     <w:rsid w:val="00DF552D"/>
     <w:rsid w:val="00E25549"/>
     <w:rsid w:val="00E2639E"/>
     <w:rsid w:val="00E47922"/>
     <w:rsid w:val="00E56EA9"/>
+    <w:rsid w:val="00E61E48"/>
     <w:rsid w:val="00E65561"/>
     <w:rsid w:val="00E85C3F"/>
     <w:rsid w:val="00EA6A09"/>
     <w:rsid w:val="00EB0B10"/>
     <w:rsid w:val="00ED56A7"/>
     <w:rsid w:val="00ED73B6"/>
     <w:rsid w:val="00EF78F1"/>
     <w:rsid w:val="00F22418"/>
     <w:rsid w:val="00F675F7"/>
     <w:rsid w:val="00F67E69"/>
     <w:rsid w:val="00F9357A"/>
     <w:rsid w:val="00FA4F71"/>
     <w:rsid w:val="00FA77F4"/>
     <w:rsid w:val="00FB2D36"/>
     <w:rsid w:val="00FC06F8"/>
     <w:rsid w:val="00FE5FA4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PersonName"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="7D2C651E"/>
-  <w15:docId w15:val="{3A315D6F-AC30-4A45-BEEE-B4CD599CDB62}"/>
+  <w14:docId w14:val="1F861A5D"/>
+  <w15:docId w15:val="{F2BF9A9B-53B6-45F0-A685-C8E3FBDAF89E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9159,289 +9090,290 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo1">
+  <w:style w:type="paragraph" w:styleId="Ttol1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4099"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:ind w:left="828"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
       <w:b/>
       <w:spacing w:val="-3"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo2">
+  <w:style w:type="paragraph" w:styleId="Ttol2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4927"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
       <w:b/>
       <w:spacing w:val="-3"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo3">
+  <w:style w:type="paragraph" w:styleId="Ttol3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="-720"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:spacing w:line="360" w:lineRule="exact"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="993300"/>
       <w:spacing w:val="-3"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
+  <w:style w:type="character" w:default="1" w:styleId="Lletraperdefectedelpargraf">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
+  <w:style w:type="table" w:default="1" w:styleId="Taulanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
+  <w:style w:type="numbering" w:default="1" w:styleId="Sensellista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Fuentedeencabezadopredeter">
     <w:name w:val="Fuente de encabezado predeter."/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TDC1">
+  <w:style w:type="paragraph" w:styleId="IDC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:semiHidden/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:leader="dot" w:pos="9000"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:spacing w:before="480"/>
       <w:ind w:left="720" w:right="720" w:hanging="720"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TDC2">
+  <w:style w:type="paragraph" w:styleId="IDC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:semiHidden/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:leader="dot" w:pos="9000"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:ind w:left="1440" w:right="720" w:hanging="720"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TDC3">
+  <w:style w:type="paragraph" w:styleId="IDC3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:semiHidden/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:leader="dot" w:pos="9000"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:ind w:left="2160" w:right="720" w:hanging="720"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TDC4">
+  <w:style w:type="paragraph" w:styleId="IDC4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:semiHidden/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:leader="dot" w:pos="9000"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:ind w:left="2880" w:right="720" w:hanging="720"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TDC5">
+  <w:style w:type="paragraph" w:styleId="IDC5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:semiHidden/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:leader="dot" w:pos="9000"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:ind w:left="3600" w:right="720" w:hanging="720"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TDC6">
+  <w:style w:type="paragraph" w:styleId="IDC6">
     <w:name w:val="toc 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:semiHidden/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="9000"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:ind w:left="720" w:hanging="720"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TDC7">
+  <w:style w:type="paragraph" w:styleId="IDC7">
     <w:name w:val="toc 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:semiHidden/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:ind w:left="720" w:hanging="720"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TDC8">
+  <w:style w:type="paragraph" w:styleId="IDC8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:semiHidden/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="9000"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:ind w:left="720" w:hanging="720"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TDC9">
+  <w:style w:type="paragraph" w:styleId="IDC9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:semiHidden/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:leader="dot" w:pos="9000"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:ind w:left="720" w:hanging="720"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ndice1">
     <w:name w:val="índice 1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:leader="dot" w:pos="9000"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
@@ -9468,213 +9400,202 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="toa">
     <w:name w:val="toa"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="9000"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="epgrafe">
     <w:name w:val="epígrafe"/>
     <w:basedOn w:val="Normal"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="EquationCaption">
     <w:name w:val="_Equation Caption"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Encabezado">
+  <w:style w:type="paragraph" w:styleId="Capalera">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Piedepgina">
+  <w:style w:type="paragraph" w:styleId="Peu">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="PiedepginaCar"/>
+    <w:link w:val="PeuCar"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Nmerodepgina">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:basedOn w:val="Lletraperdefectedelpargraf"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sangradetextonormal">
+  <w:style w:type="paragraph" w:styleId="Sagniadetextindependent">
     <w:name w:val="Body Text Indent"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="709"/>
         <w:tab w:val="right" w:leader="dot" w:pos="8198"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:spacing w:line="300" w:lineRule="exact"/>
       <w:ind w:left="993" w:hanging="993"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
       <w:spacing w:val="-3"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textoindependiente">
+  <w:style w:type="paragraph" w:styleId="Textindependent">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="TextoindependienteCar"/>
+    <w:link w:val="TextindependentCar"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="-720"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:spacing w:line="300" w:lineRule="exact"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
       <w:spacing w:val="-3"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sangra2detindependiente">
+  <w:style w:type="paragraph" w:styleId="Sagniadetextindependent2">
     <w:name w:val="Body Text Indent 2"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="-720"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:spacing w:line="300" w:lineRule="exact"/>
       <w:ind w:left="113"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
       <w:spacing w:val="-3"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textodeglobo">
+  <w:style w:type="paragraph" w:styleId="Textdeglobus">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00865267"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Prrafodelista">
+  <w:style w:type="paragraph" w:styleId="Pargrafdellista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00E65561"/>
     <w:pPr>
       <w:ind w:left="708"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
-[...1 lines deleted...]
-    <w:link w:val="Piedepgina"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PeuCar">
+    <w:name w:val="Peu Car"/>
+    <w:link w:val="Peu"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009E7B8D"/>
     <w:rPr>
       <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
       <w:sz w:val="24"/>
       <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TextoindependienteCar">
-[...1 lines deleted...]
-    <w:link w:val="Textoindependiente"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextindependentCar">
+    <w:name w:val="Text independent Car"/>
+    <w:link w:val="Textindependent"/>
     <w:rsid w:val="00ED56A7"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
       <w:spacing w:val="-3"/>
       <w:sz w:val="22"/>
       <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
-[...14 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de l'Office">
   <a:themeElements>
     <a:clrScheme name="Oficina">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -9916,79 +9837,368 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004557CA99FD6264459D783B236E6A70BD" ma:contentTypeVersion="15" ma:contentTypeDescription="Crea un document nou" ma:contentTypeScope="" ma:versionID="e519c157f0a9bff3870e5c6b6da90041">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a2952b7a-5c1d-4df0-851d-68ab61ff9ae3" xmlns:ns3="10ab2096-9044-4b7c-8bae-276a051b0a02" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="78e1d89968cb235a6e62bd82955db779" ns2:_="" ns3:_="">
+    <xsd:import namespace="a2952b7a-5c1d-4df0-851d-68ab61ff9ae3"/>
+    <xsd:import namespace="10ab2096-9044-4b7c-8bae-276a051b0a02"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a2952b7a-5c1d-4df0-851d-68ab61ff9ae3" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="12" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="15" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="16" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="18" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Etiquetes de la imatge" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="34c01127-bdf0-454e-9077-a20ba63b60ec" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="20" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="21" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="22" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="10ab2096-9044-4b7c-8bae-276a051b0a02" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="13" nillable="true" ma:displayName="Compartit amb" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="14" nillable="true" ma:displayName="S'ha compartit amb detalls" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="19" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{7717ea1a-2e74-4b79-8721-5ecd94e85ea3}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="10ab2096-9044-4b7c-8bae-276a051b0a02">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Tipus de contingut"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Títol"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="a2952b7a-5c1d-4df0-851d-68ab61ff9ae3">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="10ab2096-9044-4b7c-8bae-276a051b0a02" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{35D86C87-BF27-44F6-8F63-1248675A82A8}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DEC905B9-E606-4C41-9BD8-B10BD2A6BB1A}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3B637184-0B3B-475C-A800-02D16A1812AB}"/>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1974</Words>
-  <Characters>10862</Characters>
+  <Words>1949</Words>
+  <Characters>10722</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>90</Lines>
+  <Lines>89</Lines>
   <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Títol</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Model de conveni català</vt:lpstr>
       <vt:lpstr>Model de conveni català</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UAB</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12811</CharactersWithSpaces>
+  <CharactersWithSpaces>12646</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Model de conveni català</dc:title>
   <dc:creator>Juan Antonio</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101004557CA99FD6264459D783B236E6A70BD</vt:lpwstr>
+  </property>
+</Properties>
+</file>