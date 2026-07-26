--- v0 (2025-10-03)
+++ v1 (2026-07-26)
@@ -1,51 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1BF1D01A" w14:textId="77777777" w:rsidR="000521D0" w:rsidRPr="009F3130" w:rsidRDefault="000521D0" w:rsidP="000521D0">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F3130">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>FRAMEWORK AGREEMENT BETWEEN</w:t>
       </w:r>
       <w:r w:rsidR="00C06D93">
         <w:rPr>
@@ -184,305 +190,348 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve">Bellaterra (Cerdanyola del Vallès), ............... (day) .................... </w:t>
       </w:r>
       <w:r w:rsidRPr="009F3130">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>(month), 20</w:t>
       </w:r>
       <w:r w:rsidR="00516787">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="009F3130">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>x</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0746905C" w14:textId="77777777" w:rsidR="000521D0" w:rsidRPr="009F3130" w:rsidRDefault="000521D0" w:rsidP="000521D0">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="391CBF43" w14:textId="77777777" w:rsidR="000521D0" w:rsidRPr="009F3130" w:rsidRDefault="000521D0" w:rsidP="000521D0">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1EE23CC4" w14:textId="77777777" w:rsidR="000521D0" w:rsidRPr="009F3130" w:rsidRDefault="000521D0" w:rsidP="000521D0">
       <w:pPr>
-        <w:pStyle w:val="Ttulo2"/>
+        <w:pStyle w:val="Ttol2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="0"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F3130">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="0"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>BETWEEN</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6841F35B" w14:textId="77777777" w:rsidR="000521D0" w:rsidRPr="009F3130" w:rsidRDefault="000521D0" w:rsidP="000521D0">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:left="992"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4521E730" w14:textId="1D59BA05" w:rsidR="000521D0" w:rsidRPr="009F3130" w:rsidRDefault="000521D0" w:rsidP="000521D0">
-[...1 lines deleted...]
-        <w:pStyle w:val="Textoindependiente"/>
+    <w:p w14:paraId="4521E730" w14:textId="39971A74" w:rsidR="000521D0" w:rsidRPr="009F3130" w:rsidRDefault="000521D0" w:rsidP="000521D0">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="-720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:spacing w:val="0"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F3130">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:spacing w:val="0"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">On the one hand, </w:t>
       </w:r>
       <w:r w:rsidR="00DD66E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Mr. </w:t>
       </w:r>
+      <w:r w:rsidR="00445A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Francisco </w:t>
+      </w:r>
       <w:r w:rsidR="00DD66E4" w:rsidRPr="00DD66E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Javier Lafuente Sancho</w:t>
       </w:r>
       <w:r w:rsidRPr="009F3130">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:spacing w:val="0"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, pursuant to Catalan Decree </w:t>
       </w:r>
+      <w:r w:rsidR="00B669B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:spacing w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>453</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F3130">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:spacing w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>/20</w:t>
+      </w:r>
       <w:r w:rsidR="00DD66E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:spacing w:val="0"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>131</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009F3130">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00B669B0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:spacing w:val="0"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>/20</w:t>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F3130">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:spacing w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, of </w:t>
       </w:r>
       <w:r w:rsidR="00DD66E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:spacing w:val="0"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="009A78CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:spacing w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD66E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:spacing w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> November</w:t>
+      </w:r>
+      <w:r w:rsidR="00921FBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:spacing w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2024</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD66E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:spacing w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (published on the DOGC number </w:t>
+      </w:r>
+      <w:r w:rsidR="009A78CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:spacing w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>9294</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD66E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:spacing w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on </w:t>
+      </w:r>
+      <w:r w:rsidR="009A78CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:spacing w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t>20</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F3130">
+      <w:r w:rsidR="00DD66E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:spacing w:val="0"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">, of </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DD66E4">
+        <w:t xml:space="preserve"> November) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F3130">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:spacing w:val="0"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">10 November (published on the DOGC number 8269 on 12 November) </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009F3130">
+        <w:t xml:space="preserve">representing and acting on behalf of this university, which has its registered office at Campus Universitari s/n, 08193 Bellaterra (Cerdanyola del Vallès) and tax identification number Q-0818002-H, by virtue of the competences invested in by Article </w:t>
+      </w:r>
+      <w:r w:rsidR="002E5EC3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:spacing w:val="0"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">representing and acting on behalf of this university, which has its registered office at Campus </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="009F3130">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="002F06B0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:spacing w:val="0"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Universitari</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>1</w:t>
+      </w:r>
       <w:r w:rsidRPr="009F3130">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:spacing w:val="0"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> s/n, 08193 </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="009F3130">
+        <w:t>, paragraph m) of the Statute</w:t>
+      </w:r>
+      <w:r w:rsidR="00F67171">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:spacing w:val="0"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Bellaterra</w:t>
-[...49 lines deleted...]
-        <w:t>) and tax identification number Q-0818002-H, by virtue of the competences invested in her by Article 75, paragraph m) of the Statutes.</w:t>
+        <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40AF0350" w14:textId="77777777" w:rsidR="000521D0" w:rsidRPr="009F3130" w:rsidRDefault="000521D0" w:rsidP="000521D0">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="Textindependent"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="-720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:spacing w:val="0"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="151EFCF7" w14:textId="77777777" w:rsidR="000521D0" w:rsidRPr="009F3130" w:rsidRDefault="000521D0" w:rsidP="000521D0">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F3130">
         <w:rPr>
@@ -633,51 +682,51 @@
         </w:rPr>
         <w:t xml:space="preserve">and tax identification number </w:t>
       </w:r>
       <w:r w:rsidRPr="009F3130">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">________, </w:t>
       </w:r>
       <w:r w:rsidRPr="009F3130">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>representing and acting on behalf of this organisation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60DB4E98" w14:textId="77777777" w:rsidR="000521D0" w:rsidRPr="009F3130" w:rsidRDefault="000521D0" w:rsidP="000521D0">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="Textindependent"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="-720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:spacing w:val="0"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="58630644" w14:textId="4823B924" w:rsidR="000521D0" w:rsidRPr="009F3130" w:rsidRDefault="000521D0" w:rsidP="000521D0">
       <w:pPr>
         <w:ind w:right="-136"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F3130">
@@ -943,751 +992,613 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5400600E" w14:textId="77777777" w:rsidR="000521D0" w:rsidRPr="009F3130" w:rsidRDefault="000521D0" w:rsidP="000521D0">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F3130">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The parties mutually recognise sufficient legal capacity for subscribing to this agreement, and </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D71D2DA" w14:textId="77777777" w:rsidR="000521D0" w:rsidRPr="009F3130" w:rsidRDefault="000521D0" w:rsidP="000521D0">
       <w:pPr>
-        <w:pStyle w:val="Ttulo2"/>
+        <w:pStyle w:val="Ttol2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="0"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="02B2BFE7" w14:textId="77777777" w:rsidR="000521D0" w:rsidRPr="009F3130" w:rsidRDefault="000521D0" w:rsidP="000521D0">
       <w:pPr>
-        <w:pStyle w:val="Ttulo2"/>
+        <w:pStyle w:val="Ttol2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="0"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E78B811" w14:textId="77777777" w:rsidR="000521D0" w:rsidRPr="009F3130" w:rsidRDefault="000521D0" w:rsidP="000521D0">
       <w:pPr>
-        <w:pStyle w:val="Ttulo2"/>
+        <w:pStyle w:val="Ttol2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="0"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F3130">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="0"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>DECLARE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="183A3208" w14:textId="77777777" w:rsidR="000521D0" w:rsidRPr="009F3130" w:rsidRDefault="000521D0" w:rsidP="000521D0">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B9E1CD3" w14:textId="77777777" w:rsidR="000521D0" w:rsidRPr="009F3130" w:rsidRDefault="000521D0" w:rsidP="000521D0">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F3130">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">That </w:t>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="009F3130">
+        <w:t xml:space="preserve">That Universitat Autònoma de Barcelona, as a higher-education institution governed by public law and engaged in research, teaching and study, has among </w:t>
+      </w:r>
+      <w:r w:rsidR="00C06D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>its</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F3130">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> functions</w:t>
+      </w:r>
+      <w:r w:rsidR="00C06D93">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...45 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="009F3130">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">that of collaborating with the Public Administration, institutions and private entities in drawing up, participating in and developing plans and activities to advance and disseminate knowledge and improve society. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BC47BCE" w14:textId="77777777" w:rsidR="000521D0" w:rsidRPr="009F3130" w:rsidRDefault="000521D0" w:rsidP="000521D0">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4BCE6DAB" w14:textId="77777777" w:rsidR="000521D0" w:rsidRPr="009F3130" w:rsidRDefault="000521D0" w:rsidP="000521D0">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F3130">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">That </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> de Barcelona is a leading university that delivers high</w:t>
+        <w:t>That Universitat Autònoma de Barcelona is a leading university that delivers high</w:t>
       </w:r>
       <w:r w:rsidR="00C06D93">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:noBreakHyphen/>
       </w:r>
       <w:r w:rsidRPr="009F3130">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">quality, diversified, multidisciplinary and flexible teaching in tune both with the new models of the Europe of knowledge and with the reality of its local surroundings. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49521F2C" w14:textId="77777777" w:rsidR="000521D0" w:rsidRPr="009F3130" w:rsidRDefault="000521D0" w:rsidP="000521D0">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E82C3F5" w14:textId="77777777" w:rsidR="000521D0" w:rsidRPr="009F3130" w:rsidRDefault="000521D0" w:rsidP="000521D0">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F3130">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">That </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009F3130">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>xxxxxxxxxxxxxxxxx</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">xxxxxxxxxxxxxxxxx </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F3130">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
       <w:r w:rsidRPr="009F3130">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="009F3130">
+        <w:t>xxxxxxxxxx (</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC3381" w:rsidRPr="009F3130">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>xxxxxxxxxx</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Description </w:t>
+      </w:r>
       <w:r w:rsidRPr="009F3130">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BC3381" w:rsidRPr="009F3130">
+        <w:t>of the principles or characteristics and the objectives of the entity with which the contract is being subscribed</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC3381">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Description </w:t>
+        <w:t xml:space="preserve"> to</w:t>
       </w:r>
       <w:r w:rsidRPr="009F3130">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>of the principles or characteristics and the objectives of the entity with which the contract is being subscribed</w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29A47A34" w14:textId="77777777" w:rsidR="000521D0" w:rsidRPr="009F3130" w:rsidRDefault="000521D0" w:rsidP="000521D0">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25F0DB75" w14:textId="77777777" w:rsidR="000521D0" w:rsidRPr="009F3130" w:rsidRDefault="000521D0" w:rsidP="000521D0">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009F3130">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Xxxxxxxxx</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="009F3130">
+        <w:t>Xxxxxxxxx (Explanation of the record of collaboration between the parties and/or the reasons why they are collaborating now.)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C06D93">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Explanation of the record of collaboration between the parties and/or the reasons why they are collaborating now.)</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="241FE4AF" w14:textId="77777777" w:rsidR="000521D0" w:rsidRPr="009F3130" w:rsidRDefault="000521D0" w:rsidP="000521D0">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7694C47E" w14:textId="77777777" w:rsidR="000521D0" w:rsidRPr="009F3130" w:rsidRDefault="000521D0" w:rsidP="000521D0">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F3130">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">That both institutions value their joint cooperation highly and, for this reason, wish to execute this agreement establishing the framework that will govern their subsequent actions. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44431B72" w14:textId="77777777" w:rsidR="000521D0" w:rsidRPr="009F3130" w:rsidRDefault="000521D0" w:rsidP="000521D0">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D80C00D" w14:textId="77777777" w:rsidR="000521D0" w:rsidRPr="009F3130" w:rsidRDefault="000521D0" w:rsidP="000521D0">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F3130">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The undersigned therefore execute this agreement, subject to the following </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F54922F" w14:textId="77777777" w:rsidR="000521D0" w:rsidRPr="009F3130" w:rsidRDefault="000521D0" w:rsidP="000521D0">
       <w:pPr>
-        <w:pStyle w:val="Ttulo1"/>
+        <w:pStyle w:val="Ttol1"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="0"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A78D849" w14:textId="77777777" w:rsidR="000521D0" w:rsidRPr="009F3130" w:rsidRDefault="000521D0" w:rsidP="000521D0">
       <w:pPr>
-        <w:pStyle w:val="Ttulo1"/>
+        <w:pStyle w:val="Ttol1"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="0"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="690E3FBC" w14:textId="77777777" w:rsidR="000521D0" w:rsidRDefault="00C06D93" w:rsidP="00C06D93">
       <w:pPr>
-        <w:pStyle w:val="Ttulo1"/>
+        <w:pStyle w:val="Ttol1"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="0"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="0"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>TERMS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62AFF99E" w14:textId="77777777" w:rsidR="00C06D93" w:rsidRPr="00C06D93" w:rsidRDefault="00C06D93" w:rsidP="00C06D93">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="140818F0" w14:textId="77777777" w:rsidR="000521D0" w:rsidRPr="00E32AE0" w:rsidRDefault="000521D0" w:rsidP="000521D0">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="Textindependent"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="-720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:spacing w:val="0"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F3130">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="0"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">First. - </w:t>
       </w:r>
       <w:r w:rsidRPr="009F3130">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="0"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The object of this agreement is to establish the framework for collaboration between </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
         <w:smartTagPr>
           <w:attr w:name="ProductID" w:val="la Universitat Aut￲noma"/>
         </w:smartTagPr>
         <w:r w:rsidRPr="009F3130">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:spacing w:val="0"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
-          <w:t>Universitat</w:t>
-[...19 lines deleted...]
-          <w:t>Autònoma</w:t>
+          <w:t>Universitat Autònoma</w:t>
         </w:r>
       </w:smartTag>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009F3130">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="0"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> de Barcelona and </w:t>
       </w:r>
       <w:r w:rsidRPr="009F3130">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:spacing w:val="0"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="009F3130">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="0"/>
@@ -1705,90 +1616,90 @@
         </w:rPr>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
       <w:r w:rsidRPr="009F3130">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="0"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(academic / professional / research / institutional / financial / etc.) </w:t>
       </w:r>
       <w:r w:rsidRPr="00E32AE0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="0"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>matters.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15B1704E" w14:textId="77777777" w:rsidR="000521D0" w:rsidRPr="009F3130" w:rsidRDefault="000521D0" w:rsidP="000521D0">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="Textindependent"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="-720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="0"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="532E0DE4" w14:textId="77777777" w:rsidR="000521D0" w:rsidRPr="009F3130" w:rsidRDefault="000521D0" w:rsidP="000521D0">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="Textindependent"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="-720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="0"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F3130">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="0"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The objectives of the agreement are as follows. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28D7CE74" w14:textId="77777777" w:rsidR="000521D0" w:rsidRPr="009F3130" w:rsidRDefault="000521D0" w:rsidP="000521D0">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:pStyle w:val="Textindependent"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="-720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="0"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7A17FDD2" w14:textId="77777777" w:rsidR="000521D0" w:rsidRPr="00E32AE0" w:rsidRDefault="000521D0" w:rsidP="000521D0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8198"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -2308,180 +2219,180 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Each project, action plan, educational programme or other type of collaboration undertaken within the framework of this agreement shall be governed by a specific agreement that will include the following.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E58B2A0" w14:textId="77777777" w:rsidR="000521D0" w:rsidRPr="009F3130" w:rsidRDefault="000521D0" w:rsidP="000521D0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2BC9B304" w14:textId="77777777" w:rsidR="000521D0" w:rsidRPr="009F3130" w:rsidRDefault="000521D0" w:rsidP="000521D0">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F3130">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Definition of the object, purpose, period and, where appropriate, geographic scope. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73E562E9" w14:textId="77777777" w:rsidR="000521D0" w:rsidRPr="009F3130" w:rsidRDefault="000521D0" w:rsidP="000521D0">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F3130">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Description of the action plan, time limits and modes of implementation.</w:t>
       </w:r>
       <w:r w:rsidR="00C06D93">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42108945" w14:textId="77777777" w:rsidR="000521D0" w:rsidRPr="009F3130" w:rsidRDefault="000521D0" w:rsidP="000521D0">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F3130">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Obligations undertaken by each party. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F6EE307" w14:textId="77777777" w:rsidR="000521D0" w:rsidRPr="009F3130" w:rsidRDefault="000521D0" w:rsidP="000521D0">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F3130">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Budget and/or specific financial responsibilities undertaken by each party. Independently of any financial commitments entered into by them, each party will cover its own staffing costs, unless otherwise stipulated in the specific agreement. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C08378B" w14:textId="77777777" w:rsidR="000521D0" w:rsidRPr="009F3130" w:rsidRDefault="000521D0" w:rsidP="000521D0">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F3130">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Other factors considered essential to performing the specific action. </w:t>
@@ -2924,160 +2835,169 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">When the parties consider it necessary, the specific agreements deriving from this agreement may include the participation of other entities – either public or private – or of natural persons, under whatever terms and conditions are established. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="740C7FA7" w14:textId="77777777" w:rsidR="000521D0" w:rsidRPr="009F3130" w:rsidRDefault="000521D0" w:rsidP="000521D0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E8A0D66" w14:textId="77777777" w:rsidR="000521D0" w:rsidRPr="009F3130" w:rsidRDefault="000521D0" w:rsidP="000521D0">
+    <w:p w14:paraId="1E8A0D66" w14:textId="77777777" w:rsidR="000521D0" w:rsidRPr="00445A95" w:rsidRDefault="000521D0" w:rsidP="000521D0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F3130">
+      <w:r w:rsidRPr="00445A95">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Eighth. </w:t>
       </w:r>
-      <w:r w:rsidRPr="009F3130">
+      <w:r w:rsidRPr="00445A95">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The parties pledge to maintain the total confidentiality of each institution's internal data to which they may have had access under this agreement or under the specific agreements deriving from it. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3130D2E7" w14:textId="77777777" w:rsidR="000521D0" w:rsidRPr="009F3130" w:rsidRDefault="000521D0" w:rsidP="000521D0">
+    <w:p w14:paraId="3130D2E7" w14:textId="77777777" w:rsidR="000521D0" w:rsidRPr="00445A95" w:rsidRDefault="000521D0" w:rsidP="000521D0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3917C162" w14:textId="77777777" w:rsidR="000521D0" w:rsidRPr="009F3130" w:rsidRDefault="000521D0" w:rsidP="000521D0">
+    <w:p w14:paraId="3917C162" w14:textId="77777777" w:rsidR="000521D0" w:rsidRPr="00445A95" w:rsidRDefault="000521D0" w:rsidP="000521D0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F3130">
+      <w:r w:rsidRPr="00445A95">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The parties pledge to process personal data they have access to, under this agreement and under any specific agreements deriving from it, in accordance with General Data Protection Regulation 2016/679 of the European Parliament and of the Council, of 27 April 2016, which safeguards personal data subjects' rights of access, correction, cancellation, objection and revocation of consent. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F62A1CB" w14:textId="77777777" w:rsidR="000521D0" w:rsidRPr="009F3130" w:rsidRDefault="000521D0" w:rsidP="000521D0">
+    <w:p w14:paraId="5F62A1CB" w14:textId="77777777" w:rsidR="000521D0" w:rsidRPr="00445A95" w:rsidRDefault="000521D0" w:rsidP="000521D0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65E5D6BD" w14:textId="77777777" w:rsidR="000521D0" w:rsidRPr="009F3130" w:rsidRDefault="000521D0" w:rsidP="000521D0">
+    <w:p w14:paraId="65E5D6BD" w14:textId="6789DE9E" w:rsidR="000521D0" w:rsidRPr="009F3130" w:rsidRDefault="000521D0" w:rsidP="000521D0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F3130">
-[...6 lines deleted...]
-        <w:t>In addition, the necessary technical and organisational measures shall be applied to secure the data and prevent any alteration, loss, or unauthorised access to them, pursuant to Royal Decree 1720/2007, of 21 December.</w:t>
+      <w:r w:rsidRPr="00445A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In addition, the necessary technical and organisational measures shall be applied to secure the data and prevent any alteration, loss, or unauthorised access to them, pursuant to </w:t>
+      </w:r>
+      <w:r w:rsidR="00573899" w:rsidRPr="00445A95">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>the article 32 of GDPR</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D6C0360" w14:textId="77777777" w:rsidR="000521D0" w:rsidRPr="009F3130" w:rsidRDefault="000521D0" w:rsidP="000521D0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73CA573C" w14:textId="77777777" w:rsidR="000521D0" w:rsidRPr="009F3130" w:rsidRDefault="000521D0" w:rsidP="000521D0">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="22"/>
@@ -3186,229 +3106,229 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. - This framework agreement may be terminated for the following causes. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="509A723A" w14:textId="77777777" w:rsidR="000521D0" w:rsidRPr="009F3130" w:rsidRDefault="000521D0" w:rsidP="000521D0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="501D03BF" w14:textId="77777777" w:rsidR="000521D0" w:rsidRPr="009F3130" w:rsidRDefault="000521D0" w:rsidP="000521D0">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F3130">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Mutual agreement between the parties, stated in writing. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="042586B7" w14:textId="77777777" w:rsidR="000521D0" w:rsidRPr="009F3130" w:rsidRDefault="000521D0" w:rsidP="000521D0">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F3130">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Impossibility of fulfilling the object of the agreement due to an eventual legal or material impediment.</w:t>
       </w:r>
       <w:r w:rsidR="00C06D93">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EADC32B" w14:textId="2F585F0C" w:rsidR="000521D0" w:rsidRPr="009F3130" w:rsidRDefault="000521D0" w:rsidP="000521D0">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F3130">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Disappearance of the object of the agreement or one of its part</w:t>
       </w:r>
       <w:r w:rsidR="00516787">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>ie</w:t>
       </w:r>
       <w:r w:rsidRPr="009F3130">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>s.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B25144C" w14:textId="77777777" w:rsidR="000521D0" w:rsidRPr="009F3130" w:rsidRDefault="000521D0" w:rsidP="000521D0">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F3130">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Withdrawal of one of the parties, pursuant to the terms of this agreement. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="388892FB" w14:textId="77777777" w:rsidR="000521D0" w:rsidRPr="009F3130" w:rsidRDefault="000521D0" w:rsidP="000521D0">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F3130">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Breach of the terms of this agreement by one of the parties, as set out in the preceding clause. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A7B8C2F" w14:textId="77777777" w:rsidR="000521D0" w:rsidRPr="009F3130" w:rsidRDefault="000521D0" w:rsidP="000521D0">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
+        <w:pStyle w:val="Pargrafdellista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F3130">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Any other general cause established in the legislation. </w:t>
@@ -3627,195 +3547,75 @@
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F3130">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The parties designate, as supervisors of the agreement, </w:t>
       </w:r>
       <w:r w:rsidRPr="009F3130">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mr/Ms </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="009F3130">
+        <w:t xml:space="preserve">Mr/Ms xxxxxx, for Universitat Autònoma de Barcelona, and Mr/Ms xxxxxxxx, for xxxxxxxxxxxxxxxx. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C6B43">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>The addresses to be used for notification purposes are those given in the heading of this document.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="553A2465" w14:textId="77777777" w:rsidR="000521D0" w:rsidRPr="009F3130" w:rsidRDefault="000521D0" w:rsidP="000521D0">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>xxxxxx</w:t>
-[...131 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="32930EA9" w14:textId="77777777" w:rsidR="000521D0" w:rsidRPr="009F3130" w:rsidRDefault="000521D0" w:rsidP="000521D0">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F3130">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Thirteenth. - </w:t>
       </w:r>
       <w:r w:rsidRPr="009F3130">
@@ -4198,419 +3998,351 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E0D91C0" w14:textId="77777777" w:rsidR="000521D0" w:rsidRPr="009F3130" w:rsidRDefault="000521D0" w:rsidP="000521D0">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="699D6FCE" w14:textId="77777777" w:rsidR="000521D0" w:rsidRPr="00DD66E4" w:rsidRDefault="000521D0" w:rsidP="000521D0">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DD66E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>For</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">For Universitat Autònoma de Barcelona </w:t>
+      </w:r>
       <w:r w:rsidRPr="00DD66E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:tab/>
+      </w:r>
       <w:r w:rsidRPr="00DD66E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Universitat</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:tab/>
+      </w:r>
       <w:r w:rsidRPr="00DD66E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:tab/>
+      </w:r>
       <w:r w:rsidRPr="00DD66E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="22"/>
-[...40 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>For</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> ....................................</w:t>
+        <w:t>For ....................................</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57D711D1" w14:textId="77777777" w:rsidR="000521D0" w:rsidRPr="00DD66E4" w:rsidRDefault="000521D0" w:rsidP="000521D0">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="70D372EA" w14:textId="77777777" w:rsidR="000521D0" w:rsidRPr="00DD66E4" w:rsidRDefault="000521D0" w:rsidP="000521D0">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7AEC5BBD" w14:textId="77777777" w:rsidR="000521D0" w:rsidRPr="00DD66E4" w:rsidRDefault="000521D0" w:rsidP="000521D0">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="58884EAE" w14:textId="77777777" w:rsidR="000521D0" w:rsidRPr="00DD66E4" w:rsidRDefault="000521D0" w:rsidP="000521D0">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="003F4E25" w14:textId="2F60F39F" w:rsidR="000521D0" w:rsidRPr="009F3130" w:rsidRDefault="00DD66E4" w:rsidP="000521D0">
+    <w:p w14:paraId="003F4E25" w14:textId="58B9D15C" w:rsidR="000521D0" w:rsidRPr="002B4444" w:rsidRDefault="00445A95" w:rsidP="000521D0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8198"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-GB"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B4444">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Francisco </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD66E4" w:rsidRPr="002B4444">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Javier Lafuente Sancho</w:t>
       </w:r>
-      <w:r w:rsidR="000521D0" w:rsidRPr="009F3130">
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidR="000521D0" w:rsidRPr="002B4444">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="000521D0" w:rsidRPr="009F3130">
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidR="000521D0" w:rsidRPr="002B4444">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="000521D0" w:rsidRPr="009F3130">
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidR="000521D0" w:rsidRPr="002B4444">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="000521D0" w:rsidRPr="009F3130">
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidR="000521D0" w:rsidRPr="002B4444">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="000521D0" w:rsidRPr="009F3130">
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidR="000521D0" w:rsidRPr="002B4444">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="000521D0" w:rsidRPr="009F3130">
+      <w:r w:rsidR="000521D0" w:rsidRPr="002B4444">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.............................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17A58842" w14:textId="77777777" w:rsidR="000521D0" w:rsidRPr="009F3130" w:rsidRDefault="000521D0" w:rsidP="000521D0">
+    <w:p w14:paraId="17A58842" w14:textId="77777777" w:rsidR="000521D0" w:rsidRPr="002B4444" w:rsidRDefault="000521D0" w:rsidP="000521D0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8198"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-GB"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B4444">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Rector</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F3130">
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="002B4444">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="009F3130">
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="002B4444">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="009F3130">
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="002B4444">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="009F3130">
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="002B4444">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="009F3130">
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="002B4444">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="009F3130">
+      <w:r w:rsidRPr="002B4444">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Position</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="446902E7" w14:textId="77777777" w:rsidR="000521D0" w:rsidRPr="009F3130" w:rsidRDefault="000521D0" w:rsidP="000521D0">
+    <w:p w14:paraId="446902E7" w14:textId="77777777" w:rsidR="000521D0" w:rsidRPr="002B4444" w:rsidRDefault="000521D0" w:rsidP="000521D0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8198"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="0BA11F3C" w14:textId="77777777" w:rsidR="000521D0" w:rsidRPr="009F3130" w:rsidRDefault="000521D0" w:rsidP="000521D0">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BA11F3C" w14:textId="77777777" w:rsidR="000521D0" w:rsidRPr="002B4444" w:rsidRDefault="000521D0" w:rsidP="000521D0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8198"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="3F37F925" w14:textId="77777777" w:rsidR="000521D0" w:rsidRPr="009F3130" w:rsidRDefault="000521D0" w:rsidP="000521D0">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F37F925" w14:textId="77777777" w:rsidR="000521D0" w:rsidRPr="002B4444" w:rsidRDefault="000521D0" w:rsidP="000521D0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8198"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="615DCAB2" w14:textId="77777777" w:rsidR="000521D0" w:rsidRPr="009F3130" w:rsidRDefault="000521D0" w:rsidP="000521D0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8198"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F3130">
@@ -4681,127 +4413,128 @@
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F3130">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="000521D0" w:rsidRPr="009F3130" w:rsidSect="009E7B8D">
-      <w:footerReference w:type="default" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="427A9854" w14:textId="77777777" w:rsidR="0025327C" w:rsidRPr="009F3130" w:rsidRDefault="0025327C">
+    <w:p w14:paraId="7A6419F0" w14:textId="77777777" w:rsidR="00AB5CC3" w:rsidRPr="009F3130" w:rsidRDefault="00AB5CC3">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="57743117" w14:textId="77777777" w:rsidR="0025327C" w:rsidRPr="009F3130" w:rsidRDefault="0025327C">
+    <w:p w14:paraId="672EC38D" w14:textId="77777777" w:rsidR="00AB5CC3" w:rsidRPr="009F3130" w:rsidRDefault="00AB5CC3">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F3130">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5E86CFA0" w14:textId="77777777" w:rsidR="0025327C" w:rsidRPr="009F3130" w:rsidRDefault="0025327C">
+    <w:p w14:paraId="0D5F478D" w14:textId="77777777" w:rsidR="00AB5CC3" w:rsidRPr="009F3130" w:rsidRDefault="00AB5CC3">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F3130">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
@@ -4812,54 +4545,54 @@
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4D27CBEC" w14:textId="569E386F" w:rsidR="009E7B8D" w:rsidRPr="009F3130" w:rsidRDefault="009E7B8D">
     <w:pPr>
-      <w:pStyle w:val="Piedepgina"/>
+      <w:pStyle w:val="Peu"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="009F3130">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="009F3130">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
@@ -4873,100 +4606,177 @@
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="008F45BD">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="009F3130">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="0AC6FE4B" w14:textId="77777777" w:rsidR="002176F6" w:rsidRPr="009F3130" w:rsidRDefault="002176F6">
     <w:pPr>
-      <w:pStyle w:val="Piedepgina"/>
+      <w:pStyle w:val="Peu"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="20"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7700D287" w14:textId="77777777" w:rsidR="0025327C" w:rsidRPr="009F3130" w:rsidRDefault="0025327C">
+    <w:p w14:paraId="62860C4A" w14:textId="77777777" w:rsidR="00AB5CC3" w:rsidRPr="009F3130" w:rsidRDefault="00AB5CC3">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F3130">
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1A18BBFC" w14:textId="77777777" w:rsidR="0025327C" w:rsidRPr="009F3130" w:rsidRDefault="0025327C">
+    <w:p w14:paraId="48BB2E2D" w14:textId="77777777" w:rsidR="00AB5CC3" w:rsidRPr="009F3130" w:rsidRDefault="00AB5CC3">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F3130">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3E246623" w14:textId="1957A454" w:rsidR="002B4444" w:rsidRDefault="00321186">
+    <w:pPr>
+      <w:pStyle w:val="Capalera"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5247E170" wp14:editId="102239CD">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:posOffset>-101600</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-241935</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1495425" cy="619125"/>
+          <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
+          <wp:wrapNone/>
+          <wp:docPr id="4" name="Imatge 4" descr="Imatge que conté Font, text, Gràfics, captura de pantalla&#10;&#10;Descripció generada automàticament"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="4" name="Imatge 4" descr="Imatge que conté Font, text, Gràfics, captura de pantalla&#10;&#10;Descripció generada automàticament"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill rotWithShape="1">
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect l="-1567" t="-6452" r="-2611" b="-8388"/>
+                  <a:stretch/>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1495425" cy="619125"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                  <a:extLst>
+                    <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                    </a:ext>
+                  </a:extLst>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B5A3FEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A6E8A9E2"/>
     <w:lvl w:ilvl="0" w:tplc="39ACE5D8">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -6796,111 +6606,110 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04030019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0403001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="84762795">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1899049887">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1573585177">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="82263104">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="972171373">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1348679121">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1162548252">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="59837419">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="472721602">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="915868244">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="474224102">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="621810160">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1799058327">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="952327570">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="358824032">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="1253467706">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="136916286">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="443891942">
     <w:abstractNumId w:val="15"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="916"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -6912,211 +6721,227 @@
     <w:rsid w:val="00001DEF"/>
     <w:rsid w:val="000135F9"/>
     <w:rsid w:val="000521D0"/>
     <w:rsid w:val="000540C3"/>
     <w:rsid w:val="00054E61"/>
     <w:rsid w:val="000603CA"/>
     <w:rsid w:val="000607BF"/>
     <w:rsid w:val="0006222B"/>
     <w:rsid w:val="00085803"/>
     <w:rsid w:val="000A03A6"/>
     <w:rsid w:val="000C6B43"/>
     <w:rsid w:val="00131413"/>
     <w:rsid w:val="001A5D4E"/>
     <w:rsid w:val="001B22C3"/>
     <w:rsid w:val="001C0E17"/>
     <w:rsid w:val="001D41D4"/>
     <w:rsid w:val="001E550B"/>
     <w:rsid w:val="001F2FB5"/>
     <w:rsid w:val="00201750"/>
     <w:rsid w:val="002176F6"/>
     <w:rsid w:val="00245CE0"/>
     <w:rsid w:val="0025163A"/>
     <w:rsid w:val="0025327C"/>
     <w:rsid w:val="002A303E"/>
     <w:rsid w:val="002B3EF6"/>
+    <w:rsid w:val="002B4444"/>
     <w:rsid w:val="002D4A13"/>
+    <w:rsid w:val="002E5EC3"/>
     <w:rsid w:val="002E7D94"/>
+    <w:rsid w:val="002F06B0"/>
     <w:rsid w:val="00307801"/>
+    <w:rsid w:val="00321186"/>
     <w:rsid w:val="00390C36"/>
     <w:rsid w:val="003946BE"/>
     <w:rsid w:val="003B0761"/>
     <w:rsid w:val="003B51AF"/>
     <w:rsid w:val="003D0C95"/>
     <w:rsid w:val="003E3D4E"/>
     <w:rsid w:val="004256DD"/>
     <w:rsid w:val="004368C3"/>
     <w:rsid w:val="004443ED"/>
+    <w:rsid w:val="00445A95"/>
     <w:rsid w:val="00486F8C"/>
     <w:rsid w:val="004E2D42"/>
     <w:rsid w:val="004E3872"/>
     <w:rsid w:val="00514A15"/>
     <w:rsid w:val="00516787"/>
     <w:rsid w:val="00516A47"/>
     <w:rsid w:val="005274F9"/>
     <w:rsid w:val="00530A1A"/>
+    <w:rsid w:val="00573899"/>
     <w:rsid w:val="00586306"/>
     <w:rsid w:val="005A62C7"/>
     <w:rsid w:val="005B1575"/>
     <w:rsid w:val="005D029C"/>
     <w:rsid w:val="005F3405"/>
     <w:rsid w:val="00604326"/>
     <w:rsid w:val="00637B5D"/>
     <w:rsid w:val="00643133"/>
     <w:rsid w:val="00656145"/>
     <w:rsid w:val="00671C82"/>
     <w:rsid w:val="006879DD"/>
     <w:rsid w:val="00691E24"/>
     <w:rsid w:val="006B4647"/>
     <w:rsid w:val="006F72A2"/>
     <w:rsid w:val="007035A6"/>
     <w:rsid w:val="00706AC2"/>
     <w:rsid w:val="00732EBE"/>
     <w:rsid w:val="00750ABB"/>
     <w:rsid w:val="00752AE6"/>
     <w:rsid w:val="007D2CB3"/>
     <w:rsid w:val="007F2C18"/>
     <w:rsid w:val="00840E71"/>
     <w:rsid w:val="00865267"/>
     <w:rsid w:val="00867137"/>
+    <w:rsid w:val="00877EFA"/>
     <w:rsid w:val="0089456E"/>
     <w:rsid w:val="008A2A2C"/>
     <w:rsid w:val="008A4D18"/>
     <w:rsid w:val="008A7BDF"/>
+    <w:rsid w:val="008E0645"/>
     <w:rsid w:val="008F24E8"/>
     <w:rsid w:val="008F45BD"/>
     <w:rsid w:val="00902D26"/>
     <w:rsid w:val="00914E8F"/>
+    <w:rsid w:val="00921FBF"/>
     <w:rsid w:val="0097780E"/>
     <w:rsid w:val="0098519F"/>
+    <w:rsid w:val="00997327"/>
     <w:rsid w:val="009A5831"/>
+    <w:rsid w:val="009A78CD"/>
     <w:rsid w:val="009D37D9"/>
     <w:rsid w:val="009E7B8D"/>
     <w:rsid w:val="009F3130"/>
     <w:rsid w:val="00A036B1"/>
     <w:rsid w:val="00A36A2F"/>
     <w:rsid w:val="00A435F1"/>
     <w:rsid w:val="00A52E0E"/>
     <w:rsid w:val="00A66089"/>
     <w:rsid w:val="00A75FB9"/>
+    <w:rsid w:val="00AB5CC3"/>
     <w:rsid w:val="00AF2047"/>
     <w:rsid w:val="00B14297"/>
     <w:rsid w:val="00B205DE"/>
     <w:rsid w:val="00B3086F"/>
+    <w:rsid w:val="00B340F9"/>
     <w:rsid w:val="00B432A9"/>
     <w:rsid w:val="00B5093C"/>
     <w:rsid w:val="00B55A72"/>
+    <w:rsid w:val="00B669B0"/>
     <w:rsid w:val="00B6723D"/>
     <w:rsid w:val="00BA606B"/>
     <w:rsid w:val="00BA6228"/>
     <w:rsid w:val="00BC3381"/>
     <w:rsid w:val="00BC4AAE"/>
     <w:rsid w:val="00BE0D38"/>
     <w:rsid w:val="00BE699A"/>
     <w:rsid w:val="00C06D93"/>
     <w:rsid w:val="00C10692"/>
     <w:rsid w:val="00C111CD"/>
     <w:rsid w:val="00C27879"/>
     <w:rsid w:val="00C36628"/>
     <w:rsid w:val="00C91590"/>
     <w:rsid w:val="00CA449F"/>
     <w:rsid w:val="00CE5063"/>
     <w:rsid w:val="00CF00C6"/>
     <w:rsid w:val="00D13184"/>
     <w:rsid w:val="00D3654D"/>
     <w:rsid w:val="00D648E9"/>
     <w:rsid w:val="00D651A0"/>
     <w:rsid w:val="00D9382E"/>
     <w:rsid w:val="00DB3FF9"/>
     <w:rsid w:val="00DC1207"/>
     <w:rsid w:val="00DC47D3"/>
     <w:rsid w:val="00DD1A39"/>
     <w:rsid w:val="00DD66E4"/>
+    <w:rsid w:val="00DF3641"/>
     <w:rsid w:val="00DF552D"/>
     <w:rsid w:val="00E25549"/>
     <w:rsid w:val="00E2639E"/>
     <w:rsid w:val="00E32AE0"/>
     <w:rsid w:val="00E47922"/>
     <w:rsid w:val="00E56EA9"/>
     <w:rsid w:val="00E65561"/>
     <w:rsid w:val="00E85C3F"/>
     <w:rsid w:val="00EA6A09"/>
     <w:rsid w:val="00EB0B10"/>
     <w:rsid w:val="00ED56A7"/>
     <w:rsid w:val="00ED73B6"/>
     <w:rsid w:val="00EF78F1"/>
     <w:rsid w:val="00F22418"/>
+    <w:rsid w:val="00F67171"/>
     <w:rsid w:val="00F675F7"/>
     <w:rsid w:val="00F67E69"/>
     <w:rsid w:val="00F9357A"/>
     <w:rsid w:val="00FA4F71"/>
     <w:rsid w:val="00FA77F4"/>
     <w:rsid w:val="00FB2D36"/>
     <w:rsid w:val="00FC06F8"/>
     <w:rsid w:val="00FE5FA4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PersonName"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="6F4BFFF4"/>
   <w15:docId w15:val="{3A315D6F-AC30-4A45-BEEE-B4CD599CDB62}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7441,289 +7266,290 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo1">
+  <w:style w:type="paragraph" w:styleId="Ttol1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4099"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:ind w:left="828"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
       <w:b/>
       <w:spacing w:val="-3"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo2">
+  <w:style w:type="paragraph" w:styleId="Ttol2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4927"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
       <w:b/>
       <w:spacing w:val="-3"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo3">
+  <w:style w:type="paragraph" w:styleId="Ttol3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="-720"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:spacing w:line="360" w:lineRule="exact"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="993300"/>
       <w:spacing w:val="-3"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
+  <w:style w:type="character" w:default="1" w:styleId="Lletraperdefectedelpargraf">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
+  <w:style w:type="table" w:default="1" w:styleId="Taulanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
+  <w:style w:type="numbering" w:default="1" w:styleId="Sensellista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Fuentedeencabezadopredeter">
     <w:name w:val="Fuente de encabezado predeter."/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TDC1">
+  <w:style w:type="paragraph" w:styleId="IDC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:semiHidden/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:leader="dot" w:pos="9000"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:spacing w:before="480"/>
       <w:ind w:left="720" w:right="720" w:hanging="720"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TDC2">
+  <w:style w:type="paragraph" w:styleId="IDC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:semiHidden/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:leader="dot" w:pos="9000"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:ind w:left="1440" w:right="720" w:hanging="720"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TDC3">
+  <w:style w:type="paragraph" w:styleId="IDC3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:semiHidden/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:leader="dot" w:pos="9000"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:ind w:left="2160" w:right="720" w:hanging="720"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TDC4">
+  <w:style w:type="paragraph" w:styleId="IDC4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:semiHidden/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:leader="dot" w:pos="9000"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:ind w:left="2880" w:right="720" w:hanging="720"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TDC5">
+  <w:style w:type="paragraph" w:styleId="IDC5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:semiHidden/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:leader="dot" w:pos="9000"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:ind w:left="3600" w:right="720" w:hanging="720"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TDC6">
+  <w:style w:type="paragraph" w:styleId="IDC6">
     <w:name w:val="toc 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:semiHidden/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="9000"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:ind w:left="720" w:hanging="720"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TDC7">
+  <w:style w:type="paragraph" w:styleId="IDC7">
     <w:name w:val="toc 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:semiHidden/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:ind w:left="720" w:hanging="720"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TDC8">
+  <w:style w:type="paragraph" w:styleId="IDC8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:semiHidden/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="9000"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:ind w:left="720" w:hanging="720"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TDC9">
+  <w:style w:type="paragraph" w:styleId="IDC9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:semiHidden/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:leader="dot" w:pos="9000"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:ind w:left="720" w:hanging="720"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ndice1">
     <w:name w:val="índice 1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:leader="dot" w:pos="9000"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
@@ -7750,255 +7576,259 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="toa">
     <w:name w:val="toa"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="9000"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="epgrafe">
     <w:name w:val="epígrafe"/>
     <w:basedOn w:val="Normal"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="EquationCaption">
     <w:name w:val="_Equation Caption"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Encabezado">
+  <w:style w:type="paragraph" w:styleId="Capalera">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Piedepgina">
+  <w:style w:type="paragraph" w:styleId="Peu">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="PiedepginaCar"/>
+    <w:link w:val="PeuCar"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Nmerodepgina">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:basedOn w:val="Lletraperdefectedelpargraf"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sangradetextonormal">
+  <w:style w:type="paragraph" w:styleId="Sagniadetextindependent">
     <w:name w:val="Body Text Indent"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="709"/>
         <w:tab w:val="right" w:leader="dot" w:pos="8198"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:spacing w:line="300" w:lineRule="exact"/>
       <w:ind w:left="993" w:hanging="993"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
       <w:spacing w:val="-3"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textoindependiente">
+  <w:style w:type="paragraph" w:styleId="Textindependent">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="TextoindependienteCar"/>
+    <w:link w:val="TextindependentCar"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="-720"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:spacing w:line="300" w:lineRule="exact"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
       <w:spacing w:val="-3"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sangra2detindependiente">
+  <w:style w:type="paragraph" w:styleId="Sagniadetextindependent2">
     <w:name w:val="Body Text Indent 2"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="-720"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:spacing w:line="300" w:lineRule="exact"/>
       <w:ind w:left="113"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
       <w:spacing w:val="-3"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textodeglobo">
+  <w:style w:type="paragraph" w:styleId="Textdeglobus">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00865267"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES_tradnl"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Prrafodelista">
+  <w:style w:type="paragraph" w:styleId="Pargrafdellista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00E65561"/>
     <w:pPr>
       <w:ind w:left="708"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
-[...1 lines deleted...]
-    <w:link w:val="Piedepgina"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PeuCar">
+    <w:name w:val="Peu Car"/>
+    <w:link w:val="Peu"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009E7B8D"/>
     <w:rPr>
       <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
       <w:sz w:val="24"/>
       <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TextoindependienteCar">
-[...1 lines deleted...]
-    <w:link w:val="Textoindependiente"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextindependentCar">
+    <w:name w:val="Text independent Car"/>
+    <w:link w:val="Textindependent"/>
     <w:rsid w:val="00ED56A7"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
       <w:spacing w:val="-3"/>
       <w:sz w:val="22"/>
       <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Refdecomentario">
+  <w:style w:type="character" w:styleId="Refernciadecomentari">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:basedOn w:val="Lletraperdefectedelpargraf"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BC3381"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textocomentario">
+  <w:style w:type="paragraph" w:styleId="Textdecomentari">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="TextocomentarioCar"/>
+    <w:link w:val="TextdecomentariCar"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BC3381"/>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TextocomentarioCar">
-[...2 lines deleted...]
-    <w:link w:val="Textocomentario"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextdecomentariCar">
+    <w:name w:val="Text de comentari Car"/>
+    <w:basedOn w:val="Lletraperdefectedelpargraf"/>
+    <w:link w:val="Textdecomentari"/>
     <w:semiHidden/>
     <w:rsid w:val="00BC3381"/>
     <w:rPr>
       <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Asuntodelcomentario">
+  <w:style w:type="paragraph" w:styleId="Temadelcomentari">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="Textocomentario"/>
-[...1 lines deleted...]
-    <w:link w:val="AsuntodelcomentarioCar"/>
+    <w:basedOn w:val="Textdecomentari"/>
+    <w:next w:val="Textdecomentari"/>
+    <w:link w:val="TemadelcomentariCar"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BC3381"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="AsuntodelcomentarioCar">
-[...2 lines deleted...]
-    <w:link w:val="Asuntodelcomentario"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TemadelcomentariCar">
+    <w:name w:val="Tema del comentari Car"/>
+    <w:basedOn w:val="TextdecomentariCar"/>
+    <w:link w:val="Temadelcomentari"/>
     <w:semiHidden/>
     <w:rsid w:val="00BC3381"/>
     <w:rPr>
       <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de l'Office">
   <a:themeElements>
     <a:clrScheme name="Oficina">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -8240,79 +8070,368 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004557CA99FD6264459D783B236E6A70BD" ma:contentTypeVersion="15" ma:contentTypeDescription="Crea un document nou" ma:contentTypeScope="" ma:versionID="e519c157f0a9bff3870e5c6b6da90041">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a2952b7a-5c1d-4df0-851d-68ab61ff9ae3" xmlns:ns3="10ab2096-9044-4b7c-8bae-276a051b0a02" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="78e1d89968cb235a6e62bd82955db779" ns2:_="" ns3:_="">
+    <xsd:import namespace="a2952b7a-5c1d-4df0-851d-68ab61ff9ae3"/>
+    <xsd:import namespace="10ab2096-9044-4b7c-8bae-276a051b0a02"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a2952b7a-5c1d-4df0-851d-68ab61ff9ae3" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="12" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="15" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="16" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="18" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Etiquetes de la imatge" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="34c01127-bdf0-454e-9077-a20ba63b60ec" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="20" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="21" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="22" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="10ab2096-9044-4b7c-8bae-276a051b0a02" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="13" nillable="true" ma:displayName="Compartit amb" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="14" nillable="true" ma:displayName="S'ha compartit amb detalls" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="19" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{7717ea1a-2e74-4b79-8721-5ecd94e85ea3}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="10ab2096-9044-4b7c-8bae-276a051b0a02">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Tipus de contingut"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Títol"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="a2952b7a-5c1d-4df0-851d-68ab61ff9ae3">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="10ab2096-9044-4b7c-8bae-276a051b0a02" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2D761E3B-A063-4BC0-91C6-26828C4E7747}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{92EBA136-2125-48FB-A185-62F8AEB4F538}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C09D4CC7-9D51-4582-ACC0-6844D08DDD7F}"/>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
   <Words>1688</Words>
-  <Characters>9284</Characters>
+  <Characters>9287</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>77</Lines>
   <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Títol</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Model de conveni català</vt:lpstr>
       <vt:lpstr>Model de conveni català</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UAB</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10951</CharactersWithSpaces>
+  <CharactersWithSpaces>10954</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Model de conveni català</dc:title>
   <dc:creator>Juan Antonio</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101004557CA99FD6264459D783B236E6A70BD</vt:lpwstr>
+  </property>
+</Properties>
+</file>