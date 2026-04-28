--- v0 (2026-01-29)
+++ v1 (2026-04-28)
@@ -1,10385 +1,10027 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="18644F65" w14:textId="77777777" w:rsidR="0063762B" w:rsidRPr="00E0218E" w:rsidRDefault="00E0218E" w:rsidP="00CC7726">
-[...1 lines deleted...]
-        <w:widowControl w:val="0"/>
+    <w:p w14:paraId="172C5E8C" w14:textId="1701B1A0" w:rsidR="00774674" w:rsidRDefault="00774674" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TEACHING AGREEMENT BETWEEN THE </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>UNIVERSITAT AUTÒNOMA DE BARCELONA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> AND</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="225149D5" w14:textId="3F6953A0" w:rsidR="005C743D" w:rsidRPr="00431D7B" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="00B0F0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>XXXXXXXXXXX</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="238A3637" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00431D7B" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="084E9A8D" w14:textId="54C315E6" w:rsidR="005C743D" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A4C02D3" w14:textId="3FD22A38" w:rsidR="005C743D" w:rsidRPr="00431D7B" w:rsidRDefault="00570079" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:pStyle w:val="Ttol2"/>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>BETWEEN</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51155E7A" w14:textId="41F5E7BB" w:rsidR="005C743D" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45C69C4C" w14:textId="77777777" w:rsidR="008E39AB" w:rsidRDefault="008E39AB" w:rsidP="00331665">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F66E014" w14:textId="3270590C" w:rsidR="008E39AB" w:rsidRPr="00431D7B" w:rsidRDefault="008E39AB" w:rsidP="00331665">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E39AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">On the one hand, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E39AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Mr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E39AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Francisco Javier Lafuente Sancho, Rector of the Universitat Autònoma de Barcelona (hereinafter, UAB), acting </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>on behalf of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E39AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E39AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">representation of this university, by virtue of </w:t>
+      </w:r>
+      <w:r w:rsidR="00774674">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>his</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E39AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> appointment </w:t>
+      </w:r>
+      <w:r w:rsidR="00774674">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E39AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Decree </w:t>
+      </w:r>
+      <w:r w:rsidR="00774674">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E39AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Generalitat of 453/2024, of 19 November (DOGC no. 9294 of 20 November) and by virtue of the powers conferred on him by Article 61, paragraph m, of the UAB Statutes, with </w:t>
+      </w:r>
+      <w:r w:rsidR="00774674">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">his </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E39AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">registered office on the </w:t>
+      </w:r>
+      <w:r w:rsidR="000271BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E39AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">niversity </w:t>
+      </w:r>
+      <w:r w:rsidR="000271BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E39AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ampus, s/n, 08193 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E39AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Bellaterra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E39AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Cerdanyola del Vallès) and </w:t>
+      </w:r>
+      <w:r w:rsidR="00774674">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the following </w:t>
+      </w:r>
+      <w:r w:rsidR="00C40BBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tax </w:t>
+      </w:r>
+      <w:r w:rsidR="000271BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">identification </w:t>
+      </w:r>
+      <w:r w:rsidR="00C40BBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>number (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E39AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>NIF</w:t>
+      </w:r>
+      <w:r w:rsidR="00C40BBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E39AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Q-0818002-H.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33CE9CD2" w14:textId="77777777" w:rsidR="00C40BBE" w:rsidRPr="00C40BBE" w:rsidRDefault="00C40BBE" w:rsidP="00C40BBE">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="209F2FAC" w14:textId="089C47E0" w:rsidR="00C40BBE" w:rsidRPr="00C40BBE" w:rsidRDefault="00C40BBE" w:rsidP="00C40BBE">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C40BBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>And</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C40BBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C40BBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>other</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C40BBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C40BBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>hand</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C40BBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>, [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C40BBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>Mr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C40BBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C40BBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>Mrs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C40BBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C40BBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>xxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C40BBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">], </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C40BBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>acting</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C40BBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C40BBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>behalf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C40BBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C40BBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C40BBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C40BBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>representation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C40BBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C40BBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>name</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C40BBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C40BBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>institution</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C40BBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/company], </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C40BBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>whose</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C40BBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C40BBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>registered</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C40BBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> office is </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C40BBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C40BBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C40BBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>xxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CE4C7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>holder</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CE4C7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>following</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C40BBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C40BBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>tax</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C40BBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CE4C7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>identification</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CE4C7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C40BBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>number</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C40BBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>(NIF)</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF6793">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C40BBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>xxxxxxxxxxxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C40BBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67694E64" w14:textId="77777777" w:rsidR="00165244" w:rsidRPr="00431D7B" w:rsidRDefault="00165244" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FAF4D64" w14:textId="7402D564" w:rsidR="005C743D" w:rsidRDefault="00FF6793" w:rsidP="003C10F3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF6793">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>Both</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FF6793">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> parties </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>recognise</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF6793">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>acknowledge</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FF6793">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF6793">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>necessary</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FF6793">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> legal </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF6793">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>capacity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FF6793">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00480F26">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00480F26">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>other</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00480F26">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00480F26">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>sign</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00480F26">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00480F26">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>this</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00480F26">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00480F26">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>agreement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FF6793">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2338C727" w14:textId="5F917531" w:rsidR="005C743D" w:rsidRPr="00431D7B" w:rsidRDefault="008C6068" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:pStyle w:val="Ttol2"/>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>WHEREAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="543CE421" w14:textId="47E262BA" w:rsidR="005C743D" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52F24283" w14:textId="77777777" w:rsidR="000F3A79" w:rsidRPr="00431D7B" w:rsidRDefault="000F3A79" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FD1AD22" w14:textId="1368AC10" w:rsidR="00E16A63" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I.- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00954CA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidR="00E201F4" w:rsidRPr="00E201F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E201F4" w:rsidRPr="00E201F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E201F4" w:rsidRPr="00E201F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>agreement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E201F4" w:rsidRPr="00E201F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E201F4" w:rsidRPr="00E201F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>Govern</w:t>
+      </w:r>
+      <w:r w:rsidR="00954CA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>ing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E201F4" w:rsidRPr="00E201F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E201F4" w:rsidRPr="00E201F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>Council</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E201F4" w:rsidRPr="00E201F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00954CA8" w:rsidRPr="00207811">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Universitat Autònoma de Barcelona </w:t>
+      </w:r>
+      <w:r w:rsidR="00E201F4" w:rsidRPr="00E201F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of 26 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E201F4" w:rsidRPr="00E201F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>January</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E201F4" w:rsidRPr="00E201F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2011 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E201F4" w:rsidRPr="00E201F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E201F4" w:rsidRPr="00E201F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 30 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E201F4" w:rsidRPr="00E201F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>January</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E201F4" w:rsidRPr="00E201F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2020, the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E201F4" w:rsidRPr="00E201F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>wording</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E201F4" w:rsidRPr="00E201F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:r w:rsidR="00D00C38">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>Article</w:t>
+      </w:r>
+      <w:r w:rsidR="00E201F4" w:rsidRPr="00E201F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> VI of the UAB </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E201F4" w:rsidRPr="00E201F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>Academic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E201F4" w:rsidRPr="00E201F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Staff </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E201F4" w:rsidRPr="00E201F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>Regulations</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E201F4" w:rsidRPr="00E201F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E201F4" w:rsidRPr="00E201F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>was</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E201F4" w:rsidRPr="00E201F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E201F4" w:rsidRPr="00E201F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>amended</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E201F4" w:rsidRPr="00E201F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E201F4" w:rsidRPr="00E201F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E201F4" w:rsidRPr="00E201F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E201F4" w:rsidRPr="00850870">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>regard</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E201F4" w:rsidRPr="00850870">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00850870" w:rsidRPr="00850870">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>volunteer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00850870" w:rsidRPr="00850870">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008C21B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>lecturers</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E201F4" w:rsidRPr="00850870">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00E201F4" w:rsidRPr="00E201F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E201F4" w:rsidRPr="00E201F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008B0EF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E201F4" w:rsidRPr="00E201F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">on 27 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E201F4" w:rsidRPr="00E201F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>September</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E201F4" w:rsidRPr="00E201F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2017 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E201F4" w:rsidRPr="00E201F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E201F4" w:rsidRPr="00E201F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 30 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E201F4" w:rsidRPr="00E201F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>January</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E201F4" w:rsidRPr="00E201F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2020, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008B0EF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>it</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008B0EF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008B0EF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>was</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008B0EF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008B0EF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>once</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008B0EF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008B0EF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>again</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E201F4" w:rsidRPr="00E201F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E201F4" w:rsidRPr="00E201F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>amended</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E201F4" w:rsidRPr="00E201F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E201F4" w:rsidRPr="00E201F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>order</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E201F4" w:rsidRPr="00E201F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E201F4" w:rsidRPr="00E201F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>simplify</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E201F4" w:rsidRPr="00E201F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E201F4" w:rsidRPr="00E201F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>appointment</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E201F4" w:rsidRPr="00E201F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E201F4" w:rsidRPr="00E201F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>process</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E201F4" w:rsidRPr="00E201F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BAE59BE" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00431D7B" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02AA077D" w14:textId="050BB7D2" w:rsidR="00941319" w:rsidRDefault="005C743D" w:rsidP="00F009E8">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
-[...171 lines deleted...]
-        <w:widowControl w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">II.- </w:t>
+      </w:r>
+      <w:r w:rsidR="00297924">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidR="00941319" w:rsidRPr="00BD349F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> purpose of</w:t>
+      </w:r>
+      <w:r w:rsidR="00941319" w:rsidRPr="00941319">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00624C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Article</w:t>
+      </w:r>
+      <w:r w:rsidR="00941319" w:rsidRPr="00941319">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> VI of the aforementioned Regulation</w:t>
+      </w:r>
+      <w:r w:rsidR="00E336E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00941319" w:rsidRPr="00941319">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is to establish the regulation of </w:t>
+      </w:r>
+      <w:r w:rsidR="00850870" w:rsidRPr="00941319">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>unpaid</w:t>
+      </w:r>
+      <w:r w:rsidR="00624C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> work by</w:t>
+      </w:r>
+      <w:r w:rsidR="00941319" w:rsidRPr="00941319">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> professionals who carry out their professional activity outside the academic field of the UAB and who occasionally or permanently </w:t>
+      </w:r>
+      <w:r w:rsidR="002132B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>work for</w:t>
+      </w:r>
+      <w:r w:rsidR="00941319" w:rsidRPr="00941319">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r w:rsidR="002132B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="00941319" w:rsidRPr="00941319">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">niversity </w:t>
+      </w:r>
+      <w:r w:rsidR="00B111D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>altruistically</w:t>
+      </w:r>
+      <w:r w:rsidR="00941319" w:rsidRPr="00941319">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002132B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:r w:rsidR="00941319" w:rsidRPr="00941319">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> teaching, without </w:t>
+      </w:r>
+      <w:r w:rsidR="002132B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>holding</w:t>
+      </w:r>
+      <w:r w:rsidR="00941319" w:rsidRPr="00941319">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a</w:t>
+      </w:r>
+      <w:r w:rsidR="00E05B0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002132B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>contract</w:t>
+      </w:r>
+      <w:r w:rsidR="00941319" w:rsidRPr="00941319">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with the </w:t>
+      </w:r>
+      <w:r w:rsidR="002132B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="00941319" w:rsidRPr="00941319">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>niversity</w:t>
+      </w:r>
+      <w:r w:rsidR="00624C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The </w:t>
+      </w:r>
+      <w:r w:rsidR="00941319" w:rsidRPr="00941319">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UAB may </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA5866">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>establish</w:t>
+      </w:r>
+      <w:r w:rsidR="00941319" w:rsidRPr="00941319">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> agreements with public or private entities </w:t>
+      </w:r>
+      <w:r w:rsidR="00481DFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidR="00941319" w:rsidRPr="00941319">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> teaching </w:t>
+      </w:r>
+      <w:r w:rsidR="00481DFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB2EF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> professionals of </w:t>
+      </w:r>
+      <w:r w:rsidR="00941319" w:rsidRPr="00941319">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">different </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB2EF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>types</w:t>
+      </w:r>
+      <w:r w:rsidR="00941319" w:rsidRPr="00941319">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28935CD3" w14:textId="77777777" w:rsidR="00BB3E62" w:rsidRPr="00431D7B" w:rsidRDefault="00BB3E62" w:rsidP="00431D7B">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...19 lines deleted...]
-        <w:widowControl w:val="0"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4893DE6C" w14:textId="289B878C" w:rsidR="00FB2959" w:rsidRPr="00431D7B" w:rsidRDefault="005C743D" w:rsidP="001F1484">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-        <w:widowControl w:val="0"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>III.-</w:t>
+      </w:r>
+      <w:r w:rsidR="00C00A9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001B1649">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>That w</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB2959" w:rsidRPr="00FB2959">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ith regard</w:t>
+      </w:r>
+      <w:r w:rsidR="008C21B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB2959" w:rsidRPr="00FB2959">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB2959" w:rsidRPr="008C21B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidR="00850870" w:rsidRPr="008C21B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">volunteer </w:t>
+      </w:r>
+      <w:r w:rsidR="00516092" w:rsidRPr="008C21B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>lecturers</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB2959" w:rsidRPr="008C21B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, the</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB2959" w:rsidRPr="00FB2959">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Academic Staff Regulations </w:t>
+      </w:r>
+      <w:r w:rsidR="001B1649">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>cover</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB2959" w:rsidRPr="00FB2959">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> associate </w:t>
+      </w:r>
+      <w:r w:rsidR="001B1649">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>lecturers</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB2959" w:rsidRPr="00FB2959">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as professional</w:t>
+      </w:r>
+      <w:r w:rsidR="001B1649">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB2959" w:rsidRPr="00FB2959">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> who, without a contractual or statutory relationship with the UAB, </w:t>
+      </w:r>
+      <w:r w:rsidR="001B1649">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>teach</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB2959" w:rsidRPr="00FB2959">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> subjects </w:t>
+      </w:r>
+      <w:r w:rsidR="001B1649">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>offered as part of t</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB2959" w:rsidRPr="00FB2959">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he </w:t>
+      </w:r>
+      <w:r w:rsidR="001B1649">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB2959" w:rsidRPr="00FB2959">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>niversity's degree</w:t>
+      </w:r>
+      <w:r w:rsidR="001B1649">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001B1649">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>programmes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F34F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>. This can be undertaken</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB2959" w:rsidRPr="00FB2959">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> either in person on campus or at their place of work </w:t>
+      </w:r>
+      <w:r w:rsidR="001B1649">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>in their</w:t>
+      </w:r>
+      <w:r w:rsidR="004220AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB2959" w:rsidRPr="00FB2959">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">institution of origin, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C44100">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">by </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB2959" w:rsidRPr="00FB2959">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">coordinating external </w:t>
+      </w:r>
+      <w:r w:rsidR="00C00A9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>work placement</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB2959" w:rsidRPr="00FB2959">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> activities for students assigned by the UAB. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F315169" w14:textId="77777777" w:rsidR="00FB2959" w:rsidRPr="00431D7B" w:rsidRDefault="00FB2959" w:rsidP="00431D7B">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...17 lines deleted...]
-        <w:widowControl w:val="0"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E7D0A08" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00431D7B" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
-[...124 lines deleted...]
-        <w:widowControl w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E711DFB" w14:textId="4C0605E6" w:rsidR="00407482" w:rsidRPr="00431D7B" w:rsidRDefault="003B191C" w:rsidP="00407482">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...17 lines deleted...]
-        <w:widowControl w:val="0"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">IV.- </w:t>
+      </w:r>
+      <w:r w:rsidR="00C00A9A" w:rsidRPr="00C00A9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>That</w:t>
+      </w:r>
+      <w:r w:rsidR="006223D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> among its staff members</w:t>
+      </w:r>
+      <w:r w:rsidR="00C00A9A" w:rsidRPr="00C00A9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [</w:t>
+      </w:r>
+      <w:r w:rsidR="00C00A9A" w:rsidRPr="00C00A9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>name of institution/company</w:t>
+      </w:r>
+      <w:r w:rsidR="00C00A9A" w:rsidRPr="00C00A9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>] has professionals from the field of [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C00A9A" w:rsidRPr="00C00A9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>xxxxxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C00A9A" w:rsidRPr="00C00A9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] whose </w:t>
+      </w:r>
+      <w:r w:rsidR="006223D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>work</w:t>
+      </w:r>
+      <w:r w:rsidR="00C00A9A" w:rsidRPr="00C00A9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006223D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>may</w:t>
+      </w:r>
+      <w:r w:rsidR="00C00A9A" w:rsidRPr="00C00A9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be very valuable </w:t>
+      </w:r>
+      <w:r w:rsidR="002F672E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidR="00C00A9A" w:rsidRPr="00C00A9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the teaching activit</w:t>
+      </w:r>
+      <w:r w:rsidR="006223D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ies</w:t>
+      </w:r>
+      <w:r w:rsidR="00C00A9A" w:rsidRPr="00C00A9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of some areas of knowledge of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00407482" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>Universitat Autònoma de Barcelona.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BA62857" w14:textId="69F07FD1" w:rsidR="00C00A9A" w:rsidRPr="00431D7B" w:rsidRDefault="00C00A9A" w:rsidP="008C633D">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-        <w:widowControl w:val="0"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C00A9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For </w:t>
+      </w:r>
+      <w:r w:rsidR="002F672E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C00A9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reason, the undersigned institutions </w:t>
+      </w:r>
+      <w:r w:rsidR="00755DEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hereby </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C00A9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>formali</w:t>
+      </w:r>
+      <w:r w:rsidR="009C7FCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C00A9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C00A9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> this agreement, which they submit to the following </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26659555" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00431D7B" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...370 lines deleted...]
-        <w:widowControl w:val="0"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="221EB52C" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00431D7B" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-        <w:widowControl w:val="0"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F1923EA" w14:textId="53C7F865" w:rsidR="005C743D" w:rsidRPr="00431D7B" w:rsidRDefault="00DD085E" w:rsidP="00431D7B">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...464 lines deleted...]
-        <w:widowControl w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>CLAUSES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5283940F" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00431D7B" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...238 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CD3EB4D" w14:textId="0EAD4DE7" w:rsidR="005C743D" w:rsidRPr="00431D7B" w:rsidRDefault="00D274C8" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-[...105 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>One</w:t>
+      </w:r>
+      <w:r w:rsidR="005C743D" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-[...271 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.- </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08F6B960" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00431D7B" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5756A72F" w14:textId="32193026" w:rsidR="00F546AA" w:rsidRDefault="005C743D" w:rsidP="00810E41">
+      <w:pPr>
+        <w:pStyle w:val="Textindependent"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.- </w:t>
+      </w:r>
+      <w:r w:rsidR="00F546AA" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F546AA" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>purpose</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F546AA" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F546AA" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>this</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F546AA" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E0218E">
-[...40 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F546AA" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>agreement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F546AA" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F546AA" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>establish</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F546AA" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0063762B" w:rsidRPr="00E0218E">
-[...13 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidR="00F546AA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00F546AA" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0063762B" w:rsidRPr="00E0218E">
-[...49 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F546AA" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>framework</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F546AA" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004B6D2B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>teaching</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004B6D2B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0063762B" w:rsidRPr="00E0218E">
-[...13 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00083780">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>purposes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00083780">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0063762B" w:rsidRPr="00E0218E">
-[...837 lines deleted...]
-    <w:p w14:paraId="437CC1C2" w14:textId="77777777" w:rsidR="00233E11" w:rsidRPr="00E0218E" w:rsidRDefault="0077716A" w:rsidP="00CC7726">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F546AA" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>between</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F546AA" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Universitat Autònoma de Barcelona (UAB) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F546AA" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F546AA" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F546AA" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>name</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F546AA" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F546AA" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>institution</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F546AA" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/company</w:t>
+      </w:r>
+      <w:r w:rsidR="00F546AA" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="00083780">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11C89BE4" w14:textId="77777777" w:rsidR="002F0BE5" w:rsidRPr="00431D7B" w:rsidRDefault="002F0BE5" w:rsidP="00431D7B">
       <w:pPr>
         <w:pStyle w:val="Textindependent"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...180 lines deleted...]
-    <w:p w14:paraId="27FDBBD8" w14:textId="2FC922D2" w:rsidR="00F90716" w:rsidRPr="00E0218E" w:rsidRDefault="00E132D7" w:rsidP="00CC7726">
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="054370A1" w14:textId="3B0F86FD" w:rsidR="002F5DF3" w:rsidRPr="00431D7B" w:rsidRDefault="005C743D" w:rsidP="00852061">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8198"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...19 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>2.-</w:t>
+      </w:r>
+      <w:r w:rsidR="007936C9" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0077716A" w:rsidRPr="00E0218E">
-[...215 lines deleted...]
-    <w:p w14:paraId="4C1C09EF" w14:textId="77777777" w:rsidR="00233E11" w:rsidRPr="00E0218E" w:rsidRDefault="00233E11" w:rsidP="00CC7726">
+      <w:r w:rsidR="002F5DF3" w:rsidRPr="002F5DF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The specific objective of </w:t>
+      </w:r>
+      <w:r w:rsidR="001E092D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>this</w:t>
+      </w:r>
+      <w:r w:rsidR="002F5DF3" w:rsidRPr="002F5DF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> agreement is to promote teaching between both institutions through </w:t>
+      </w:r>
+      <w:r w:rsidR="00B1534A" w:rsidRPr="00C703FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Affiliate Lecturer</w:t>
+      </w:r>
+      <w:r w:rsidR="00083780" w:rsidRPr="00C703FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>s, as</w:t>
+      </w:r>
+      <w:r w:rsidR="002F5DF3" w:rsidRPr="002F5DF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> provided for in articles 138 </w:t>
+      </w:r>
+      <w:r w:rsidR="008D64C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>and subsequent articles</w:t>
+      </w:r>
+      <w:r w:rsidR="002F5DF3" w:rsidRPr="002F5DF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB782F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>text</w:t>
+      </w:r>
+      <w:r w:rsidR="002F5DF3" w:rsidRPr="002F5DF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that approves the Regulations for Academic Staff of the Universitat Autònoma de Barcelona, approved by the Governing Council on 17 November 2010 and last modified by the Governing Council on 25 September 2024.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3903E9E3" w14:textId="77777777" w:rsidR="008B177E" w:rsidRPr="00431D7B" w:rsidRDefault="008B177E" w:rsidP="00431D7B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8198"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="6AB60611" w14:textId="77777777" w:rsidR="00E132D7" w:rsidRPr="00E0218E" w:rsidRDefault="00233E11" w:rsidP="00CC7726">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66308B65" w14:textId="168EC412" w:rsidR="00582E5A" w:rsidRPr="00431D7B" w:rsidRDefault="00D274C8" w:rsidP="00431D7B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-GB"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="ca-ES" w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-GB"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="ca-ES" w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Two</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005C743D" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-GB"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="641397C2" w14:textId="77777777" w:rsidR="00E132D7" w:rsidRPr="00E0218E" w:rsidRDefault="00E132D7" w:rsidP="00CC7726">
+          <w:lang w:val="ca-ES" w:eastAsia="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.- </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F608B0A" w14:textId="77777777" w:rsidR="00582E5A" w:rsidRPr="00431D7B" w:rsidRDefault="00582E5A" w:rsidP="00431D7B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="5EB1E8A8" w14:textId="77777777" w:rsidR="00233E11" w:rsidRPr="00E0218E" w:rsidRDefault="007C73FD" w:rsidP="00CC7726">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F3AE73B" w14:textId="2A81BACC" w:rsidR="00883648" w:rsidRPr="00431D7B" w:rsidRDefault="00B71667" w:rsidP="00343628">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...19 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="00883648" w:rsidRPr="00883648">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ecognition of </w:t>
+      </w:r>
+      <w:r w:rsidR="00516092">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">volunteer </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>lecturers</w:t>
+      </w:r>
+      <w:r w:rsidR="00883648" w:rsidRPr="00883648">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E0218E">
-[...103 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidR="00883648" w:rsidRPr="00883648">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> automatically entail the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>inclusion</w:t>
+      </w:r>
+      <w:r w:rsidR="00883648" w:rsidRPr="00883648">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of their </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">teaching </w:t>
+      </w:r>
+      <w:r w:rsidR="00883648" w:rsidRPr="00883648">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>activit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ies</w:t>
+      </w:r>
+      <w:r w:rsidR="00883648" w:rsidRPr="00883648">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidR="00883648" w:rsidRPr="00883648">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the corresponding teaching plans. </w:t>
+      </w:r>
+      <w:r w:rsidR="001E7BB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Under no circumstances can the</w:t>
+      </w:r>
+      <w:r w:rsidR="00883648" w:rsidRPr="00883648">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E0218E">
-[...36 lines deleted...]
-    <w:p w14:paraId="6A37668C" w14:textId="77777777" w:rsidR="00233E11" w:rsidRPr="00E0218E" w:rsidRDefault="00233E11" w:rsidP="00CC7726">
+      <w:r w:rsidR="001E7BB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>teaching</w:t>
+      </w:r>
+      <w:r w:rsidR="00883648" w:rsidRPr="00883648">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> provided for in this agreement mean</w:t>
+      </w:r>
+      <w:r w:rsidR="001E7BB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> taking on</w:t>
+      </w:r>
+      <w:r w:rsidR="00883648" w:rsidRPr="00883648">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> responsibility </w:t>
+      </w:r>
+      <w:r w:rsidR="00601910">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidR="00883648" w:rsidRPr="00883648">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the subject or </w:t>
+      </w:r>
+      <w:r w:rsidR="00601910">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidR="00883648" w:rsidRPr="00883648">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> programming</w:t>
+      </w:r>
+      <w:r w:rsidR="00601910">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> it</w:t>
+      </w:r>
+      <w:r w:rsidR="00883648" w:rsidRPr="00883648">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, in accordance with the provisions of article 139 of the Academic Staff Regulations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D549222" w14:textId="77777777" w:rsidR="00883648" w:rsidRPr="00431D7B" w:rsidRDefault="00883648" w:rsidP="00431D7B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="6A65E9D0" w14:textId="77777777" w:rsidR="00233E11" w:rsidRPr="00E0218E" w:rsidRDefault="00233E11" w:rsidP="00CC7726">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0130921A" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00431D7B" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...48 lines deleted...]
-    <w:p w14:paraId="62C7D269" w14:textId="77777777" w:rsidR="00233E11" w:rsidRPr="00E0218E" w:rsidRDefault="00233E11" w:rsidP="00CC7726">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F619F1A" w14:textId="56CFB23F" w:rsidR="005C743D" w:rsidRPr="00431D7B" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="26DFFE08" w14:textId="77777777" w:rsidR="00233E11" w:rsidRPr="00E0218E" w:rsidRDefault="00233E11" w:rsidP="00CC7726">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC79AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidR="00D274C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>ree</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>.-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F217001" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00431D7B" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...269 lines deleted...]
-    <w:p w14:paraId="7A21445B" w14:textId="77777777" w:rsidR="00233E11" w:rsidRPr="00E0218E" w:rsidRDefault="00233E11" w:rsidP="00CC7726">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1ECFBF09" w14:textId="72A1B275" w:rsidR="00EC79AB" w:rsidRPr="00431D7B" w:rsidRDefault="005C743D" w:rsidP="004072D6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="694853E3" w14:textId="6D35C49A" w:rsidR="00233E11" w:rsidRPr="00E0218E" w:rsidRDefault="00233E11" w:rsidP="00CC7726">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC79AB" w:rsidRPr="00EC79AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Universitat Autònoma de Barcelona will guarantee </w:t>
+      </w:r>
+      <w:r w:rsidR="00601910">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>volunteer lecturers</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC79AB" w:rsidRPr="00EC79AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> access to the use of the UAB's common facilities and services under the same conditions as </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB3072">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC79AB" w:rsidRPr="00EC79AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>UAB's own staff</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB3072">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> members</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC79AB" w:rsidRPr="00EC79AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The UAB will also </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB3072">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>provide any necessary digital</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC79AB" w:rsidRPr="00EC79AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tools as well as access to the teaching support services that are necessary for the </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB3072">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>teaching</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC79AB" w:rsidRPr="00EC79AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> activity</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB3072">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to be carried out</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC79AB" w:rsidRPr="00EC79AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C659C16" w14:textId="22E08A1F" w:rsidR="005C743D" w:rsidRPr="00431D7B" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...105 lines deleted...]
-    <w:p w14:paraId="42C44081" w14:textId="7DEB78BD" w:rsidR="00D76DF9" w:rsidRPr="00E0218E" w:rsidRDefault="00D76DF9" w:rsidP="00CC7726">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F14D374" w14:textId="7663E850" w:rsidR="002D2FAD" w:rsidRDefault="005C743D" w:rsidP="00654CD6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="4D83EFBB" w14:textId="77777777" w:rsidR="00D76DF9" w:rsidRPr="00E0218E" w:rsidRDefault="00D76DF9" w:rsidP="00CC7726">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB3072" w:rsidRPr="002D2FAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Regarding</w:t>
+      </w:r>
+      <w:r w:rsidR="002D2FAD" w:rsidRPr="002D2FAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the use of the services that UAB staff </w:t>
+      </w:r>
+      <w:r w:rsidR="00704134">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>are provided with</w:t>
+      </w:r>
+      <w:r w:rsidR="002D2FAD" w:rsidRPr="002D2FAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by virtue of an agreement between the University and other entities, </w:t>
+      </w:r>
+      <w:r w:rsidR="005F4A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>volunteer lecturers</w:t>
+      </w:r>
+      <w:r w:rsidR="002D2FAD" w:rsidRPr="002D2FAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> may use </w:t>
+      </w:r>
+      <w:r w:rsidR="003B0493">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>these</w:t>
+      </w:r>
+      <w:r w:rsidR="002D2FAD" w:rsidRPr="002D2FAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as long as this is </w:t>
+      </w:r>
+      <w:r w:rsidR="003B0493">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>provided for</w:t>
+      </w:r>
+      <w:r w:rsidR="002D2FAD" w:rsidRPr="002D2FAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the funding agreed between the parties.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="347E2D67" w14:textId="77777777" w:rsidR="002D2FAD" w:rsidRDefault="002D2FAD" w:rsidP="00431D7B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="16C71CFC" w14:textId="15974A46" w:rsidR="00233E11" w:rsidRPr="00E0218E" w:rsidRDefault="00D76DF9" w:rsidP="00CC7726">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12F1D405" w14:textId="5EA05288" w:rsidR="00F57D15" w:rsidRDefault="00694987" w:rsidP="00D9458D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...36 lines deleted...]
-    <w:p w14:paraId="3DA5C34C" w14:textId="77777777" w:rsidR="0063553C" w:rsidRPr="00E0218E" w:rsidRDefault="0063553C" w:rsidP="00CC7726">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694987">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F57D15" w:rsidRPr="00F57D15">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Universitat Autònoma de Barcelona </w:t>
+      </w:r>
+      <w:r w:rsidR="00747D95">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidR="00F57D15" w:rsidRPr="00F57D15">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> also guarantee that </w:t>
+      </w:r>
+      <w:r w:rsidR="00747D95">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>volunteer lecturers</w:t>
+      </w:r>
+      <w:r w:rsidR="00747D95" w:rsidRPr="002D2FAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F57D15" w:rsidRPr="00F57D15">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">receive the information provided for in Article 13 of the GDPR regarding personal data </w:t>
+      </w:r>
+      <w:r w:rsidR="00747D95">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">processing </w:t>
+      </w:r>
+      <w:r w:rsidR="00F57D15" w:rsidRPr="00F57D15">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>by the UAB.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7309B448" w14:textId="77777777" w:rsidR="005C743D" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F0046EE" w14:textId="77777777" w:rsidR="00C703FC" w:rsidRPr="00431D7B" w:rsidRDefault="00C703FC" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7286190A" w14:textId="77777777" w:rsidR="00C703FC" w:rsidRDefault="00C703FC">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="565620DF" w14:textId="68ADE70F" w:rsidR="005C743D" w:rsidRPr="00431D7B" w:rsidRDefault="005D0E28" w:rsidP="00431D7B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8198"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="50E673A6" w14:textId="77777777" w:rsidR="0063553C" w:rsidRPr="00E0218E" w:rsidRDefault="0063553C" w:rsidP="00CC7726">
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Four</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005C743D" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.- </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4137E873" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00431D7B" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8198"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="05292667" w14:textId="77777777" w:rsidR="0063553C" w:rsidRPr="00E0218E" w:rsidRDefault="0063553C" w:rsidP="00CC7726">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CD9C39A" w14:textId="2163E7F2" w:rsidR="0085658F" w:rsidRPr="00431D7B" w:rsidRDefault="005C743D" w:rsidP="001D0ADE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8198"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="6FAFAA23" w14:textId="33EF7A07" w:rsidR="002C76F3" w:rsidRPr="00E0218E" w:rsidRDefault="00E93B69" w:rsidP="00CC7726">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r w:rsidR="008D062B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Affiliate lecturers</w:t>
+      </w:r>
+      <w:r w:rsidR="0085658F" w:rsidRPr="0085658F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will not have any </w:t>
+      </w:r>
+      <w:r w:rsidR="0085658F" w:rsidRPr="00405058">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">contractual or statutory relationship with the UAB and will </w:t>
+      </w:r>
+      <w:r w:rsidR="00405058" w:rsidRPr="00405058">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>be involved in</w:t>
+      </w:r>
+      <w:r w:rsidR="0085658F" w:rsidRPr="00405058">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> teaching UAB degree</w:t>
+      </w:r>
+      <w:r w:rsidR="00405058" w:rsidRPr="00405058">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00405058" w:rsidRPr="00405058">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>programmes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00405058" w:rsidRPr="00405058">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> altruistically</w:t>
+      </w:r>
+      <w:r w:rsidR="0085658F" w:rsidRPr="00405058">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, in</w:t>
+      </w:r>
+      <w:r w:rsidR="0085658F" w:rsidRPr="0085658F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> accordance with the conditions </w:t>
+      </w:r>
+      <w:r w:rsidR="00405058">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>set out in</w:t>
+      </w:r>
+      <w:r w:rsidR="0085658F" w:rsidRPr="0085658F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the departments that have </w:t>
+      </w:r>
+      <w:r w:rsidR="00285D6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>put them forward</w:t>
+      </w:r>
+      <w:r w:rsidR="0085658F" w:rsidRPr="0085658F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, which are </w:t>
+      </w:r>
+      <w:r w:rsidR="00285D6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>included</w:t>
+      </w:r>
+      <w:r w:rsidR="0085658F" w:rsidRPr="0085658F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in this agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C8608C9" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00431D7B" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8198"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...30 lines deleted...]
-    <w:p w14:paraId="411F0291" w14:textId="77777777" w:rsidR="00605D21" w:rsidRPr="00E0218E" w:rsidRDefault="00605D21" w:rsidP="00CC7726">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2730CE60" w14:textId="4377F8D6" w:rsidR="001027D5" w:rsidRDefault="005C743D" w:rsidP="0006154B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8198"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="5DB24645" w14:textId="77777777" w:rsidR="00A51CA9" w:rsidRPr="00E0218E" w:rsidRDefault="002C76F3" w:rsidP="00CC7726">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.- </w:t>
+      </w:r>
+      <w:r w:rsidR="00967BDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Affiliate lecturers</w:t>
+      </w:r>
+      <w:r w:rsidR="00967BDD" w:rsidRPr="0085658F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001027D5" w:rsidRPr="001027D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">must prove that they are registered with Social Security, and if they </w:t>
+      </w:r>
+      <w:r w:rsidR="00651DB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>are</w:t>
+      </w:r>
+      <w:r w:rsidR="001027D5" w:rsidRPr="001027D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from abroad and are not, they must </w:t>
+      </w:r>
+      <w:r w:rsidR="000A7698">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>hold</w:t>
+      </w:r>
+      <w:r w:rsidR="001027D5" w:rsidRPr="001027D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> healthcare and accident </w:t>
+      </w:r>
+      <w:r w:rsidR="000A7698">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>insurance</w:t>
+      </w:r>
+      <w:r w:rsidR="001027D5" w:rsidRPr="001027D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EB9666F" w14:textId="77777777" w:rsidR="001027D5" w:rsidRPr="00431D7B" w:rsidRDefault="001027D5" w:rsidP="0006154B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8198"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...168 lines deleted...]
-    <w:p w14:paraId="1B3EBDDA" w14:textId="77777777" w:rsidR="009C12FE" w:rsidRPr="00E0218E" w:rsidRDefault="009C12FE" w:rsidP="00CC7726">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BC42937" w14:textId="7E377E7C" w:rsidR="0028230D" w:rsidRDefault="0028230D" w:rsidP="0028230D">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003870B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ATENCIÓ: FINS A 3 COL·LABORADORS, EL CONTINGUT </w:t>
+      </w:r>
+      <w:r w:rsidR="00F724DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DE LA </w:t>
+      </w:r>
+      <w:r w:rsidR="00B26382">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>CLÀUSULA CIQUENA HA DE QUEDAR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003870B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> INCLÒS EN </w:t>
+      </w:r>
+      <w:r w:rsidR="00B26382">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>AQUESTA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003870B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CLÀUSULA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F6E006B" w14:textId="77777777" w:rsidR="0028230D" w:rsidRPr="003870B1" w:rsidRDefault="0028230D" w:rsidP="0028230D">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003870B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>A PARTIR DE 4 COL·LABORADORS DOCENTS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00570079">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, HEU D’OMPLIR </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003870B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L’ANNEX </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00570079">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>QUE APAREIX A CONTINUACIÓ DEL TEXT PRINCIPAL DEL CONVENI.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A12CFC2" w14:textId="77777777" w:rsidR="0028230D" w:rsidRDefault="0028230D" w:rsidP="0028230D">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>(aquest text en vermell és de caràcter informatiu, no ha de quedar inclòs en la proposta de conveni)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7470CDA1" w14:textId="77777777" w:rsidR="00E65E3B" w:rsidRDefault="00E65E3B" w:rsidP="0028230D">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2153ACCB" w14:textId="77777777" w:rsidR="00E65E3B" w:rsidRPr="003870B1" w:rsidRDefault="00E65E3B" w:rsidP="000A7698">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11D11B29" w14:textId="77777777" w:rsidR="006D2440" w:rsidRDefault="006D2440" w:rsidP="00431D7B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8198"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="5106268A" w14:textId="77777777" w:rsidR="009C12FE" w:rsidRPr="00E0218E" w:rsidRDefault="00E132D7" w:rsidP="00CC7726">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43837656" w14:textId="05F95BF1" w:rsidR="00582E5A" w:rsidRPr="00431D7B" w:rsidRDefault="00987EC7" w:rsidP="00431D7B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8198"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...19 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>Fi</w:t>
+      </w:r>
+      <w:r w:rsidR="00D274C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>ve</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005C743D" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>.-</w:t>
+      </w:r>
+      <w:r w:rsidR="005C743D" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DC116A" w:rsidRPr="00E0218E">
-[...99 lines deleted...]
-    <w:p w14:paraId="74016DDF" w14:textId="77777777" w:rsidR="009C12FE" w:rsidRPr="00E0218E" w:rsidRDefault="009C12FE" w:rsidP="00CC7726">
+    </w:p>
+    <w:p w14:paraId="255F88F3" w14:textId="77777777" w:rsidR="00582E5A" w:rsidRPr="00431D7B" w:rsidRDefault="00582E5A" w:rsidP="00431D7B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8198"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="75E0F9DF" w14:textId="77777777" w:rsidR="00927D77" w:rsidRPr="00E0218E" w:rsidRDefault="00927D77" w:rsidP="00CC7726">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F0CEFAE" w14:textId="0ACCD527" w:rsidR="00987EC7" w:rsidRPr="00431D7B" w:rsidRDefault="00987EC7" w:rsidP="009A0888">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8198"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00987EC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The following professional(s) from [name of institution/company] will be appointed </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE0C15">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Affiliate Lecturers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00987EC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the Department of [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00987EC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>xxxxxxxxxxxxxxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00987EC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00987EC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the Universitat Autònoma de Barcelona, in accordance with the provisions of the UAB Academic Staff Regulations:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67853365" w14:textId="77777777" w:rsidR="00CF4ED4" w:rsidRPr="00431D7B" w:rsidRDefault="00CF4ED4" w:rsidP="00CF4ED4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49F7EFAB" w14:textId="77777777" w:rsidR="00CF4ED4" w:rsidRPr="00431D7B" w:rsidRDefault="00CF4ED4" w:rsidP="00D44BEB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="49B44217" w14:textId="77777777" w:rsidR="00E132D7" w:rsidRPr="00E0218E" w:rsidRDefault="004D3A16" w:rsidP="00CC7726">
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF4ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Professor: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CF4ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>xxxxxxxxxxxxxxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="47B2440B" w14:textId="77777777" w:rsidR="00CF4ED4" w:rsidRPr="00C96601" w:rsidRDefault="00CF4ED4" w:rsidP="00D44BEB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF4ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>DNI/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CF4ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>Passport</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CF4ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CF4ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>xxxxxxxxxxxxxxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CF4ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CE93A6E" w14:textId="77777777" w:rsidR="00CF4ED4" w:rsidRDefault="00CF4ED4" w:rsidP="00D44BEB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CF4ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>Nationality</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CF4ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="244AE022" w14:textId="77777777" w:rsidR="00CF4ED4" w:rsidRDefault="00CF4ED4" w:rsidP="00C96601">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B611811" w14:textId="77777777" w:rsidR="008B5D76" w:rsidRPr="00431D7B" w:rsidRDefault="008B5D76" w:rsidP="002E3C25">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B5D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Professional Category: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008B5D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>xxxxxxxxxxxxxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="36E52B0E" w14:textId="77777777" w:rsidR="008B5D76" w:rsidRPr="00431D7B" w:rsidRDefault="008B5D76" w:rsidP="002E3C25">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B5D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No. of affiliation to the SS/No. Insurance policy: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008B5D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>xxxxxxxxxxxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="10B17AA0" w14:textId="67A05D8E" w:rsidR="008B5D76" w:rsidRPr="00431D7B" w:rsidRDefault="00F74105" w:rsidP="002E3C25">
+      <w:pPr>
+        <w:pStyle w:val="HTMLambformatprevi"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Qualifications</w:t>
+      </w:r>
+      <w:r w:rsidR="008B5D76" w:rsidRPr="008B5D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="008B5D76" w:rsidRPr="008B5D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008B5D76" w:rsidRPr="008B5D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>xxxxxxxxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="03BA0AFE" w14:textId="53DB627B" w:rsidR="008B5D76" w:rsidRPr="00431D7B" w:rsidRDefault="00F74105" w:rsidP="002E3C25">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Name of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="008B5D76" w:rsidRPr="008B5D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>rogram</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>me</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008B5D76" w:rsidRPr="008B5D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> you will teach "</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008B5D76" w:rsidRPr="008B5D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>xxxxxxxxxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008B5D76" w:rsidRPr="008B5D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">" </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="134474F6" w14:textId="1B8AC6B1" w:rsidR="008B5D76" w:rsidRPr="00431D7B" w:rsidRDefault="00F61EB5" w:rsidP="002E3C25">
+      <w:pPr>
+        <w:pStyle w:val="HTMLambformatprevi"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Name of subject</w:t>
+      </w:r>
+      <w:r w:rsidR="008B5D76" w:rsidRPr="008B5D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008B5D76" w:rsidRPr="008B5D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>xxxxxxxxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="4447CE2B" w14:textId="77777777" w:rsidR="008B5D76" w:rsidRPr="00431D7B" w:rsidRDefault="008B5D76" w:rsidP="002E3C25">
+      <w:pPr>
+        <w:pStyle w:val="HTMLambformatprevi"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B5D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Duration:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11BD286E" w14:textId="77777777" w:rsidR="008B5D76" w:rsidRPr="00431D7B" w:rsidRDefault="008B5D76" w:rsidP="002E3C25">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B5D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Hours:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20C4D184" w14:textId="5FC14837" w:rsidR="008B5D76" w:rsidRDefault="008B5D76" w:rsidP="002E3C25">
+      <w:pPr>
+        <w:pStyle w:val="HTMLambformatprevi"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B5D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This subject </w:t>
+      </w:r>
+      <w:r w:rsidR="00F61EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>was</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B5D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> programmed by [lecturer </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008B5D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>xxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008B5D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] in </w:t>
+      </w:r>
+      <w:r w:rsidR="00F61EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>conjunction</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B5D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with [lecturer </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008B5D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>xxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008B5D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, full professor/etc.] and </w:t>
+      </w:r>
+      <w:r w:rsidR="00F61EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B5D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">specialist in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008B5D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>xxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008B5D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="291C07F4" w14:textId="77777777" w:rsidR="008B5D76" w:rsidRDefault="008B5D76" w:rsidP="00C96601">
+      <w:pPr>
+        <w:pStyle w:val="HTMLambformatprevi"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AE65B4E" w14:textId="77777777" w:rsidR="001346F0" w:rsidRPr="00431D7B" w:rsidRDefault="001346F0" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>[Etc.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52499A99" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00431D7B" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CBCC28F" w14:textId="3FC31E08" w:rsidR="00582E5A" w:rsidRPr="00431D7B" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8198"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>Si</w:t>
+      </w:r>
+      <w:r w:rsidR="00F61EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-GB"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>.-</w:t>
       </w:r>
-      <w:r w:rsidR="002C76F3" w:rsidRPr="00E0218E">
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23585675" w14:textId="77777777" w:rsidR="00E132D7" w:rsidRPr="00E0218E" w:rsidRDefault="00E132D7" w:rsidP="00CC7726">
+    <w:p w14:paraId="2080E621" w14:textId="77777777" w:rsidR="00DD3589" w:rsidRPr="00431D7B" w:rsidRDefault="00DD3589" w:rsidP="00431D7B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8198"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="0EF981C7" w14:textId="77777777" w:rsidR="00F001D9" w:rsidRPr="00E0218E" w:rsidRDefault="004D3A16" w:rsidP="00CC7726">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C095556" w14:textId="07D9A26F" w:rsidR="00D50E7A" w:rsidRPr="00431D7B" w:rsidRDefault="00905545" w:rsidP="00431D7B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8198"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>This</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>agreement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>will</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>remain</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>force</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>during</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>aca</w:t>
+      </w:r>
+      <w:r w:rsidR="00780710">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>demic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00780710">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00780710">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>years</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C82BFA" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001346F0" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="009E0CB2" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="009B20E0" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>X</w:t>
+      </w:r>
+      <w:r w:rsidR="001346F0" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>-20</w:t>
+      </w:r>
+      <w:r w:rsidR="009E0CB2" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="009B20E0" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>X</w:t>
+      </w:r>
+      <w:r w:rsidR="00D50E7A" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2474A076" w14:textId="495F2A52" w:rsidR="00E52E6B" w:rsidRDefault="00D50E7A" w:rsidP="00457D49">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...19 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E52E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>(Art. 139.</w:t>
+      </w:r>
+      <w:r w:rsidR="005443CB" w:rsidRPr="00E52E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> RPA: La durada mínima del nomenament serà d’un semestre acadèmic i la màxima de tres anys</w:t>
+      </w:r>
+      <w:r w:rsidR="0015650A" w:rsidRPr="00E52E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -3 cursos acadèmics</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk58857474"/>
+      <w:r w:rsidR="007B68D5" w:rsidRPr="00E52E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="005443CB" w:rsidRPr="00E52E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, excepte per convenis de durada inferior. En aquest cas la </w:t>
+      </w:r>
+      <w:r w:rsidR="005443CB" w:rsidRPr="00E52E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>durada del nomenament no podrà superar la del conveni).</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00E52E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ca-ES" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E0218E">
-[...514 lines deleted...]
-    <w:p w14:paraId="3FE9E413" w14:textId="77777777" w:rsidR="00E132D7" w:rsidRPr="00E0218E" w:rsidRDefault="002C76F3" w:rsidP="00CC7726">
+      <w:r w:rsidR="00E52E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>(Aquest text en vermell és de caràcter informatiu, no ha de quedar inclòs en la proposta de conveni)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="268C47BB" w14:textId="77777777" w:rsidR="00780710" w:rsidRPr="003870B1" w:rsidRDefault="00780710" w:rsidP="00457D49">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D1B7372" w14:textId="15E7A786" w:rsidR="005443CB" w:rsidRPr="009E00A4" w:rsidRDefault="005443CB" w:rsidP="00431D7B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8198"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...266 lines deleted...]
-    <w:p w14:paraId="292145FF" w14:textId="77777777" w:rsidR="00F001D9" w:rsidRPr="00E0218E" w:rsidRDefault="00F001D9" w:rsidP="00CC7726">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0128C6E4" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="009E00A4" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="7C870261" w14:textId="434706EE" w:rsidR="00E132D7" w:rsidRPr="00E0218E" w:rsidRDefault="002C76F3" w:rsidP="00CC7726">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1462D094" w14:textId="55F8B14D" w:rsidR="00582E5A" w:rsidRPr="00431D7B" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Se</w:t>
       </w:r>
-      <w:r w:rsidR="004D3A16" w:rsidRPr="00E0218E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00D274C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-GB"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>ven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>.-</w:t>
       </w:r>
-      <w:r w:rsidR="00F001D9" w:rsidRPr="00E0218E">
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16E1C197" w14:textId="6DCC6B42" w:rsidR="00845172" w:rsidRPr="00E0218E" w:rsidRDefault="00845172" w:rsidP="00CC7726">
+    <w:p w14:paraId="3368E35B" w14:textId="77777777" w:rsidR="00FA225D" w:rsidRDefault="00FA225D" w:rsidP="00A050A4">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="563BC606" w14:textId="4E28C88B" w:rsidR="00845172" w:rsidRPr="00E0218E" w:rsidRDefault="00845172" w:rsidP="00CC7726">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A8F593C" w14:textId="77777777" w:rsidR="00FA225D" w:rsidRPr="000B41BE" w:rsidRDefault="00FA225D" w:rsidP="004D3E68">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="0DA259B6" w14:textId="08AFAB28" w:rsidR="00845172" w:rsidRPr="00E0218E" w:rsidRDefault="00845172" w:rsidP="00845172">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA225D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>This agreement may be terminated for the following reasons:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="185F3A93" w14:textId="77777777" w:rsidR="00FA225D" w:rsidRPr="000B41BE" w:rsidRDefault="00FA225D" w:rsidP="004D3E68">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...26 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B41BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1856E2D6" w14:textId="77777777" w:rsidR="00FA225D" w:rsidRPr="000B41BE" w:rsidRDefault="00FA225D" w:rsidP="00FA225D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA225D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The expiry of the term of validity without an agreed extension.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5848DF84" w14:textId="77777777" w:rsidR="00FA225D" w:rsidRPr="000B41BE" w:rsidRDefault="00FA225D" w:rsidP="00FA225D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA225D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Mutual agreement between the parties who sign it, expressed in writing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EB3B87F" w14:textId="77777777" w:rsidR="00FA225D" w:rsidRPr="000B41BE" w:rsidRDefault="00FA225D" w:rsidP="00FA225D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA225D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Legal or material impossibility to comply with the object of the agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FB9CF68" w14:textId="433E8C5E" w:rsidR="00FA225D" w:rsidRPr="000B41BE" w:rsidRDefault="00832AEE" w:rsidP="00FA225D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>A default or breach</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA225D" w:rsidRPr="00FA225D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by one of the parties.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26569895" w14:textId="46EA05AA" w:rsidR="00FA225D" w:rsidRDefault="00FA225D" w:rsidP="00FA225D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="68F807CA" w14:textId="34402992" w:rsidR="00845172" w:rsidRPr="00E0218E" w:rsidRDefault="00845172" w:rsidP="00CC7726">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA225D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Any other general cause </w:t>
+      </w:r>
+      <w:r w:rsidR="00832AEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>set out</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA225D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in current legislation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="632850C3" w14:textId="77777777" w:rsidR="00FA225D" w:rsidRPr="00FA225D" w:rsidRDefault="00FA225D" w:rsidP="004D3E68">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CAF315E" w14:textId="77777777" w:rsidR="00FA225D" w:rsidRPr="00D70D5F" w:rsidRDefault="00FA225D" w:rsidP="004D3E68">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA225D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>In the event of termination of the agreement, the specific actions agreed under the specific agreements will continue to be carried out in the form, conditions and deadlines agreed until they are fully complied with.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B86073E" w14:textId="77777777" w:rsidR="00AA4955" w:rsidRPr="00D70D5F" w:rsidRDefault="00AA4955" w:rsidP="00A050A4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71D8D044" w14:textId="77777777" w:rsidR="00CF36E2" w:rsidRPr="000B41BE" w:rsidRDefault="00CF36E2" w:rsidP="00CF36E2">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03D08B5D" w14:textId="189896D6" w:rsidR="000B41BE" w:rsidRDefault="008A51D1" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-[...7 lines deleted...]
-    <w:p w14:paraId="26E23D97" w14:textId="506183D9" w:rsidR="00845172" w:rsidRPr="00E0218E" w:rsidRDefault="00845172" w:rsidP="00CC7726">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>Eight</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF36E2" w:rsidRPr="00CF36E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>.-</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1967121D" w14:textId="77777777" w:rsidR="00CF36E2" w:rsidRPr="00CF36E2" w:rsidRDefault="00CF36E2" w:rsidP="00431D7B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="77853F1C" w14:textId="77777777" w:rsidR="00F001D9" w:rsidRPr="00E0218E" w:rsidRDefault="004D3A16" w:rsidP="00CC7726">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="361D8F1B" w14:textId="090E4B72" w:rsidR="005E570F" w:rsidRDefault="005E570F" w:rsidP="00624BBE">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...114 lines deleted...]
-    <w:p w14:paraId="4DD30EB4" w14:textId="77777777" w:rsidR="00F001D9" w:rsidRPr="00E0218E" w:rsidRDefault="00F001D9" w:rsidP="00CC7726">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E570F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This agreement is administrative in nature and its interpretation and development </w:t>
+      </w:r>
+      <w:r w:rsidR="000828FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>is governed by</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E570F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the administrative legal system. Contentious issues that arise during its validity and that </w:t>
+      </w:r>
+      <w:r w:rsidR="009767DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>have not been</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E570F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> resolved by mutual agreement will be submitted to the contentious-administrative jurisdiction.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F740ED0" w14:textId="77777777" w:rsidR="00A61461" w:rsidRDefault="00A61461" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35B940D5" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00431D7B" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8198"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5489E421" w14:textId="6DEFC032" w:rsidR="000828FC" w:rsidRPr="00431D7B" w:rsidRDefault="000828FC" w:rsidP="00863161">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="4B0E01C8" w14:textId="77777777" w:rsidR="00503764" w:rsidRPr="00E0218E" w:rsidRDefault="00503764" w:rsidP="00CC7726">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000828FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">And, as proof of agreement and acceptance, the parties </w:t>
+      </w:r>
+      <w:r w:rsidR="00D95F9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hereby </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000828FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sign this document electronically, </w:t>
+      </w:r>
+      <w:r w:rsidR="009767DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>and it</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000828FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will take effect </w:t>
+      </w:r>
+      <w:r w:rsidR="007350CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>once</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000828FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the last of the signatures </w:t>
+      </w:r>
+      <w:r w:rsidR="00D95F9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000828FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the parties' legal representatives</w:t>
+      </w:r>
+      <w:r w:rsidR="007350CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> has been added</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000828FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="076F0A8C" w14:textId="77777777" w:rsidR="000828FC" w:rsidRPr="00431D7B" w:rsidRDefault="000828FC" w:rsidP="00431D7B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="438324B9" w14:textId="5886EBB9" w:rsidR="00F001D9" w:rsidRPr="00E0218E" w:rsidRDefault="00503764" w:rsidP="00CC7726">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="098BC8AA" w14:textId="7A7D6E68" w:rsidR="005C743D" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="19249837" w14:textId="73672CDF" w:rsidR="00AD1A5A" w:rsidRPr="00E0218E" w:rsidRDefault="00AD1A5A" w:rsidP="00CC7726">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EA91031" w14:textId="5A980693" w:rsidR="006D6D29" w:rsidRDefault="006D6D29" w:rsidP="00431D7B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="58315155" w14:textId="770A207D" w:rsidR="00503764" w:rsidRPr="00E0218E" w:rsidRDefault="00503764" w:rsidP="00CC7726">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15411C82" w14:textId="77777777" w:rsidR="006D6D29" w:rsidRDefault="006D6D29" w:rsidP="00431D7B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="5A8D49DA" w14:textId="77777777" w:rsidR="00503764" w:rsidRPr="00E0218E" w:rsidRDefault="00503764" w:rsidP="00CC7726">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03E746E9" w14:textId="77777777" w:rsidR="006D6D29" w:rsidRPr="00431D7B" w:rsidRDefault="006D6D29" w:rsidP="00431D7B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="2BF022A4" w14:textId="77777777" w:rsidR="0062648B" w:rsidRPr="00E0218E" w:rsidRDefault="0062648B" w:rsidP="00CC7726">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="529DDF59" w14:textId="661CBA53" w:rsidR="005C743D" w:rsidRPr="00431D7B" w:rsidRDefault="00D95F9F" w:rsidP="00431D7B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="366DAAF2" w14:textId="77777777" w:rsidR="00F001D9" w:rsidRPr="00E0218E" w:rsidRDefault="00381DB5" w:rsidP="00CC7726">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>For the</w:t>
+      </w:r>
+      <w:r w:rsidR="005C743D" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Universitat Autònoma de Barcelona </w:t>
+      </w:r>
+      <w:r w:rsidR="005C743D" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>For</w:t>
+      </w:r>
+      <w:r w:rsidR="005C743D" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005C743D" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>xxxxxxxxxxxxxxxxxxxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="0D8E3F03" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00431D7B" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...105 lines deleted...]
-    <w:p w14:paraId="2843D6B0" w14:textId="77777777" w:rsidR="00F001D9" w:rsidRPr="00E0218E" w:rsidRDefault="00F001D9" w:rsidP="00CC7726">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25141C3A" w14:textId="148F5337" w:rsidR="005C743D" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="4D8FF06F" w14:textId="77777777" w:rsidR="00E132D7" w:rsidRPr="00E0218E" w:rsidRDefault="00E132D7" w:rsidP="00CC7726">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59782F15" w14:textId="77777777" w:rsidR="00915A79" w:rsidRPr="00431D7B" w:rsidRDefault="00915A79" w:rsidP="00431D7B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="2607ABA4" w14:textId="77777777" w:rsidR="00E132D7" w:rsidRPr="00E0218E" w:rsidRDefault="00E132D7" w:rsidP="00CC7726">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F8B9126" w14:textId="621B8133" w:rsidR="005C743D" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="0F5079D7" w14:textId="77777777" w:rsidR="00AD1A5A" w:rsidRPr="00E0218E" w:rsidRDefault="00AD1A5A" w:rsidP="00CC7726">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54386BDA" w14:textId="77777777" w:rsidR="006D6D29" w:rsidRPr="00431D7B" w:rsidRDefault="006D6D29" w:rsidP="00431D7B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="1D5ED69E" w14:textId="77777777" w:rsidR="00CE029C" w:rsidRPr="00E0218E" w:rsidRDefault="00CE029C" w:rsidP="00CC7726">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="784C1B7E" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00431D7B" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8198"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="18448864" w14:textId="6960E434" w:rsidR="005668C4" w:rsidRPr="00E0218E" w:rsidRDefault="00233C50" w:rsidP="00CC7726">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AC7B5EC" w14:textId="4220B8A5" w:rsidR="005C743D" w:rsidRPr="00431D7B" w:rsidRDefault="001B4172" w:rsidP="00431D7B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8198"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...37 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Francisco Javier Lafuente Sancho</w:t>
       </w:r>
-      <w:r w:rsidR="005956DD" w:rsidRPr="00E0218E">
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidR="005C743D" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="0062648B" w:rsidRPr="00E0218E">
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidR="005C743D" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00133174" w:rsidRPr="00E0218E">
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidR="00335B0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r w:rsidR="005C743D" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005C743D" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>xxxxxxxxxxxxxxxxxxxxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="7CF6E552" w14:textId="093A3C57" w:rsidR="00086DA2" w:rsidRDefault="00397B4F" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>Rector</w:t>
+      </w:r>
+      <w:r w:rsidR="001B4172" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00133174" w:rsidRPr="00E0218E">
-[...10 lines deleted...]
-    <w:p w14:paraId="79B49869" w14:textId="4F673955" w:rsidR="00133174" w:rsidRPr="00E0218E" w:rsidRDefault="00133174" w:rsidP="00CC7726">
+      <w:r w:rsidR="00F851EA" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F851EA" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F851EA" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F851EA" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F851EA" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001346F0" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="001346F0" w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="00B0F0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00335B0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="00B0F0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D95F9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>Position</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="710CB782" w14:textId="77777777" w:rsidR="00086DA2" w:rsidRPr="00086DA2" w:rsidRDefault="00086DA2" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A9AF007" w14:textId="00897FB1" w:rsidR="00621B87" w:rsidRPr="00431D7B" w:rsidRDefault="00621B87" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="772BB91B" w14:textId="650A96F0" w:rsidR="00FB5B1F" w:rsidRPr="003870B1" w:rsidRDefault="00FB5B1F" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="OLE_LINK1"/>
+      <w:bookmarkStart w:id="2" w:name="OLE_LINK2"/>
+      <w:r w:rsidRPr="003870B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>ATENCIÓ: L’ANNE</w:t>
+      </w:r>
+      <w:r w:rsidR="00455790" w:rsidRPr="003870B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">X S’HA D’OMPLIR NOMÉS PER CONVENIS A PARTIR DE 4 COL·LABORADORS DOCENTS. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DF9CD64" w14:textId="12C830FE" w:rsidR="00455790" w:rsidRDefault="00455790" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003870B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FINS A </w:t>
+      </w:r>
+      <w:r w:rsidR="003C1046" w:rsidRPr="003870B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>3 COL·LABORADORS, EL CONTINGUT D’AQUEST ANNEX HA DE QUEDAR INCLÒS EN LA CLÀUSULA CINQUENA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E6080CA" w14:textId="7E0EE59D" w:rsidR="00E628FB" w:rsidRDefault="00E628FB" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF598B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aquest text en vermell és de caràcter informatiu, no </w:t>
+      </w:r>
+      <w:r w:rsidR="005005B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ha de quedar inclòs </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF598B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>en la proposta de conveni)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36B3E008" w14:textId="77777777" w:rsidR="003219EE" w:rsidRPr="003870B1" w:rsidRDefault="003219EE" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5834DEBB" w14:textId="77777777" w:rsidR="00FB5B1F" w:rsidRDefault="00FB5B1F" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24F73FD2" w14:textId="144D3837" w:rsidR="00621B87" w:rsidRPr="00431D7B" w:rsidRDefault="00621B87" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="00B0F0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>ANNEX</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidR="003219EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">E TO THE </w:t>
+      </w:r>
+      <w:r w:rsidR="003219EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>TEACHING AGREEMENT BETWEEN THE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> UNIVERSITAT AUTÒNOMA DE BARCELONA </w:t>
+      </w:r>
+      <w:r w:rsidR="003219EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>AND</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00431D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>XXXXXXXXXXXXXXXXXXXXXXXX</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C5817C2" w14:textId="77777777" w:rsidR="00621B87" w:rsidRPr="00431D7B" w:rsidRDefault="00621B87" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A94375C" w14:textId="77777777" w:rsidR="00621B87" w:rsidRPr="00431D7B" w:rsidRDefault="00621B87" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="431C7BA5" w14:textId="77777777" w:rsidR="00621B87" w:rsidRPr="00431D7B" w:rsidRDefault="00621B87" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="372522C5" w14:textId="77777777" w:rsidR="00621B87" w:rsidRPr="00431D7B" w:rsidRDefault="00621B87" w:rsidP="00431D7B">
+      <w:pPr>
+        <w:pStyle w:val="HTMLambformatprevi"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1417477D" w14:textId="30AD6848" w:rsidR="00B60CBC" w:rsidRPr="00431D7B" w:rsidRDefault="00AA28CB" w:rsidP="00EB7067">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>Lecturer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B60CBC" w:rsidRPr="00B60CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B60CBC" w:rsidRPr="00B60CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>xxxxxxxxxxxxxxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="5C1E38FC" w14:textId="77777777" w:rsidR="00B60CBC" w:rsidRPr="00431D7B" w:rsidRDefault="00B60CBC" w:rsidP="00EB7067">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B60CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DNI: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B60CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>xxxxxxxxxxxxxxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B60CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E7D0CB1" w14:textId="0A50B5D2" w:rsidR="00B60CBC" w:rsidRPr="00431D7B" w:rsidRDefault="00AA28CB" w:rsidP="00EB7067">
+      <w:pPr>
+        <w:pStyle w:val="HTMLambformatprevi"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>Qualifications</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B60CBC" w:rsidRPr="00B60CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00B60CBC" w:rsidRPr="00B60CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B60CBC" w:rsidRPr="00B60CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>xxxxxxxxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="6E5CA06A" w14:textId="5CF07477" w:rsidR="00B60CBC" w:rsidRPr="00431D7B" w:rsidRDefault="00B60CBC" w:rsidP="00EB7067">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B60CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Program</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA28CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>me</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B60CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in which you will teach </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA28CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B60CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> course</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA28CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> called</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B60CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B60CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>xxxxxxxxxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B60CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">" </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7282F299" w14:textId="1A8F2656" w:rsidR="00B60CBC" w:rsidRPr="00431D7B" w:rsidRDefault="00AA28CB" w:rsidP="00EB7067">
+      <w:pPr>
+        <w:pStyle w:val="HTMLambformatprevi"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Name of subject</w:t>
+      </w:r>
+      <w:r w:rsidR="00B60CBC" w:rsidRPr="00B60CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B60CBC" w:rsidRPr="00B60CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>xxxxxxxxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="24A1CD99" w14:textId="5D6A833D" w:rsidR="00B60CBC" w:rsidRPr="00431D7B" w:rsidRDefault="00AA28CB" w:rsidP="00EB7067">
+      <w:pPr>
+        <w:pStyle w:val="HTMLambformatprevi"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Duration</w:t>
+      </w:r>
+      <w:r w:rsidR="00B60CBC" w:rsidRPr="00B60CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E591D5A" w14:textId="58909515" w:rsidR="00B60CBC" w:rsidRPr="00431D7B" w:rsidRDefault="00AA28CB" w:rsidP="00EB7067">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Hours</w:t>
+      </w:r>
+      <w:r w:rsidR="00B60CBC" w:rsidRPr="00B60CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BC7FD6E" w14:textId="77777777" w:rsidR="00B60CBC" w:rsidRPr="00431D7B" w:rsidRDefault="00B60CBC" w:rsidP="00EB7067">
+      <w:pPr>
+        <w:pStyle w:val="HTMLambformatprevi"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="725248FD" w14:textId="625115ED" w:rsidR="00B60CBC" w:rsidRPr="00431D7B" w:rsidRDefault="00B60CBC" w:rsidP="00EB7067">
+      <w:pPr>
+        <w:pStyle w:val="HTMLambformatprevi"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B60CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This subject </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA28CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>was</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B60CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> programmed by [lecturer </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B60CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>xxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B60CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] in </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA28CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>conjunction</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B60CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with [lecturer </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B60CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>xxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B60CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, full professor/etc.] and specialist in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B60CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>xxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B60CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26B3B80F" w14:textId="77777777" w:rsidR="005C743D" w:rsidRPr="00431D7B" w:rsidRDefault="005C743D" w:rsidP="00431D7B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8198"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...783 lines deleted...]
-    <w:p w14:paraId="5C0690AE" w14:textId="77777777" w:rsidR="005668C4" w:rsidRPr="00E0218E" w:rsidRDefault="005668C4" w:rsidP="00CC7726">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29B48942" w14:textId="77777777" w:rsidR="00E160B5" w:rsidRPr="00431D7B" w:rsidRDefault="00E160B5" w:rsidP="00E160B5">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>Lecturer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B60CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B60CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>xxxxxxxxxxxxxxxxxx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="02E95C73" w14:textId="77777777" w:rsidR="005668C4" w:rsidRPr="00E0218E" w:rsidRDefault="00A37ADA" w:rsidP="00CC7726">
+    <w:p w14:paraId="0E0274BC" w14:textId="77777777" w:rsidR="00E160B5" w:rsidRPr="00431D7B" w:rsidRDefault="00E160B5" w:rsidP="00E160B5">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-GB"/>
-[...14 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B60CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-GB"/>
-[...10 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DNI: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B60CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>xxxxxxxxxxxxxxxxxx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="005668C4" w:rsidRPr="00E0218E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00B60CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F44F5EA" w14:textId="77777777" w:rsidR="00E160B5" w:rsidRPr="00431D7B" w:rsidRDefault="00E160B5" w:rsidP="00E160B5">
+      <w:pPr>
+        <w:pStyle w:val="HTMLambformatprevi"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>Qualifications</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B60CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B60CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...46 lines deleted...]
-    <w:p w14:paraId="1BFA6546" w14:textId="77777777" w:rsidR="005668C4" w:rsidRPr="00E0218E" w:rsidRDefault="005668C4" w:rsidP="00CC7726">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B60CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+        <w:t>xxxxxxxxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="639ACC86" w14:textId="77777777" w:rsidR="00E160B5" w:rsidRPr="00431D7B" w:rsidRDefault="00E160B5" w:rsidP="00E160B5">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B60CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-GB"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Program</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-GB"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>me</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B60CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="700BF0D0" w14:textId="77777777" w:rsidR="005668C4" w:rsidRPr="00E0218E" w:rsidRDefault="005668C4" w:rsidP="00CC7726">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in which you will teach </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B60CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> course</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> called</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B60CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B60CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>xxxxxxxxxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B60CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">" </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44A52B90" w14:textId="77777777" w:rsidR="00E160B5" w:rsidRPr="00431D7B" w:rsidRDefault="00E160B5" w:rsidP="00E160B5">
       <w:pPr>
         <w:pStyle w:val="HTMLambformatprevi"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="15225938" w14:textId="77777777" w:rsidR="005668C4" w:rsidRPr="00E0218E" w:rsidRDefault="005668C4" w:rsidP="00CC7726">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Name of subject</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B60CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B60CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>xxxxxxxxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="0F8508F5" w14:textId="77777777" w:rsidR="00E160B5" w:rsidRPr="00431D7B" w:rsidRDefault="00E160B5" w:rsidP="00E160B5">
       <w:pPr>
         <w:pStyle w:val="HTMLambformatprevi"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...141 lines deleted...]
-    <w:p w14:paraId="7C5F4974" w14:textId="77777777" w:rsidR="00850721" w:rsidRPr="00E0218E" w:rsidRDefault="00850721" w:rsidP="00CC7726">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Duration</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B60CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DB56A14" w14:textId="77777777" w:rsidR="00E160B5" w:rsidRPr="00431D7B" w:rsidRDefault="00E160B5" w:rsidP="00E160B5">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Hours</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B60CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33B3819E" w14:textId="77777777" w:rsidR="00E160B5" w:rsidRPr="00431D7B" w:rsidRDefault="00E160B5" w:rsidP="00E160B5">
+      <w:pPr>
+        <w:pStyle w:val="HTMLambformatprevi"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08806A16" w14:textId="2BDF2CB9" w:rsidR="00E160B5" w:rsidRPr="00431D7B" w:rsidRDefault="00E160B5" w:rsidP="00E160B5">
+      <w:pPr>
+        <w:pStyle w:val="HTMLambformatprevi"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B60CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This subject </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>was</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B60CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> programmed by [lecturer </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B60CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>xxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B60CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] in </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>conjunction</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B60CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with [lecturer </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B60CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>xxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B60CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, full professor/etc.</w:t>
+      </w:r>
+      <w:r w:rsidR="00594CA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> full professor/senior lecturer/etc.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B60CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] and specialist in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B60CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>xxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B60CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57A8DEC8" w14:textId="77777777" w:rsidR="004713BF" w:rsidRPr="00431D7B" w:rsidRDefault="004713BF" w:rsidP="00431D7B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:b/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...89 lines deleted...]
-    <w:p w14:paraId="6C5F83FE" w14:textId="77777777" w:rsidR="00850721" w:rsidRPr="00E0218E" w:rsidRDefault="00850721" w:rsidP="00CC7726">
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="027C8871" w14:textId="77777777" w:rsidR="00680F70" w:rsidRPr="00431D7B" w:rsidRDefault="00680F70" w:rsidP="00431D7B">
       <w:pPr>
         <w:pStyle w:val="HTMLambformatprevi"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...92 lines deleted...]
-    <w:p w14:paraId="65EC65A8" w14:textId="77777777" w:rsidR="00850721" w:rsidRPr="00E0218E" w:rsidRDefault="00850721" w:rsidP="00CC7726">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E8B1071" w14:textId="77777777" w:rsidR="004713BF" w:rsidRPr="00431D7B" w:rsidRDefault="004713BF" w:rsidP="00431D7B">
       <w:pPr>
         <w:pStyle w:val="HTMLambformatprevi"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="3904C116" w14:textId="77777777" w:rsidR="00850721" w:rsidRPr="00E0218E" w:rsidRDefault="00850721" w:rsidP="00CC7726">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3802C480" w14:textId="5468EBAF" w:rsidR="00170F56" w:rsidRPr="00431D7B" w:rsidRDefault="00170F56" w:rsidP="00431D7B">
       <w:pPr>
         <w:pStyle w:val="HTMLambformatprevi"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...196 lines deleted...]
-    <w:sectPr w:rsidR="005668C4" w:rsidRPr="00E0218E" w:rsidSect="00E132D7">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00170F56" w:rsidRPr="00431D7B" w:rsidSect="00EA67B3">
       <w:headerReference w:type="even" r:id="rId10"/>
-      <w:headerReference w:type="default" r:id="rId11"/>
-[...6 lines deleted...]
-      </w:endnotePr>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:noEndnote/>
-      <w:docGrid w:linePitch="326"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="243E9F10" w14:textId="77777777" w:rsidR="00CE0103" w:rsidRDefault="00CE0103">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="7DC379C4" w14:textId="77777777" w:rsidR="0014134B" w:rsidRDefault="0014134B" w:rsidP="005C743D">
+      <w:r>
+        <w:separator/>
+      </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="03B19CB1" w14:textId="77777777" w:rsidR="00CE0103" w:rsidRDefault="00CE0103">
+    <w:p w14:paraId="17CBFE27" w14:textId="77777777" w:rsidR="0014134B" w:rsidRDefault="0014134B" w:rsidP="005C743D">
       <w:r>
-        <w:rPr>
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...26 lines deleted...]
-  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...12 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7482C9E5" w14:textId="77777777" w:rsidR="00E0218E" w:rsidRDefault="00E0218E">
-[...12 lines deleted...]
-      <w:jc w:val="center"/>
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="-813791010"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
-    </w:pPr>
-[...69 lines deleted...]
-  <w:p w14:paraId="49C69B8C" w14:textId="77777777" w:rsidR="00E0218E" w:rsidRDefault="00E0218E">
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="2BBCF23A" w14:textId="12B221C9" w:rsidR="001346F0" w:rsidRPr="001346F0" w:rsidRDefault="001346F0">
+        <w:pPr>
+          <w:pStyle w:val="Peu"/>
+          <w:jc w:val="center"/>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r w:rsidRPr="001346F0">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="001346F0">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="001346F0">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="0059578C">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:noProof/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r w:rsidRPr="001346F0">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="0AA565B4" w14:textId="77777777" w:rsidR="001346F0" w:rsidRDefault="001346F0">
     <w:pPr>
       <w:pStyle w:val="Peu"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7B2D9A98" w14:textId="77777777" w:rsidR="00CE0103" w:rsidRDefault="00CE0103">
+    <w:p w14:paraId="6A4F26FB" w14:textId="77777777" w:rsidR="0014134B" w:rsidRDefault="0014134B" w:rsidP="005C743D">
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0E8DBCDE" w14:textId="77777777" w:rsidR="00CE0103" w:rsidRDefault="00CE0103">
+    <w:p w14:paraId="40DA2851" w14:textId="77777777" w:rsidR="0014134B" w:rsidRDefault="0014134B" w:rsidP="005C743D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="129EC67F" w14:textId="77777777" w:rsidR="00E0218E" w:rsidRDefault="00E0218E">
+  <w:p w14:paraId="06C0595F" w14:textId="77777777" w:rsidR="00DB6D30" w:rsidRDefault="0014134B">
     <w:pPr>
       <w:pStyle w:val="Capalera"/>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict w14:anchorId="70AB3EB4">
+        <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
+          <v:formulas>
+            <v:f eqn="sum #0 0 10800"/>
+            <v:f eqn="prod #0 2 1"/>
+            <v:f eqn="sum 21600 0 @1"/>
+            <v:f eqn="sum 0 0 @2"/>
+            <v:f eqn="sum 21600 0 @3"/>
+            <v:f eqn="if @0 @3 0"/>
+            <v:f eqn="if @0 21600 @1"/>
+            <v:f eqn="if @0 0 @2"/>
+            <v:f eqn="if @0 @4 21600"/>
+            <v:f eqn="mid @5 @6"/>
+            <v:f eqn="mid @8 @5"/>
+            <v:f eqn="mid @7 @8"/>
+            <v:f eqn="mid @6 @7"/>
+            <v:f eqn="sum @6 0 @5"/>
+          </v:formulas>
+          <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
+          <v:textpath on="t" fitshape="t"/>
+          <v:handles>
+            <v:h position="#0,bottomRight" xrange="6629,14971"/>
+          </v:handles>
+          <o:lock v:ext="edit" text="t" shapetype="t"/>
+        </v:shapetype>
+        <v:shape id="PowerPlusWaterMarkObject10717844" o:spid="_x0000_s1026" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:490.5pt;height:109pt;rotation:315;z-index:-251654144;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f">
+          <v:fill opacity=".5"/>
+          <v:textpath style="font-family:&quot;Times New Roman&quot;;font-size:1pt" string="esborrany"/>
+          <w10:wrap anchorx="margin" anchory="margin"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="402A30D5" w14:textId="77777777" w:rsidR="00E0218E" w:rsidRDefault="00E0218E">
+  <w:p w14:paraId="2E0E6503" w14:textId="77777777" w:rsidR="00DB6D30" w:rsidRDefault="0014134B">
     <w:pPr>
       <w:pStyle w:val="Capalera"/>
     </w:pPr>
-  </w:p>
-[...8 lines deleted...]
-    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict w14:anchorId="749163A4">
+        <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
+          <v:formulas>
+            <v:f eqn="sum #0 0 10800"/>
+            <v:f eqn="prod #0 2 1"/>
+            <v:f eqn="sum 21600 0 @1"/>
+            <v:f eqn="sum 0 0 @2"/>
+            <v:f eqn="sum 21600 0 @3"/>
+            <v:f eqn="if @0 @3 0"/>
+            <v:f eqn="if @0 21600 @1"/>
+            <v:f eqn="if @0 0 @2"/>
+            <v:f eqn="if @0 @4 21600"/>
+            <v:f eqn="mid @5 @6"/>
+            <v:f eqn="mid @8 @5"/>
+            <v:f eqn="mid @7 @8"/>
+            <v:f eqn="mid @6 @7"/>
+            <v:f eqn="sum @6 0 @5"/>
+          </v:formulas>
+          <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
+          <v:textpath on="t" fitshape="t"/>
+          <v:handles>
+            <v:h position="#0,bottomRight" xrange="6629,14971"/>
+          </v:handles>
+          <o:lock v:ext="edit" text="t" shapetype="t"/>
+        </v:shapetype>
+        <v:shape id="PowerPlusWaterMarkObject10717843" o:spid="_x0000_s1025" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:490.5pt;height:109pt;rotation:315;z-index:-251656192;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f">
+          <v:fill opacity=".5"/>
+          <v:textpath style="font-family:&quot;Times New Roman&quot;;font-size:1pt" string="esborrany"/>
+          <w10:wrap anchorx="margin" anchory="margin"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF1D"/>
+    <w:nsid w:val="02D27365"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="ACEA2392"/>
+    <w:tmpl w:val="6D92F092"/>
     <w:lvl w:ilvl="0">
-      <w:start w:val="1"/>
-[...138 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="0C0A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
-      <w:lvlJc w:val="right"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0C0A000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0C0A0019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0C0A001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%6."/>
-      <w:lvlJc w:val="right"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0C0A000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
-      <w:lvlJc w:val="right"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="BA328B92">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33822F60"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6D92F092"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="0"/>
+          <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-        <w:ind w:left="0" w:hanging="360"/>
-[...5 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1080"/>
+          <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
-      <w:lvlJc w:val="right"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1800"/>
+          <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
-        <w:ind w:left="1800" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0C0A000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2520"/>
+          <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0C0A0019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="3240"/>
+          <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0C0A001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%6."/>
-      <w:lvlJc w:val="right"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="3960"/>
+          <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
-        <w:ind w:left="3960" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0C0A000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="4680"/>
+          <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="5400"/>
+          <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
-      <w:lvlJc w:val="right"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="6120"/>
+          <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
-        <w:ind w:left="6120" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="C66E0AF0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A5468CC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6A4A1D72"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...139 lines deleted...]
-      <w:numFmt w:val="upperRoman"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1548"/>
+          <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-        <w:ind w:left="1548" w:hanging="720"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="5E5EBBC0" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1908"/>
+          <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
-        <w:ind w:left="1908" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="2B2ECD20" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
-      <w:lvlJc w:val="right"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2628"/>
+          <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
-        <w:ind w:left="2628" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="D7649002" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="3348"/>
+          <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
-        <w:ind w:left="3348" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0946085C" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="4068"/>
+          <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
-        <w:ind w:left="4068" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="EB000B7A" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%6."/>
-      <w:lvlJc w:val="right"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="4788"/>
+          <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
-        <w:ind w:left="4788" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="C114C07A" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="5508"/>
+          <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
-        <w:ind w:left="5508" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="B2C0EE30" w:tentative="1">
-[...28 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="0C0A000F">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
-[...82 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
-      <w:lvlJc w:val="right"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-[...1034 lines deleted...]
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="1" w16cid:durableId="1740446801">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="2000621052">
-[...29 lines deleted...]
-  <w:num w:numId="12" w16cid:durableId="1876119916">
+  <w:num w:numId="2" w16cid:durableId="561258223">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1971325684">
-[...6 lines deleted...]
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="3" w16cid:durableId="2052682265">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="140"/>
   <w:proofState w:spelling="clean"/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-[...7 lines deleted...]
-  <w:noPunctuationKerning/>
+  <w:defaultTabStop w:val="708"/>
+  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
-    <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00CD6468"/>
-[...133 lines deleted...]
-    <w:rsid w:val="00FF6584"/>
+    <w:rsidRoot w:val="005C743D"/>
+    <w:rsid w:val="00020BFC"/>
+    <w:rsid w:val="000271BB"/>
+    <w:rsid w:val="000828FC"/>
+    <w:rsid w:val="00083780"/>
+    <w:rsid w:val="00086DA2"/>
+    <w:rsid w:val="00094217"/>
+    <w:rsid w:val="00095D0C"/>
+    <w:rsid w:val="000A7698"/>
+    <w:rsid w:val="000B41BE"/>
+    <w:rsid w:val="000B6A4C"/>
+    <w:rsid w:val="000E49F1"/>
+    <w:rsid w:val="000F10A1"/>
+    <w:rsid w:val="000F3A79"/>
+    <w:rsid w:val="001027D5"/>
+    <w:rsid w:val="00126DDC"/>
+    <w:rsid w:val="001346F0"/>
+    <w:rsid w:val="00140236"/>
+    <w:rsid w:val="0014134B"/>
+    <w:rsid w:val="001527D2"/>
+    <w:rsid w:val="0015650A"/>
+    <w:rsid w:val="00165244"/>
+    <w:rsid w:val="00170F56"/>
+    <w:rsid w:val="001865D8"/>
+    <w:rsid w:val="001B1649"/>
+    <w:rsid w:val="001B4172"/>
+    <w:rsid w:val="001C4BBF"/>
+    <w:rsid w:val="001E092D"/>
+    <w:rsid w:val="001E7BB2"/>
+    <w:rsid w:val="00207811"/>
+    <w:rsid w:val="002132B7"/>
+    <w:rsid w:val="00217001"/>
+    <w:rsid w:val="002203A0"/>
+    <w:rsid w:val="00240C17"/>
+    <w:rsid w:val="00261E44"/>
+    <w:rsid w:val="0028230D"/>
+    <w:rsid w:val="002836B4"/>
+    <w:rsid w:val="00285D6C"/>
+    <w:rsid w:val="00291155"/>
+    <w:rsid w:val="00297924"/>
+    <w:rsid w:val="002A05B9"/>
+    <w:rsid w:val="002A4ED2"/>
+    <w:rsid w:val="002A663B"/>
+    <w:rsid w:val="002B74F7"/>
+    <w:rsid w:val="002D2FAD"/>
+    <w:rsid w:val="002E2378"/>
+    <w:rsid w:val="002F0BE5"/>
+    <w:rsid w:val="002F113C"/>
+    <w:rsid w:val="002F5DF3"/>
+    <w:rsid w:val="002F672E"/>
+    <w:rsid w:val="003219EE"/>
+    <w:rsid w:val="00325F18"/>
+    <w:rsid w:val="00330614"/>
+    <w:rsid w:val="00335B0A"/>
+    <w:rsid w:val="0034174E"/>
+    <w:rsid w:val="00345AC8"/>
+    <w:rsid w:val="003568CC"/>
+    <w:rsid w:val="00370F10"/>
+    <w:rsid w:val="0037477C"/>
+    <w:rsid w:val="003870B1"/>
+    <w:rsid w:val="00397B4F"/>
+    <w:rsid w:val="003B0493"/>
+    <w:rsid w:val="003B191C"/>
+    <w:rsid w:val="003C1046"/>
+    <w:rsid w:val="003C10F3"/>
+    <w:rsid w:val="003C3B75"/>
+    <w:rsid w:val="00405058"/>
+    <w:rsid w:val="00407482"/>
+    <w:rsid w:val="00411DD4"/>
+    <w:rsid w:val="00417456"/>
+    <w:rsid w:val="004220AB"/>
+    <w:rsid w:val="00431D7B"/>
+    <w:rsid w:val="004453A0"/>
+    <w:rsid w:val="00455790"/>
+    <w:rsid w:val="00457206"/>
+    <w:rsid w:val="00457D49"/>
+    <w:rsid w:val="004713BF"/>
+    <w:rsid w:val="00480F26"/>
+    <w:rsid w:val="00481DFE"/>
+    <w:rsid w:val="004A56F7"/>
+    <w:rsid w:val="004B68CD"/>
+    <w:rsid w:val="004B6D2B"/>
+    <w:rsid w:val="004B7773"/>
+    <w:rsid w:val="004E223D"/>
+    <w:rsid w:val="004E519F"/>
+    <w:rsid w:val="004F147D"/>
+    <w:rsid w:val="005005B6"/>
+    <w:rsid w:val="00500AC4"/>
+    <w:rsid w:val="0051337B"/>
+    <w:rsid w:val="00516092"/>
+    <w:rsid w:val="005443CB"/>
+    <w:rsid w:val="005601E6"/>
+    <w:rsid w:val="00563979"/>
+    <w:rsid w:val="00570079"/>
+    <w:rsid w:val="00582E5A"/>
+    <w:rsid w:val="00594CA9"/>
+    <w:rsid w:val="0059578C"/>
+    <w:rsid w:val="005C066E"/>
+    <w:rsid w:val="005C743D"/>
+    <w:rsid w:val="005D0E28"/>
+    <w:rsid w:val="005E570F"/>
+    <w:rsid w:val="005F4A23"/>
+    <w:rsid w:val="00601910"/>
+    <w:rsid w:val="00621B87"/>
+    <w:rsid w:val="006223D8"/>
+    <w:rsid w:val="00624C0D"/>
+    <w:rsid w:val="00651DB0"/>
+    <w:rsid w:val="00656DDF"/>
+    <w:rsid w:val="006602D0"/>
+    <w:rsid w:val="00680F70"/>
+    <w:rsid w:val="00694987"/>
+    <w:rsid w:val="0069795C"/>
+    <w:rsid w:val="006A6069"/>
+    <w:rsid w:val="006C298D"/>
+    <w:rsid w:val="006D2440"/>
+    <w:rsid w:val="006D6D29"/>
+    <w:rsid w:val="006E5344"/>
+    <w:rsid w:val="00704134"/>
+    <w:rsid w:val="00711FD1"/>
+    <w:rsid w:val="007350CB"/>
+    <w:rsid w:val="00742A98"/>
+    <w:rsid w:val="00747D95"/>
+    <w:rsid w:val="00755DEA"/>
+    <w:rsid w:val="0076141D"/>
+    <w:rsid w:val="00774674"/>
+    <w:rsid w:val="00780710"/>
+    <w:rsid w:val="007936C9"/>
+    <w:rsid w:val="007A2176"/>
+    <w:rsid w:val="007A3365"/>
+    <w:rsid w:val="007B68D5"/>
+    <w:rsid w:val="007D1C79"/>
+    <w:rsid w:val="00815819"/>
+    <w:rsid w:val="0082262A"/>
+    <w:rsid w:val="00825F4A"/>
+    <w:rsid w:val="00832AEE"/>
+    <w:rsid w:val="00850870"/>
+    <w:rsid w:val="00854CF3"/>
+    <w:rsid w:val="0085658F"/>
+    <w:rsid w:val="008579BC"/>
+    <w:rsid w:val="00874F70"/>
+    <w:rsid w:val="00883648"/>
+    <w:rsid w:val="008847A5"/>
+    <w:rsid w:val="00893176"/>
+    <w:rsid w:val="008A51D1"/>
+    <w:rsid w:val="008B0EF4"/>
+    <w:rsid w:val="008B177E"/>
+    <w:rsid w:val="008B4F4B"/>
+    <w:rsid w:val="008B5D76"/>
+    <w:rsid w:val="008C21B7"/>
+    <w:rsid w:val="008C6068"/>
+    <w:rsid w:val="008D062B"/>
+    <w:rsid w:val="008D64C2"/>
+    <w:rsid w:val="008E39AB"/>
+    <w:rsid w:val="008F40F8"/>
+    <w:rsid w:val="009022E7"/>
+    <w:rsid w:val="00905545"/>
+    <w:rsid w:val="00915A79"/>
+    <w:rsid w:val="00926855"/>
+    <w:rsid w:val="00941319"/>
+    <w:rsid w:val="00954CA8"/>
+    <w:rsid w:val="00964AE4"/>
+    <w:rsid w:val="00967BDD"/>
+    <w:rsid w:val="009767DC"/>
+    <w:rsid w:val="00987EC7"/>
+    <w:rsid w:val="009A6D22"/>
+    <w:rsid w:val="009B20E0"/>
+    <w:rsid w:val="009C7FCB"/>
+    <w:rsid w:val="009E00A4"/>
+    <w:rsid w:val="009E0CB2"/>
+    <w:rsid w:val="00A049FB"/>
+    <w:rsid w:val="00A050A4"/>
+    <w:rsid w:val="00A42FFD"/>
+    <w:rsid w:val="00A43F96"/>
+    <w:rsid w:val="00A61461"/>
+    <w:rsid w:val="00A73CF2"/>
+    <w:rsid w:val="00A93B0C"/>
+    <w:rsid w:val="00AA0D84"/>
+    <w:rsid w:val="00AA28CB"/>
+    <w:rsid w:val="00AA4955"/>
+    <w:rsid w:val="00AB2EF2"/>
+    <w:rsid w:val="00AD2AEF"/>
+    <w:rsid w:val="00B111D5"/>
+    <w:rsid w:val="00B1534A"/>
+    <w:rsid w:val="00B15BA8"/>
+    <w:rsid w:val="00B26382"/>
+    <w:rsid w:val="00B4025D"/>
+    <w:rsid w:val="00B54389"/>
+    <w:rsid w:val="00B60CBC"/>
+    <w:rsid w:val="00B71667"/>
+    <w:rsid w:val="00B7329D"/>
+    <w:rsid w:val="00B74166"/>
+    <w:rsid w:val="00BB3072"/>
+    <w:rsid w:val="00BB3E62"/>
+    <w:rsid w:val="00BB782F"/>
+    <w:rsid w:val="00BC316B"/>
+    <w:rsid w:val="00BD349F"/>
+    <w:rsid w:val="00BE03EC"/>
+    <w:rsid w:val="00C00A9A"/>
+    <w:rsid w:val="00C016E2"/>
+    <w:rsid w:val="00C27FC3"/>
+    <w:rsid w:val="00C33E52"/>
+    <w:rsid w:val="00C35077"/>
+    <w:rsid w:val="00C40BBE"/>
+    <w:rsid w:val="00C44100"/>
+    <w:rsid w:val="00C51B5D"/>
+    <w:rsid w:val="00C703FC"/>
+    <w:rsid w:val="00C82BFA"/>
+    <w:rsid w:val="00C96601"/>
+    <w:rsid w:val="00CA7F00"/>
+    <w:rsid w:val="00CC3F5F"/>
+    <w:rsid w:val="00CD6E24"/>
+    <w:rsid w:val="00CE0C15"/>
+    <w:rsid w:val="00CE4789"/>
+    <w:rsid w:val="00CE4C7C"/>
+    <w:rsid w:val="00CF36E2"/>
+    <w:rsid w:val="00CF4ED4"/>
+    <w:rsid w:val="00D00C38"/>
+    <w:rsid w:val="00D018D0"/>
+    <w:rsid w:val="00D03544"/>
+    <w:rsid w:val="00D24413"/>
+    <w:rsid w:val="00D274C8"/>
+    <w:rsid w:val="00D328ED"/>
+    <w:rsid w:val="00D50652"/>
+    <w:rsid w:val="00D50E7A"/>
+    <w:rsid w:val="00D70D5F"/>
+    <w:rsid w:val="00D95EE0"/>
+    <w:rsid w:val="00D95F9F"/>
+    <w:rsid w:val="00DB40FF"/>
+    <w:rsid w:val="00DB6D30"/>
+    <w:rsid w:val="00DD085E"/>
+    <w:rsid w:val="00DD3589"/>
+    <w:rsid w:val="00DF067F"/>
+    <w:rsid w:val="00DF1F89"/>
+    <w:rsid w:val="00DF7C70"/>
+    <w:rsid w:val="00E05B0B"/>
+    <w:rsid w:val="00E160B5"/>
+    <w:rsid w:val="00E16A63"/>
+    <w:rsid w:val="00E201F4"/>
+    <w:rsid w:val="00E30BBA"/>
+    <w:rsid w:val="00E336E8"/>
+    <w:rsid w:val="00E504C2"/>
+    <w:rsid w:val="00E50B2F"/>
+    <w:rsid w:val="00E52E6B"/>
+    <w:rsid w:val="00E556DD"/>
+    <w:rsid w:val="00E628FB"/>
+    <w:rsid w:val="00E64845"/>
+    <w:rsid w:val="00E65E3B"/>
+    <w:rsid w:val="00E94DAB"/>
+    <w:rsid w:val="00EA67B3"/>
+    <w:rsid w:val="00EC79AB"/>
+    <w:rsid w:val="00EE6BC3"/>
+    <w:rsid w:val="00F2288F"/>
+    <w:rsid w:val="00F34F74"/>
+    <w:rsid w:val="00F546AA"/>
+    <w:rsid w:val="00F57D15"/>
+    <w:rsid w:val="00F61EB5"/>
+    <w:rsid w:val="00F724DA"/>
+    <w:rsid w:val="00F74105"/>
+    <w:rsid w:val="00F83F64"/>
+    <w:rsid w:val="00F851EA"/>
+    <w:rsid w:val="00FA225D"/>
+    <w:rsid w:val="00FA5866"/>
+    <w:rsid w:val="00FA72CB"/>
+    <w:rsid w:val="00FB141F"/>
+    <w:rsid w:val="00FB2959"/>
+    <w:rsid w:val="00FB5B1F"/>
+    <w:rsid w:val="00FB6E75"/>
+    <w:rsid w:val="00FE0261"/>
+    <w:rsid w:val="00FE4CE3"/>
+    <w:rsid w:val="00FF18D8"/>
+    <w:rsid w:val="00FF598B"/>
+    <w:rsid w:val="00FF6793"/>
+    <w:rsid w:val="3CD72925"/>
+    <w:rsid w:val="4D521611"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="es-ES"/>
+  <w:themeFontLang w:val="ca-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="6032E00E"/>
-  <w15:docId w15:val="{A8DFA15B-5A55-4627-A83C-BDF72560FB10}"/>
+  <w14:docId w14:val="451A69D1"/>
+  <w15:docId w15:val="{E9812CFF-6E02-4D21-8FE4-98F6A19DDC42}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="ca-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -10388,74 +10030,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -10604,584 +10247,412 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="005C743D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
-      <w:lang w:val="ca-ES"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttol1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Ttol1Car"/>
     <w:qFormat/>
+    <w:rsid w:val="005C743D"/>
     <w:pPr>
       <w:keepNext/>
-      <w:tabs>
-[...4 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:jc w:val="both"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...2 lines deleted...]
-      <w:sz w:val="22"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ca-ES" w:eastAsia="es-ES_tradnl"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttol2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Ttol2Car"/>
     <w:qFormat/>
+    <w:rsid w:val="005C743D"/>
     <w:pPr>
       <w:keepNext/>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...16 lines deleted...]
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="26"/>
-      <w:szCs w:val="26"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Lletraperdefectedelpargraf">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Taulanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sensellista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Fuentedeencabezadopredeter">
-    <w:name w:val="Fuente de encabezado predeter."/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttol1Car">
+    <w:name w:val="Títol 1 Car"/>
+    <w:basedOn w:val="Lletraperdefectedelpargraf"/>
+    <w:link w:val="Ttol1"/>
+    <w:rsid w:val="005C743D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="es-ES_tradnl"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="IDC1">
-    <w:name w:val="toc 1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttol2Car">
+    <w:name w:val="Títol 2 Car"/>
+    <w:basedOn w:val="Lletraperdefectedelpargraf"/>
+    <w:link w:val="Ttol2"/>
+    <w:rsid w:val="005C743D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textindependent">
+    <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
-    <w:semiHidden/>
+    <w:link w:val="TextindependentCar"/>
+    <w:rsid w:val="005C743D"/>
     <w:pPr>
-      <w:tabs>
-[...5 lines deleted...]
-      <w:ind w:left="720" w:right="720" w:hanging="720"/>
+      <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:val="en-US"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="ca-ES" w:eastAsia="es-ES_tradnl"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="IDC2">
-[...11 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextindependentCar">
+    <w:name w:val="Text independent Car"/>
+    <w:basedOn w:val="Lletraperdefectedelpargraf"/>
+    <w:link w:val="Textindependent"/>
+    <w:rsid w:val="005C743D"/>
     <w:rPr>
-      <w:lang w:val="en-US"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="es-ES_tradnl"/>
     </w:rPr>
-  </w:style>
-[...167 lines deleted...]
-    <w:name w:val="_Equation Caption"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Capalera">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="CapaleraCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005C743D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CapaleraCar">
+    <w:name w:val="Capçalera Car"/>
+    <w:basedOn w:val="Lletraperdefectedelpargraf"/>
+    <w:link w:val="Capalera"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005C743D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Peu">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="PeuCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005C743D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Nmerodepgina">
-    <w:name w:val="page number"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PeuCar">
+    <w:name w:val="Peu Car"/>
     <w:basedOn w:val="Lletraperdefectedelpargraf"/>
-  </w:style>
-[...12 lines deleted...]
-    </w:pPr>
+    <w:link w:val="Peu"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="005C743D"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
-[...72 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="HTMLambformatprevi">
     <w:name w:val="HTML Preformatted"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HTMLambformatpreviCar"/>
-    <w:rsid w:val="005668C4"/>
+    <w:rsid w:val="00621B87"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="916"/>
         <w:tab w:val="left" w:pos="1832"/>
         <w:tab w:val="left" w:pos="2748"/>
         <w:tab w:val="left" w:pos="3664"/>
         <w:tab w:val="left" w:pos="4580"/>
         <w:tab w:val="left" w:pos="5496"/>
         <w:tab w:val="left" w:pos="6412"/>
         <w:tab w:val="left" w:pos="7328"/>
         <w:tab w:val="left" w:pos="8244"/>
         <w:tab w:val="left" w:pos="9160"/>
         <w:tab w:val="left" w:pos="10076"/>
         <w:tab w:val="left" w:pos="10992"/>
         <w:tab w:val="left" w:pos="11908"/>
         <w:tab w:val="left" w:pos="12824"/>
         <w:tab w:val="left" w:pos="13740"/>
         <w:tab w:val="left" w:pos="14656"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:sz w:val="20"/>
-      <w:lang w:val="es-ES"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HTMLambformatpreviCar">
     <w:name w:val="HTML amb format previ Car"/>
+    <w:basedOn w:val="Lletraperdefectedelpargraf"/>
     <w:link w:val="HTMLambformatprevi"/>
-    <w:rsid w:val="005668C4"/>
+    <w:rsid w:val="00621B87"/>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Refernciadecomentari">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Lletraperdefectedelpargraf"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0069795C"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textdecomentari">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TextdecomentariCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0069795C"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextdecomentariCar">
+    <w:name w:val="Text de comentari Car"/>
+    <w:basedOn w:val="Lletraperdefectedelpargraf"/>
+    <w:link w:val="Textdecomentari"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0069795C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Temadelcomentari">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Textdecomentari"/>
+    <w:next w:val="Textdecomentari"/>
+    <w:link w:val="TemadelcomentariCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0069795C"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TemadelcomentariCar">
+    <w:name w:val="Tema del comentari Car"/>
+    <w:basedOn w:val="TextdecomentariCar"/>
+    <w:link w:val="Temadelcomentari"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0069795C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
       <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...13 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de l'Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
-    <a:clrScheme name="Oficina">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Oficina">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11207,51 +10678,51 @@
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Oficina">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11392,72 +10863,52 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...20 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a2952b7a-5c1d-4df0-851d-68ab61ff9ae3" xmlns:ns3="10ab2096-9044-4b7c-8bae-276a051b0a02" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9f2baf96608e1a38b220a864ed0c8916" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004557CA99FD6264459D783B236E6A70BD" ma:contentTypeVersion="15" ma:contentTypeDescription="Crea un document nou" ma:contentTypeScope="" ma:versionID="e519c157f0a9bff3870e5c6b6da90041">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a2952b7a-5c1d-4df0-851d-68ab61ff9ae3" xmlns:ns3="10ab2096-9044-4b7c-8bae-276a051b0a02" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="78e1d89968cb235a6e62bd82955db779" ns2:_="" ns3:_="">
     <xsd:import namespace="a2952b7a-5c1d-4df0-851d-68ab61ff9ae3"/>
     <xsd:import namespace="10ab2096-9044-4b7c-8bae-276a051b0a02"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -11648,128 +11099,126 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="a2952b7a-5c1d-4df0-851d-68ab61ff9ae3">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="10ab2096-9044-4b7c-8bae-276a051b0a02" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{03192D7A-9899-41B2-9390-19B268F2E560}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CF4CE293-DAC5-481C-A4DC-10C58AA0A231}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="a2952b7a-5c1d-4df0-851d-68ab61ff9ae3"/>
     <ds:schemaRef ds:uri="10ab2096-9044-4b7c-8bae-276a051b0a02"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ED74822F-0491-4C41-823E-306CFAC240FC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{63F1D9B7-F7A8-4585-9DA3-368124FA0F99}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="a2952b7a-5c1d-4df0-851d-68ab61ff9ae3"/>
+    <ds:schemaRef ds:uri="10ab2096-9044-4b7c-8bae-276a051b0a02"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1227</Words>
-  <Characters>6996</Characters>
+  <Words>1312</Words>
+  <Characters>7479</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>58</Lines>
-  <Paragraphs>16</Paragraphs>
+  <Lines>62</Lines>
+  <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...20 lines deleted...]
-  </TitlesOfParts>
   <Company>UAB</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8207</CharactersWithSpaces>
+  <CharactersWithSpaces>8774</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Model de conveni català</dc:title>
-  <dc:creator>Juan Antonio</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Usuari UAB</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101004557CA99FD6264459D783B236E6A70BD</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
-[...1 lines deleted...]
-  </property>
 </Properties>
 </file>